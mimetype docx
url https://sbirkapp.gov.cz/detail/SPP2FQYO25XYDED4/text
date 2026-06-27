--- v0 (2026-03-12)
+++ v1 (2026-06-27)
@@ -1,29 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1DEE1A74" w14:textId="3078861B" w:rsidR="00547C21" w:rsidRDefault="00547C21" w:rsidP="00CD164C">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -99,104 +99,77 @@
       <w:pPr>
         <w:pStyle w:val="Nadpis4"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000212B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>města Kuřimi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF6E136" w14:textId="53BF5FAA" w:rsidR="00CD164C" w:rsidRPr="000212B4" w:rsidRDefault="00CD164C" w:rsidP="00CD164C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="102AC071" w14:textId="2EFB844C" w:rsidR="00CD164C" w:rsidRPr="000212B4" w:rsidRDefault="00CD164C" w:rsidP="00CD164C">
+    <w:p w14:paraId="102AC071" w14:textId="123F6DBF" w:rsidR="00CD164C" w:rsidRPr="000212B4" w:rsidRDefault="00CD164C" w:rsidP="00CD164C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000212B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">č. </w:t>
       </w:r>
-      <w:r w:rsidR="0010074D" w:rsidRPr="000212B4">
+      <w:r w:rsidR="00624C53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...26 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>2/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="000212B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53257136" w14:textId="77777777" w:rsidR="00CD164C" w:rsidRPr="000212B4" w:rsidRDefault="00CD164C" w:rsidP="00CD164C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E750D5E" w14:textId="77777777" w:rsidR="00CD164C" w:rsidRPr="000212B4" w:rsidRDefault="00CD164C" w:rsidP="00CD164C">
@@ -278,69 +251,51 @@
         </w:rPr>
         <w:t>02.03</w:t>
       </w:r>
       <w:r w:rsidR="0010074D" w:rsidRPr="000212B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="000212B4" w:rsidRPr="000212B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="000212B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. č. </w:t>
+        <w:t xml:space="preserve"> usn. č. </w:t>
       </w:r>
       <w:r w:rsidR="000212B4" w:rsidRPr="000212B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>R/2026/084</w:t>
       </w:r>
       <w:r w:rsidR="00547C21" w:rsidRPr="000212B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000212B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>usnesla vydat na základě § 18 odst. zákona č. 455/1991 Sb., o živnostenském podnikání (živnostenský zákon), ve znění pozdějších předpisů, a v souladu s § 11 odst. 1 a § 102 odst. 2 písm. d) zákona č. 128/2000</w:t>
       </w:r>
@@ -961,69 +916,58 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>bez funkční vazby na provozovnu určenou k tomuto účelu rozhodnutím, opatřením nebo jiným úkonem vyžadovaným stavebním zákonem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; p</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> zařízením se dále nerozumí běžné reklamní tabule umístěné bez současného vystavení nabízeného zboží,</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rodejním zařízením se dále nerozumí běžné reklamní tabule umístěné bez současného vystavení nabízeného zboží,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ABDFCE1" w14:textId="77777777" w:rsidR="00CD164C" w:rsidRDefault="00CD164C" w:rsidP="00CD164C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1032,264 +976,198 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>poch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold" w:hAnsi="Arial,Bold" w:cs="Arial,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ů</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">zkovým </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">zkovým prodejem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">prodejem </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>prodej</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> mimo provozovnu určenou k tomuto účelu rozhodnutím, opatřením nebo jiným úkonem vyžadovaným stavebním zákonem</w:t>
+        <w:t>prodej mimo provozovnu určenou k tomuto účelu rozhodnutím, opatřením nebo jiným úkonem vyžadovaným stavebním zákonem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, provozovaný formou pochůzky (obchůzky), při němž je potenciální uživatel zboží nebo služeb bez předchozí objednávky vyhledáván prodejcem z okruhu osob na veřejně přístupných místech</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; p</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> prodej je uskutečňován zejména bez prodejního zařízení,</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ochůzkový prodej je uskutečňován zejména bez prodejního zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="359B0946" w14:textId="77777777" w:rsidR="00CD164C" w:rsidRDefault="00CD164C" w:rsidP="00CD164C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="641" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">podomním </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">podomním prodejem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">prodejem </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>prodej</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> mimo provozovnu určenou k tomuto účelu rozhodnutím, opatřením nebo jiným úkonem vyžadovaným stavebním zákonem</w:t>
+        <w:t>prodej mimo provozovnu určenou k tomuto účelu rozhodnutím, opatřením nebo jiným úkonem vyžadovaným stavebním zákonem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, provozovaný formou pochůzky (obchůzky), při němž je potenciální uživatel zboží nebo služeb bez předchozí objednávky vyhledáván prodejcem z okruhu osob mimo veřejně přístupná místa, zejména obcházením jednotlivých domů, bytů </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, provozovaný formou pochůzky (obchůzky), při němž je potenciální uživatel zboží nebo služeb bez předchozí objednávky vyhledáván prodejcem z okruhu osob mimo veřejně přístupná místa, zejména obcházením jednotlivých domů, bytů apod..</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="17BF8B7D" w14:textId="77777777" w:rsidR="00CD164C" w:rsidRDefault="00CD164C" w:rsidP="00CD164C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A56F1B5" w14:textId="77777777" w:rsidR="00CD164C" w:rsidRDefault="00CD164C" w:rsidP="00CD164C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3980,76 +3858,77 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DB3F693" w14:textId="3A323A60" w:rsidR="00CD164C" w:rsidRDefault="00CD164C" w:rsidP="00CD164C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C071462" w14:textId="1856B0CA" w:rsidR="00CD164C" w:rsidRDefault="00CD164C" w:rsidP="00555E3B">
+    <w:p w14:paraId="4C071462" w14:textId="16DE80BC" w:rsidR="00CD164C" w:rsidRDefault="00CD164C" w:rsidP="00555E3B">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="-709"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold" w:hAnsi="Arial,Bold" w:cs="Arial,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ř</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>íloha k Na</w:t>
       </w:r>
       <w:r>
@@ -4127,51 +4006,62 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">imi </w:t>
       </w:r>
       <w:r w:rsidRPr="00C207C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold" w:hAnsi="Arial,Bold" w:cs="Arial,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>č</w:t>
       </w:r>
       <w:r w:rsidRPr="00C207C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. 1</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00624C53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="0010074D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DD3A32">
         <w:rPr>
@@ -4421,80 +4311,74 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41F7FFE8" w14:textId="76D5D517" w:rsidR="00C207C6" w:rsidRDefault="00C207C6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="360" w:hanging="323"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="045CB91D" wp14:editId="1027CE49">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="045CB91D" wp14:editId="42F149E7">
+                  <wp:extent cx="5019675" cy="3548963"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="107571148" name="Obrázek 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="107571148" name="Obrázek 1"/>
+                          <pic:cNvPr id="107571148" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId5">
-[...5 lines deleted...]
-                          </a:blip>
+                          <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="5045931" cy="3571409"/>
+                            <a:ext cx="5051422" cy="3571409"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="29061F7A" w14:textId="77777777" w:rsidR="00CD164C" w:rsidRDefault="00CD164C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
@@ -4586,82 +4470,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve">                     </w:t>
             </w:r>
             <w:r w:rsidR="00684E16" w:rsidRPr="00684E16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2419AEFA" wp14:editId="0184E25D">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2419AEFA" wp14:editId="58A82B68">
+                  <wp:extent cx="5029200" cy="3555697"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6985"/>
                   <wp:docPr id="120287553" name="Obrázek 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="120287553" name="Obrázek 2"/>
+                          <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId6" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="5035427" cy="3558091"/>
+                            <a:ext cx="5035427" cy="3560099"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="395C8DA9" w14:textId="12F59E31" w:rsidR="004D2A37" w:rsidRDefault="004D2A37" w:rsidP="001004F6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="59"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4728,82 +4613,83 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30FE069A" w14:textId="45327F6D" w:rsidR="00230473" w:rsidRDefault="00230473" w:rsidP="00230473">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="909"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00230473">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="31849B"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27D1A6F0" wp14:editId="533F3857">
-                  <wp:extent cx="5054436" cy="3570526"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27D1A6F0" wp14:editId="33F637F0">
+                  <wp:extent cx="5052081" cy="3571875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="742805103" name="Obrázek 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="742805103" name="Obrázek 4"/>
+                          <pic:cNvPr id="0" name="Picture 13"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7">
+                          <a:blip r:embed="rId7" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="5054436" cy="3570526"/>
+                            <a:ext cx="5054436" cy="3573540"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="13D42866" w14:textId="77777777" w:rsidR="00230473" w:rsidRDefault="00230473" w:rsidP="00230473">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:firstLine="909"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5609,80 +5495,74 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60742AC4" w14:textId="384690C9" w:rsidR="00E31700" w:rsidRDefault="00E31700" w:rsidP="00E31700">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="1068" w:hanging="867"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="062D3F46" wp14:editId="564882D4">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="062D3F46" wp14:editId="09CD7033">
+                  <wp:extent cx="5241220" cy="3600450"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="45332514" name="Obrázek 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="45332514" name="Obrázek 1"/>
+                          <pic:cNvPr id="45332514" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
-[...5 lines deleted...]
-                          </a:blip>
+                          <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="5251386" cy="3609135"/>
+                            <a:ext cx="5253863" cy="3609135"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ED14534" w14:textId="77777777" w:rsidR="00E31700" w:rsidRDefault="00E31700" w:rsidP="00E31700">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="1068"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5761,80 +5641,74 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="310A94D5" w14:textId="31CD5E0F" w:rsidR="00E31700" w:rsidRDefault="00E31700" w:rsidP="00E31700">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E9E3493" wp14:editId="4E61900D">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E9E3493" wp14:editId="2EB254E8">
+                  <wp:extent cx="5226050" cy="3694872"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                   <wp:docPr id="376338141" name="Obrázek 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="376338141" name="Obrázek 1"/>
+                          <pic:cNvPr id="376338141" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
-[...5 lines deleted...]
-                          </a:blip>
+                          <a:blip r:embed="rId9"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="5233577" cy="3698775"/>
+                            <a:ext cx="5233577" cy="3700194"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="76A8D285" w14:textId="77777777" w:rsidR="000212B4" w:rsidRDefault="000212B4" w:rsidP="000212B4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="1068"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5842,50 +5716,51 @@
           </w:p>
           <w:p w14:paraId="57C85F8B" w14:textId="2D70B687" w:rsidR="00CD164C" w:rsidRDefault="000212B4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">na </w:t>
             </w:r>
             <w:r w:rsidR="00CD164C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>části soukromého pozemku u obchodního centra Zahrádky na parcele č. 2621/3</w:t>
             </w:r>
             <w:r w:rsidR="00291E8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D5AC1DC" w14:textId="77777777" w:rsidR="00310C39" w:rsidRPr="00310C39" w:rsidRDefault="00310C39" w:rsidP="00310C39">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
@@ -5896,80 +5771,74 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4EFBD568" w14:textId="295973C6" w:rsidR="00310C39" w:rsidRDefault="00310C39" w:rsidP="00310C39">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67BB39CF" wp14:editId="1458EDFD">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67BB39CF" wp14:editId="2D96A1A9">
+                  <wp:extent cx="5162550" cy="3844596"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                   <wp:docPr id="180094071" name="Obrázek 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="180094071" name="Obrázek 1"/>
+                          <pic:cNvPr id="180094071" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
-[...5 lines deleted...]
-                          </a:blip>
+                          <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="5163338" cy="3848687"/>
+                            <a:ext cx="5168044" cy="3848687"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="0822303C" w14:textId="55397239" w:rsidR="00CD164C" w:rsidRPr="00230473" w:rsidRDefault="00CD164C" w:rsidP="00230473">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
@@ -7684,112 +7553,110 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1541475176">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1232618773">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="171799984">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="769470082">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="384525556">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1078674269">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E33575"/>
     <w:rsid w:val="000212B4"/>
     <w:rsid w:val="000C2562"/>
     <w:rsid w:val="000C3CE1"/>
-    <w:rsid w:val="000D3687"/>
     <w:rsid w:val="000F7440"/>
     <w:rsid w:val="001004F6"/>
     <w:rsid w:val="0010074D"/>
     <w:rsid w:val="00113351"/>
     <w:rsid w:val="001333FE"/>
     <w:rsid w:val="001B64D4"/>
     <w:rsid w:val="00230473"/>
     <w:rsid w:val="00291E8F"/>
     <w:rsid w:val="002C3198"/>
     <w:rsid w:val="00310C39"/>
     <w:rsid w:val="0041588F"/>
     <w:rsid w:val="00451417"/>
     <w:rsid w:val="00461122"/>
     <w:rsid w:val="004D2A37"/>
     <w:rsid w:val="00500328"/>
     <w:rsid w:val="00547C21"/>
     <w:rsid w:val="00555E3B"/>
     <w:rsid w:val="00594A3F"/>
+    <w:rsid w:val="00624C53"/>
     <w:rsid w:val="00641C64"/>
     <w:rsid w:val="006767F4"/>
     <w:rsid w:val="00684E16"/>
     <w:rsid w:val="00697B8B"/>
     <w:rsid w:val="00697F54"/>
     <w:rsid w:val="006A429E"/>
     <w:rsid w:val="006D1A04"/>
     <w:rsid w:val="007530EB"/>
     <w:rsid w:val="00762DE6"/>
     <w:rsid w:val="007E30D0"/>
     <w:rsid w:val="0083193A"/>
     <w:rsid w:val="00840F0D"/>
     <w:rsid w:val="008A343D"/>
     <w:rsid w:val="008D3FB6"/>
     <w:rsid w:val="00911F88"/>
     <w:rsid w:val="00917E7D"/>
     <w:rsid w:val="009352E3"/>
+    <w:rsid w:val="0094250B"/>
     <w:rsid w:val="00977787"/>
     <w:rsid w:val="009B7508"/>
     <w:rsid w:val="00A27EBF"/>
-    <w:rsid w:val="00A3601E"/>
     <w:rsid w:val="00AA7C7E"/>
     <w:rsid w:val="00AD0FFA"/>
     <w:rsid w:val="00C207C6"/>
     <w:rsid w:val="00CD164C"/>
-    <w:rsid w:val="00D52574"/>
     <w:rsid w:val="00D62E11"/>
     <w:rsid w:val="00DD3A32"/>
     <w:rsid w:val="00E14CC4"/>
     <w:rsid w:val="00E31700"/>
     <w:rsid w:val="00E33575"/>
     <w:rsid w:val="00E907BF"/>
     <w:rsid w:val="00EB053F"/>
     <w:rsid w:val="00EE714F"/>
     <w:rsid w:val="00F10D5D"/>
     <w:rsid w:val="00FA535B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
@@ -8335,51 +8202,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1627736896">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8635,51 +8502,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>1398</Words>
   <Characters>8249</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>68</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>