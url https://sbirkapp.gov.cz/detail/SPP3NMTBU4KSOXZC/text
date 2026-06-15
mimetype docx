--- v0 (2026-03-17)
+++ v1 (2026-06-15)
@@ -7505,50 +7505,51 @@
     <w:rsid w:val="00761D61"/>
     <w:rsid w:val="007670E9"/>
     <w:rsid w:val="00770593"/>
     <w:rsid w:val="00770715"/>
     <w:rsid w:val="00770BF6"/>
     <w:rsid w:val="00773678"/>
     <w:rsid w:val="00773AA0"/>
     <w:rsid w:val="0077463D"/>
     <w:rsid w:val="0077469C"/>
     <w:rsid w:val="007755C9"/>
     <w:rsid w:val="0077609B"/>
     <w:rsid w:val="00776EF1"/>
     <w:rsid w:val="00777122"/>
     <w:rsid w:val="007771C8"/>
     <w:rsid w:val="00777F62"/>
     <w:rsid w:val="00780E92"/>
     <w:rsid w:val="0078242E"/>
     <w:rsid w:val="00783604"/>
     <w:rsid w:val="00784917"/>
     <w:rsid w:val="0079012D"/>
     <w:rsid w:val="00790E30"/>
     <w:rsid w:val="007939B0"/>
     <w:rsid w:val="00793CE7"/>
     <w:rsid w:val="00793E76"/>
     <w:rsid w:val="00794445"/>
+    <w:rsid w:val="00797596"/>
     <w:rsid w:val="00797C7D"/>
     <w:rsid w:val="00797D36"/>
     <w:rsid w:val="007A0A19"/>
     <w:rsid w:val="007A1672"/>
     <w:rsid w:val="007A2BED"/>
     <w:rsid w:val="007A6706"/>
     <w:rsid w:val="007B397F"/>
     <w:rsid w:val="007B4095"/>
     <w:rsid w:val="007B4313"/>
     <w:rsid w:val="007C0F7A"/>
     <w:rsid w:val="007C1F4E"/>
     <w:rsid w:val="007C2663"/>
     <w:rsid w:val="007C2EE6"/>
     <w:rsid w:val="007C3201"/>
     <w:rsid w:val="007C3BEC"/>
     <w:rsid w:val="007C41F2"/>
     <w:rsid w:val="007C4A20"/>
     <w:rsid w:val="007C5FB0"/>
     <w:rsid w:val="007C6784"/>
     <w:rsid w:val="007C7E2C"/>
     <w:rsid w:val="007D2395"/>
     <w:rsid w:val="007D4182"/>
     <w:rsid w:val="007D5115"/>
     <w:rsid w:val="007D5851"/>
     <w:rsid w:val="007D6E9C"/>
@@ -8726,50 +8727,51 @@
     <w:rsid w:val="00FC13AC"/>
     <w:rsid w:val="00FC1565"/>
     <w:rsid w:val="00FC1F7D"/>
     <w:rsid w:val="00FC219C"/>
     <w:rsid w:val="00FC33E5"/>
     <w:rsid w:val="00FC491E"/>
     <w:rsid w:val="00FC4B4F"/>
     <w:rsid w:val="00FC6135"/>
     <w:rsid w:val="00FC7AB5"/>
     <w:rsid w:val="00FD1F2D"/>
     <w:rsid w:val="00FD4991"/>
     <w:rsid w:val="00FD4A97"/>
     <w:rsid w:val="00FD5F26"/>
     <w:rsid w:val="00FD77E5"/>
     <w:rsid w:val="00FE049F"/>
     <w:rsid w:val="00FE0597"/>
     <w:rsid w:val="00FE07F5"/>
     <w:rsid w:val="00FE0805"/>
     <w:rsid w:val="00FE0C55"/>
     <w:rsid w:val="00FE1961"/>
     <w:rsid w:val="00FE2432"/>
     <w:rsid w:val="00FE2EA7"/>
     <w:rsid w:val="00FE3F88"/>
     <w:rsid w:val="00FE4AF5"/>
     <w:rsid w:val="00FE5EA4"/>
+    <w:rsid w:val="00FF02DD"/>
     <w:rsid w:val="00FF0CC3"/>
     <w:rsid w:val="00FF187F"/>
     <w:rsid w:val="00FF2C48"/>
     <w:rsid w:val="00FF3288"/>
     <w:rsid w:val="00FF4062"/>
     <w:rsid w:val="00FF6675"/>
     <w:rsid w:val="00FF6A97"/>
     <w:rsid w:val="00FF6B7C"/>
     <w:rsid w:val="00FF7AD6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -10287,51 +10289,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F34232BD-AA9F-4564-BEC0-C4EF4AA525EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2394</Words>
   <Characters>14131</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>117</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Metodický materiál</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financí</Company>