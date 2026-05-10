--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="51AD7A5E" w14:textId="77777777" w:rsidR="00C27E6E" w:rsidRDefault="00C27E6E" w:rsidP="00C27E6E">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="073C5566" w14:textId="77777777" w:rsidR="00E54DC9" w:rsidRDefault="00E54DC9" w:rsidP="00C27E6E">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -388,52 +388,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> usnesením č. </w:t>
       </w:r>
       <w:r w:rsidR="001F7E53" w:rsidRPr="001F7E53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1758/ZM2226/28</w:t>
       </w:r>
       <w:r w:rsidRPr="001F7E53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> usneslo </w:t>
       </w:r>
       <w:r w:rsidRPr="0078274E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>vydat na základě ust</w:t>
+        <w:t xml:space="preserve">vydat na základě </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0078274E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A162FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0078274E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 84 odst. 2 písm. h) </w:t>
       </w:r>
       <w:r w:rsidRPr="0078274E">
@@ -671,51 +681,51 @@
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00C00107">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00A10077">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>se mění a doplňuje takto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB9E5D6" w14:textId="77777777" w:rsidR="001164D4" w:rsidRDefault="001164D4" w:rsidP="001164D4">
+    <w:p w14:paraId="68B2F8D7" w14:textId="21735A8A" w:rsidR="00E54DC9" w:rsidRDefault="001164D4" w:rsidP="001164D4">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dosavadní příloha obecně závazné vyhlášky č. </w:t>
       </w:r>
       <w:r w:rsidR="006A5ECC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -884,244 +894,12244 @@
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="0077215C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00346C2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>se nahrazuje přílohou, která zní:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B2F8D7" w14:textId="61496FE5" w:rsidR="00E54DC9" w:rsidRDefault="00300E29" w:rsidP="001164D4">
+    <w:p w14:paraId="20C7FF2D" w14:textId="4AE2692F" w:rsidR="00D4479B" w:rsidRPr="00B101E0" w:rsidRDefault="00D4479B" w:rsidP="001164D4">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00832377">
+      <w:r w:rsidRPr="00B101E0">
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:drawing>
-[...46 lines deleted...]
-        </w:drawing>
+        <w:t>„Příloha</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35012F7D" w14:textId="4D777EE3" w:rsidR="004C44E0" w:rsidRDefault="00300E29" w:rsidP="004357B4">
+    <w:p w14:paraId="083BD41A" w14:textId="36A38BA1" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="001164D4">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6D38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Seznam výjimečných společenských a kulturních akcí, při jejichž konání je doba nočního klidu vymezena dobou kratší</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9548" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="2413"/>
+        <w:gridCol w:w="1265"/>
+        <w:gridCol w:w="1541"/>
+        <w:gridCol w:w="1573"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="229"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="0EA0225E" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D24D9ED" w14:textId="6E9E5F24" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19C94539" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>název akce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5971534D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>období konání akce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B95A8A1" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dotčené městské obvody, ve kterých se zkracuje doba nočního klidu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67732BC3" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>městský obvod, vůči němuž je plněna oznamovací povinnost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4862BAAC" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vymezení doby nočního klidu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="652653DD" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="585"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3053275F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="011A3C56" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66895408" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6997DD" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16F3E03D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24EE4DAB" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="397482C7" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="398"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6C2EB6" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7348C565" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hošťálkovická pouť</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49C9A642" w14:textId="6EF5A1DD" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">červen, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA09D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FA09D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57FC0179" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hošťálkovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79D17471" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hošťálkovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="736D0C0F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="41C9F8CA" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="383"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45C9D25A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A979A2A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hasičská letní slavnost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5502246F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>srpen, 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3C94BC" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0522C50B" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21EDFB2F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="6D1F56CE" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5A387E" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C36352F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hrabovské slavnosti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36A305D8" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.6., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27240B08" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hrabová</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC80A66" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hrabová</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1143B264" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="3C2B3EAD" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66520AAE" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74709A23" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hrabovská zábava</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED62442" w14:textId="5179AC3C" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">červen, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA09D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FA09D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1839AF0D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77FD4C9A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B70A9B4" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="55E08086" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="621035FB" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22F3D4CC" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gulášfest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F375E30" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.9., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A254D9A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Krásné Pole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="541ED1A7" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Krásné Pole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5DE329" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="5C85DE7F" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="655"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20AF6C59" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04DC59BE" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Honění krále ve Lhotce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="146B8579" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23.5., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEC3650" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lhotka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FECA695" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lhotka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24BF5E00" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F40A1" w:rsidRPr="00EB6D38" w14:paraId="2B21EC43" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="540"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16B58655" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CEF1656" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dětský den a kácení Máje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B38C892" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.5.-30.5., 2 noci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C734F06" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Martinov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAB65AF" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Martinov</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6068AF82" w14:textId="2E74F988" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z pátku na sobotu 02.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="7589B362" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F719E9B" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54DE7919" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Martinovské slavnosti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75D89749" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.6., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1130B83E" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1518EB95" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78126A6C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="7556562E" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="1080"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB3A412" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAA2EEB" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MichalFest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77D6A1D1" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13.6., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="000AD4D4" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Michálkovice, Slezská Ostrava (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>k.ú</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Heřmanice, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>k.ú</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Slezská Ostrava)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A936CE8" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Michálkovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44C5DA59" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="71EAE189" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="552"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C35185A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF3EF10" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revival </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="082725C3" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>červenec nebo srpen, 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60E06183" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Michálkovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B09B6DC" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB8C859" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 23.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="3BF72F4F" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="495"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADB317D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="260677D5" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FireFest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ostrava</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="612FDDAD" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>srpen, 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="045811A4" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41A9613F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A048F39" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 00.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="575CD42F" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="912"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14DECCFB" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="426A8683" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MAJÁLES OSTRAVSKÉ UNIVERZITY (City Campus OU)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB71474" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.5., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="099856D9" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Moravská Ostrava a Přívoz (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>k.ú</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Moravská Ostrava)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="344878DB" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Moravská Ostrava a Přívoz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5141F9" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> čtvrtka na pátek 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="669AE927" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="690"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F44EA0A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31D348BE" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MS v ledním hokeji 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="119A62F7" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30.5.-31.5., 2 noci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD34B36" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46F93A46" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="623D5962" w14:textId="45937EC0" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 00.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z neděle na pondělí 00.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="035A4EB1" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="480"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FEF743A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="004AC6F7" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Slavnosti Jihu 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBFA8CD" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20.6., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06BBADB9" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ostrava-Jih</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69044D9F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ostrava-Jih</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6522CE89" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 00.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="7EA25768" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="765"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A898583" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48D3C8AF" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Svatováclavské pivní slavnosti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC6B018" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.9., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="045E96B6" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ostrava-Jih (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>k.ú</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Zábřeh nad Odrou)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC87FB0" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15D745ED" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z neděle na pondělí 00.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="34453D51" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="630"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35002778" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61F6F5A4" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Festival Májová Plesná</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3A869E" w14:textId="5B7DAEAA" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.4.-1.5., </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB6887">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 noci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="124B46C6" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Plesná</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE6D891" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Plesná</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0F2D2E" w14:textId="198C338D" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> čtvrtka na pátek 02.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF21E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z pátku na sobotu 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="1350D060" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="330"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4E0CCA" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="504D7C58" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tradiční Svatojakubská pouť</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47A82970" w14:textId="7A61360B" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">červenec, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB6887">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EB6887">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="194A95FE" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D68DEC1" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3675C5" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="76972AB0" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="330"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E56A322" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBD01ED" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polanský </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>krmáš</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79FFD23C" w14:textId="3CCD1145" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">červenec, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB6887">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EB6887">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 noc </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="663152C9" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polanka nad Odrou</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D41E721" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Polanka nad Odrou</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="344C8500" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="7EEFB031" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="1176"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="204D8C0A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0216E6" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Den obce</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D356965" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>září, 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25191A7D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F19FC3C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32EE66EF" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00FD0AAD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4479B" w:rsidRPr="00EB6D38" w14:paraId="7311B7F2" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="2218"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C47520B" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67234EC7" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kolejáles</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50921FE1" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30.4., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10DDD0AF" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poruba (část obvodu vymezená ulicemi Opavská, 17. listopadu a Rudná)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="289B8A2A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poruba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="721036C2" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> čtvrtka na pátek 02.00-06:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4479B" w:rsidRPr="00EB6D38" w14:paraId="1C869005" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="160" w:type="dxa"/>
+          <w:trHeight w:val="690"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09CAA858" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA8DAF6" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival v ulicích/ART&amp;LIFE  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE4E289" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26.6.-27.6., 2 noci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD3936F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poruba (část obvodu vymezená ulicemi Opavská, 17. listopadu, nábřeží SPB, Nad </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Porubkou</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a Francouzská)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18CBF84C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64012F75" w14:textId="638BDB8C" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z pátku na sobotu 02.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="005443AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4479B" w:rsidRPr="00EB6D38" w14:paraId="6ECAA3C6" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="714FD499" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9BE80C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E21CE94" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51FEE2C6" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4EAC0F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="772B8507" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9B459E" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4479B" w:rsidRPr="00EB6D38" w14:paraId="40E9A8CF" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF9D9EA" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0229D0EF" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19411C18" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71DF9232" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28F871F7" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E38D67D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4589575F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="2392E93A" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EFDEA1C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0B1700" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Svatojánské slavnosti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7E4B3F" w14:textId="763F7286" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">červen, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA363F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EA363F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A19671B" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Proskovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9571FE" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Proskovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F42E86D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74DB7E8D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="7C623FDC" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="560A0F3D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF787B3" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Den s hasiči</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="651DD77C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>srpen, 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44E09ABF" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="779D5E09" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2D7880" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A74C2CE" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="33899A79" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6038D1C2" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED3DC9C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Stavění máje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20C34469" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30.4., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E242DCF" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pustkovec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFE4AD8" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Pustkovec</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="528A28FE" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> čtvrtka na pátek 02.00-06.00     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19538107" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="5D73E4CB" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40F7DEE3" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="002E7685" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kácení máje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11858DCF" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30.5., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9DE83C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03E32A30" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD617B4" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C582AEE" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="7F61FBEE" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="421D3529" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="758D3192" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bartovická pouť ke sv. Anně</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44B39969" w14:textId="5FA138B5" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">červenec, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA363F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EA363F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39113639" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radvanice a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bartovice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="645A03D1" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radvanice a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bartovice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C516455" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0982F0F1" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="2426548E" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0AC402" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="510E65F4" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RaB</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> léto "Knajpa Tour 26"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="306A2AC4" w14:textId="7C01D8F5" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">červenec, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA363F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EA363F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">noci,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">srpen, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA363F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EA363F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 noci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73F774F8" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="774F5124" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38E8C671" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vždy z pátku na sobotu 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5511BA56" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="097345B0" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8680DC" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0A5761" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Radvanické slavnosti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13C70DF7" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>září, 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="566F7B85" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE27F67" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="453E3CFA" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB62340" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="6FBF4EE0" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26453918" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48AC247C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SlezskaFest</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F008FED" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30.5., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="239E39A3" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Slezská Ostrava (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>k.ú</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Slezská Ostrava)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0815E115" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Slezská Ostrava</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A68A551" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ze soboty na neděli 02.00-06.00  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9AE13B" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="25D8D150" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1941DB4B" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E867FBA" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SORFEST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58DEADE1" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.6., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71C16A20" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24114237" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="452603BC" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 00.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6A0F46" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="452592D1" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09E2BE96" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB62FC5" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Barrák</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Music Hrad 2026 - Metal!!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A538A03" w14:textId="3E159B77" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.9. - 5.9., </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA363F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 noci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11E248B8" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="310C7417" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45CE6781" w14:textId="117D9B5A" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z pátku na sobotu 00.30-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2370E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A658ED7" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4479B" w:rsidRPr="00EB6D38" w14:paraId="187C1F5F" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="1741"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7E250E" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B606EB6" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jazz Open Ostrava</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D843A26" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18.6., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14B78B5D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="606A342B" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6560371A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> čtvrtka na pátek 00.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="372EC659" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4479B" w:rsidRPr="00EB6D38" w14:paraId="25430F3B" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="855"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCC4D96" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74C957AB" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kulturně společenská akce (oslava výročí založení Orla)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3535C7" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.6., 1 noc </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="735CFA77" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Stará Bělá</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5101AC14" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Stará Bělá</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4833570D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 00.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="749F7B1D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4479B" w:rsidRPr="00EB6D38" w14:paraId="4EC88AFE" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="1110"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18AC227A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB36635" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Oslava výročí založení místní organizace Českého svazu chovatelů</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6364C875" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.7., 1 noc                 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6B1C1A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2421E4FE" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="435AAC0E" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 00.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08876F61" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="482C325D" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E89194C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9C6F71" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Turnaj starých gard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="486C458D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16.5., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB503AB" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Svinov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="475AA1F8" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Svinov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0481D4" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76F5A0F1" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4479B" w:rsidRPr="00EB6D38" w14:paraId="50F8AE75" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="615"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6294FA84" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="085B86E7" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Svinovská pouť</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A530371" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19.6.-20.6., 2 noci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB7D062" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC1FA46" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAB0B86" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z pátku na sobotu 02.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE5E115" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4479B" w:rsidRPr="00EB6D38" w14:paraId="163A292B" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F499172" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="745DC589" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Třebovický koláč</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C70142D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>září, 2 noci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02C2E27C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Třebovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09776440" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Třebovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="444D9D61" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z pátku na sobotu 02.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="709B7090" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="28555AF9" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="465"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="504A1CFA" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4646922A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Majáles 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C622BF4" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16.5., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3CE92F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vítkovice, Moravská Ostrava a Přívoz (část obvodu vymezená hranicí obvodu a ulicemi Výstavní, 28. října a Na Karolíně), Slezská Ostrava (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>k.ú</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Slezská Ostrava)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24CA9D19" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vítkovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF986A7" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAF5B7A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="20E6D753" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="75"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8FBB7A" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1819ED" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA77470" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2AB045" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB9411F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A043E58" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD88804" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="2F19634F" w14:textId="77777777" w:rsidTr="009169CF">
+        <w:trPr>
+          <w:trHeight w:val="810"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52DF44C5" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5E2D8E" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> T Banka Ostrava </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Beach</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A068151" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>29.5.-30.5., 2 noci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="169BED60" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76EE3365" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B369A63" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z pátku na sobotu 00.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           ze soboty na neděli 00.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68CD82A2" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="59C6607D" w14:textId="77777777" w:rsidTr="009169CF">
+        <w:trPr>
+          <w:trHeight w:val="75"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C039B19" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31620046" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Beats</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for Love</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17B15061" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08654FA4" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31ACF51C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5344054B" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="738BEB14" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="4B250448" w14:textId="77777777" w:rsidTr="009169CF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A708FED" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4E3BE2" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="435C1D33" w14:textId="5C847B65" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.7.-4.7., </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA363F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4 noci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD90E09" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04FC4750" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D488BF2" w14:textId="2F95A1AD" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ze středy na čtvrtek 02.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="005443AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> čtvrtka na pátek 00.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="005443AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z pátku na sobotu 00.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="005443AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ze soboty na neděli 02.00-06.00  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="432DB27B" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="7584D886" w14:textId="77777777" w:rsidTr="009169CF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="662211B3" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="440DEE2C" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6576E845" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB99A8D" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="746AD3E2" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="414F7BF0" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21528353" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="0560B8F4" w14:textId="77777777" w:rsidTr="00FD0AAD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04737090" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB1FCBB" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56398985" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="785D8942" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37678FEE" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B09671E" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52C5B294" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="3D283718" w14:textId="77777777" w:rsidTr="009169CF">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA40C4E" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3278F7DC" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65C97F7F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2D1D66" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23CDD255" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0ADF85" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2DC695" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="3B823B21" w14:textId="77777777" w:rsidTr="009169CF">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD65C06" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9536E3" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Colours</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ostrava</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23675ABD" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15.7.-18.7., 4 noci</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F10C7F2" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51D36D19" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="370D3E49" w14:textId="4C426CD4" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ze středy na čtvrtek 00.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="005443AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> čtvrtka na pátek 00.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="005443AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>z pátku na sobotu 02.00-06.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00,   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="005443AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ze soboty na neděli 02.00-06.00  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="121B4712" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="1A48FE05" w14:textId="77777777" w:rsidTr="009169CF">
+        <w:trPr>
+          <w:trHeight w:val="825"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2346AB" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5AD440" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="098D9C0E" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18A881DB" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="138A6DF3" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40A8D061" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="274EEF8F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="2E877560" w14:textId="77777777" w:rsidTr="009169CF">
+        <w:trPr>
+          <w:trHeight w:val="135"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D45BAB6" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7718E175" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="108E43C3" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCA45DD" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36E707B4" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="581F44C1" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="429D7B14" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="57C8BBF2" w14:textId="77777777" w:rsidTr="006F305C">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAEA5D0" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="501BF068" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE2A96F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="448AF77E" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22457365" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D689C44" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="113FCDD9" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w14:paraId="1BA9E8EC" w14:textId="77777777" w:rsidTr="006F305C">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="616" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADF2302" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4ED35F" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ostrava v Plamenech</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1265" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="040FE6F1" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.8., 1 noc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="711B4FBD" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1573" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCEFB99" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0296F2D4" w14:textId="77777777" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB6D38">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ze soboty na neděli 02.00-06.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73EE651C" w14:textId="3E5527FC" w:rsidR="00EB6D38" w:rsidRPr="00EB6D38" w:rsidRDefault="00EB6D38" w:rsidP="00EB6D38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>„</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35012F7D" w14:textId="358145DB" w:rsidR="004C44E0" w:rsidRDefault="004C44E0" w:rsidP="004357B4">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00832377">
-[...55 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0987B105" w14:textId="77777777" w:rsidR="00AF5848" w:rsidRPr="00563687" w:rsidRDefault="00AF5848" w:rsidP="00563687">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="359EC1CB" w14:textId="77777777" w:rsidR="00E54DC9" w:rsidRDefault="00E54DC9" w:rsidP="00EE3B19">
+    <w:p w14:paraId="2FE62C93" w14:textId="77777777" w:rsidR="00E54DC9" w:rsidRDefault="00E54DC9" w:rsidP="007F40A1">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
-        <w:jc w:val="center"/>
-[...21 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C48D91F" w14:textId="77777777" w:rsidR="00EE3B19" w:rsidRPr="00EE3B19" w:rsidRDefault="00EE3B19" w:rsidP="00EE3B19">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B19">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Čl. </w:t>
       </w:r>
       <w:r w:rsidR="00217AD5">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BE4C50" w14:textId="77777777" w:rsidR="008766DE" w:rsidRDefault="008766DE" w:rsidP="008766DE">
       <w:pPr>
         <w:pStyle w:val="Seznamoslovan"/>
         <w:ind w:left="0" w:firstLine="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1360,122 +13370,122 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>náměst</w:t>
       </w:r>
       <w:r w:rsidR="003313FE">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kyně</w:t>
       </w:r>
       <w:r w:rsidRPr="00E031A0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> primátora</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C27E6E" w:rsidSect="00E5258C">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1797" w:right="1106" w:bottom="1797" w:left="1259" w:header="709" w:footer="312" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36656D36" w14:textId="77777777" w:rsidR="0054400F" w:rsidRDefault="0054400F">
+    <w:p w14:paraId="1ECD3D54" w14:textId="77777777" w:rsidR="00A47CC5" w:rsidRDefault="00A47CC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1B8163" w14:textId="77777777" w:rsidR="0054400F" w:rsidRDefault="0054400F"/>
+    <w:p w14:paraId="42B689C5" w14:textId="77777777" w:rsidR="00A47CC5" w:rsidRDefault="00A47CC5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03AF970C" w14:textId="77777777" w:rsidR="0054400F" w:rsidRDefault="0054400F">
+    <w:p w14:paraId="1F1A1B11" w14:textId="77777777" w:rsidR="00A47CC5" w:rsidRDefault="00A47CC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02424F4D" w14:textId="77777777" w:rsidR="0054400F" w:rsidRDefault="0054400F"/>
+    <w:p w14:paraId="478D2847" w14:textId="77777777" w:rsidR="00A47CC5" w:rsidRDefault="00A47CC5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
@@ -1509,51 +13519,51 @@
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EBAA0A4" wp14:editId="5366305A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4572000</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>16510</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1801495" cy="220345"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20542"/>
               <wp:lineTo x="21471" y="20542"/>
               <wp:lineTo x="21471" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="3" name="obrázek 3"/>
+          <wp:docPr id="138166459" name="obrázek 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -1718,64 +13728,64 @@
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="-28" w:hanging="539"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6428A982" w14:textId="77777777" w:rsidR="001B09A6" w:rsidRDefault="001B09A6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40CA435E" w14:textId="77777777" w:rsidR="0054400F" w:rsidRDefault="0054400F">
+    <w:p w14:paraId="717A1676" w14:textId="77777777" w:rsidR="00A47CC5" w:rsidRDefault="00A47CC5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8753E0" w14:textId="77777777" w:rsidR="0054400F" w:rsidRDefault="0054400F"/>
+    <w:p w14:paraId="73BC9DC8" w14:textId="77777777" w:rsidR="00A47CC5" w:rsidRDefault="00A47CC5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="188637B7" w14:textId="77777777" w:rsidR="0054400F" w:rsidRDefault="0054400F">
+    <w:p w14:paraId="1B133842" w14:textId="77777777" w:rsidR="00A47CC5" w:rsidRDefault="00A47CC5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7014296A" w14:textId="77777777" w:rsidR="0054400F" w:rsidRDefault="0054400F"/>
+    <w:p w14:paraId="4B620D59" w14:textId="77777777" w:rsidR="00A47CC5" w:rsidRDefault="00A47CC5"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C5181E9" w14:textId="342317E2" w:rsidR="00CA7728" w:rsidRPr="00CA7728" w:rsidRDefault="00300E29" w:rsidP="00CA7728">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="3015"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="003C69"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
@@ -6202,277 +18212,284 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="914751885">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="677653993">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA7728"/>
     <w:rsid w:val="00000CF9"/>
     <w:rsid w:val="00004EF7"/>
     <w:rsid w:val="00010537"/>
     <w:rsid w:val="000132F2"/>
     <w:rsid w:val="000138EF"/>
     <w:rsid w:val="000179EB"/>
     <w:rsid w:val="00023AA2"/>
     <w:rsid w:val="000266FB"/>
     <w:rsid w:val="0003131C"/>
+    <w:rsid w:val="000325E6"/>
     <w:rsid w:val="0003319C"/>
     <w:rsid w:val="000378D5"/>
     <w:rsid w:val="00045D2C"/>
     <w:rsid w:val="000514B8"/>
     <w:rsid w:val="00066F3C"/>
     <w:rsid w:val="00075275"/>
     <w:rsid w:val="00076A06"/>
     <w:rsid w:val="00076D08"/>
     <w:rsid w:val="00077E50"/>
     <w:rsid w:val="00080AD8"/>
     <w:rsid w:val="000820F3"/>
     <w:rsid w:val="00093934"/>
     <w:rsid w:val="000972C5"/>
     <w:rsid w:val="000A2B9B"/>
     <w:rsid w:val="000B0197"/>
     <w:rsid w:val="000B0538"/>
     <w:rsid w:val="000B3EBF"/>
     <w:rsid w:val="000B5086"/>
     <w:rsid w:val="000B7160"/>
     <w:rsid w:val="000C1165"/>
+    <w:rsid w:val="000C1C66"/>
     <w:rsid w:val="000D08AB"/>
     <w:rsid w:val="000D1032"/>
     <w:rsid w:val="000D56B4"/>
     <w:rsid w:val="000E0A79"/>
     <w:rsid w:val="000E4D1E"/>
     <w:rsid w:val="000E57AE"/>
     <w:rsid w:val="000E731D"/>
     <w:rsid w:val="000F743B"/>
     <w:rsid w:val="001150F2"/>
     <w:rsid w:val="00115669"/>
     <w:rsid w:val="00116063"/>
     <w:rsid w:val="00116373"/>
     <w:rsid w:val="001164D4"/>
     <w:rsid w:val="00117E72"/>
     <w:rsid w:val="00133456"/>
     <w:rsid w:val="001377BA"/>
     <w:rsid w:val="001442CB"/>
     <w:rsid w:val="001507B3"/>
     <w:rsid w:val="00151141"/>
     <w:rsid w:val="00154A56"/>
     <w:rsid w:val="0015752B"/>
     <w:rsid w:val="00157B43"/>
     <w:rsid w:val="00164F46"/>
     <w:rsid w:val="0016752B"/>
     <w:rsid w:val="0016788E"/>
     <w:rsid w:val="001708BC"/>
     <w:rsid w:val="001715FB"/>
     <w:rsid w:val="0017227A"/>
     <w:rsid w:val="001741E2"/>
     <w:rsid w:val="00174550"/>
     <w:rsid w:val="001823AA"/>
     <w:rsid w:val="00184461"/>
     <w:rsid w:val="001A3C1C"/>
     <w:rsid w:val="001A4CCF"/>
     <w:rsid w:val="001A5C11"/>
     <w:rsid w:val="001A67D8"/>
     <w:rsid w:val="001B0444"/>
     <w:rsid w:val="001B09A6"/>
     <w:rsid w:val="001C3D9B"/>
     <w:rsid w:val="001C54F4"/>
     <w:rsid w:val="001C7DFD"/>
     <w:rsid w:val="001D0575"/>
     <w:rsid w:val="001D36D8"/>
     <w:rsid w:val="001D52E7"/>
+    <w:rsid w:val="001D6356"/>
     <w:rsid w:val="001D7837"/>
     <w:rsid w:val="001E05EF"/>
     <w:rsid w:val="001E3B3F"/>
     <w:rsid w:val="001E4715"/>
     <w:rsid w:val="001E7700"/>
     <w:rsid w:val="001F3B07"/>
     <w:rsid w:val="001F7E53"/>
     <w:rsid w:val="002056F6"/>
     <w:rsid w:val="00205BDF"/>
     <w:rsid w:val="0021221D"/>
     <w:rsid w:val="00216B8C"/>
     <w:rsid w:val="00217AD5"/>
     <w:rsid w:val="00221DB9"/>
     <w:rsid w:val="0023294C"/>
     <w:rsid w:val="00232D07"/>
     <w:rsid w:val="00233A1B"/>
     <w:rsid w:val="00234649"/>
     <w:rsid w:val="002352AC"/>
     <w:rsid w:val="00246DFD"/>
     <w:rsid w:val="00247E0C"/>
     <w:rsid w:val="00256B21"/>
     <w:rsid w:val="00256B43"/>
     <w:rsid w:val="00263F74"/>
     <w:rsid w:val="00265870"/>
     <w:rsid w:val="002664C0"/>
     <w:rsid w:val="00285E3B"/>
     <w:rsid w:val="00286D02"/>
     <w:rsid w:val="0029024A"/>
     <w:rsid w:val="002959A8"/>
     <w:rsid w:val="002A03FE"/>
     <w:rsid w:val="002A4547"/>
     <w:rsid w:val="002A7DFB"/>
+    <w:rsid w:val="002B0EE5"/>
     <w:rsid w:val="002B17A4"/>
     <w:rsid w:val="002B399A"/>
     <w:rsid w:val="002C1337"/>
     <w:rsid w:val="002C64C3"/>
     <w:rsid w:val="002C6F89"/>
     <w:rsid w:val="002E2677"/>
     <w:rsid w:val="002E41F3"/>
     <w:rsid w:val="002F2421"/>
     <w:rsid w:val="002F607A"/>
     <w:rsid w:val="002F6EB6"/>
     <w:rsid w:val="00300E29"/>
     <w:rsid w:val="00314FA9"/>
     <w:rsid w:val="00315FA7"/>
     <w:rsid w:val="00321EDA"/>
     <w:rsid w:val="00325616"/>
     <w:rsid w:val="003313FE"/>
     <w:rsid w:val="003377FE"/>
     <w:rsid w:val="00340BCD"/>
     <w:rsid w:val="00345CB6"/>
     <w:rsid w:val="00346C2A"/>
     <w:rsid w:val="00350B34"/>
     <w:rsid w:val="00352AC2"/>
     <w:rsid w:val="003548A5"/>
     <w:rsid w:val="00367547"/>
     <w:rsid w:val="0036786C"/>
+    <w:rsid w:val="00372508"/>
     <w:rsid w:val="0037277E"/>
     <w:rsid w:val="003832FF"/>
     <w:rsid w:val="00386916"/>
     <w:rsid w:val="00393918"/>
     <w:rsid w:val="0039796C"/>
+    <w:rsid w:val="003A38E3"/>
     <w:rsid w:val="003A5631"/>
     <w:rsid w:val="003A5C01"/>
     <w:rsid w:val="003B15E1"/>
     <w:rsid w:val="003B59DD"/>
     <w:rsid w:val="003B72C5"/>
     <w:rsid w:val="003C3FAD"/>
     <w:rsid w:val="003C61EF"/>
     <w:rsid w:val="003C786C"/>
     <w:rsid w:val="003D18D7"/>
     <w:rsid w:val="003D32A0"/>
     <w:rsid w:val="003E0420"/>
     <w:rsid w:val="003E60DF"/>
     <w:rsid w:val="003E7E33"/>
     <w:rsid w:val="00424701"/>
     <w:rsid w:val="00426DF3"/>
     <w:rsid w:val="00430132"/>
     <w:rsid w:val="0043135C"/>
     <w:rsid w:val="004334AB"/>
     <w:rsid w:val="00434D0D"/>
     <w:rsid w:val="004357B4"/>
     <w:rsid w:val="004370C3"/>
     <w:rsid w:val="00437D22"/>
     <w:rsid w:val="00445C0D"/>
     <w:rsid w:val="004504ED"/>
     <w:rsid w:val="00456AA2"/>
     <w:rsid w:val="004571F0"/>
     <w:rsid w:val="00466F47"/>
     <w:rsid w:val="00467BA1"/>
     <w:rsid w:val="00483738"/>
     <w:rsid w:val="004843C0"/>
     <w:rsid w:val="004849FE"/>
     <w:rsid w:val="0048677F"/>
     <w:rsid w:val="00486CAE"/>
     <w:rsid w:val="00490FA9"/>
     <w:rsid w:val="0049534A"/>
     <w:rsid w:val="004955BE"/>
     <w:rsid w:val="004A3D3D"/>
     <w:rsid w:val="004B39B0"/>
     <w:rsid w:val="004B6290"/>
     <w:rsid w:val="004C44E0"/>
     <w:rsid w:val="004C61FB"/>
     <w:rsid w:val="004C6A04"/>
     <w:rsid w:val="004C7945"/>
     <w:rsid w:val="004D1482"/>
     <w:rsid w:val="004D2318"/>
     <w:rsid w:val="004D45E6"/>
     <w:rsid w:val="004D7664"/>
     <w:rsid w:val="004E5CDC"/>
+    <w:rsid w:val="004E7773"/>
     <w:rsid w:val="004E7933"/>
     <w:rsid w:val="004F1E1E"/>
     <w:rsid w:val="004F59B2"/>
     <w:rsid w:val="004F6B56"/>
     <w:rsid w:val="004F6B8E"/>
     <w:rsid w:val="00513FEE"/>
     <w:rsid w:val="00521945"/>
     <w:rsid w:val="00522287"/>
     <w:rsid w:val="00524644"/>
     <w:rsid w:val="00524F18"/>
     <w:rsid w:val="00535370"/>
     <w:rsid w:val="005368C3"/>
     <w:rsid w:val="00537668"/>
     <w:rsid w:val="0053785F"/>
     <w:rsid w:val="0054026D"/>
     <w:rsid w:val="00543BD9"/>
     <w:rsid w:val="0054400F"/>
+    <w:rsid w:val="005443AF"/>
     <w:rsid w:val="005462AE"/>
     <w:rsid w:val="00546E56"/>
     <w:rsid w:val="0054796C"/>
     <w:rsid w:val="0055324C"/>
     <w:rsid w:val="0055359F"/>
     <w:rsid w:val="00553F5A"/>
     <w:rsid w:val="005547C9"/>
     <w:rsid w:val="00562175"/>
     <w:rsid w:val="005625E4"/>
     <w:rsid w:val="00563687"/>
     <w:rsid w:val="00565CDF"/>
     <w:rsid w:val="00565EBB"/>
     <w:rsid w:val="00573CF8"/>
     <w:rsid w:val="005856AC"/>
     <w:rsid w:val="005858D9"/>
     <w:rsid w:val="005912C4"/>
     <w:rsid w:val="00593214"/>
     <w:rsid w:val="00594F84"/>
     <w:rsid w:val="005961DF"/>
     <w:rsid w:val="00596443"/>
     <w:rsid w:val="005A4576"/>
     <w:rsid w:val="005A4A11"/>
     <w:rsid w:val="005A6277"/>
     <w:rsid w:val="005B126F"/>
     <w:rsid w:val="005B1EE7"/>
@@ -6507,226 +18524,239 @@
     <w:rsid w:val="00672368"/>
     <w:rsid w:val="0068109B"/>
     <w:rsid w:val="0068667F"/>
     <w:rsid w:val="00693285"/>
     <w:rsid w:val="00694000"/>
     <w:rsid w:val="00695506"/>
     <w:rsid w:val="00695726"/>
     <w:rsid w:val="00696F8E"/>
     <w:rsid w:val="00697A22"/>
     <w:rsid w:val="00697D94"/>
     <w:rsid w:val="006A072F"/>
     <w:rsid w:val="006A0E3F"/>
     <w:rsid w:val="006A25A4"/>
     <w:rsid w:val="006A55E1"/>
     <w:rsid w:val="006A5ECC"/>
     <w:rsid w:val="006B081E"/>
     <w:rsid w:val="006B22C4"/>
     <w:rsid w:val="006B25B3"/>
     <w:rsid w:val="006C4891"/>
     <w:rsid w:val="006D7956"/>
     <w:rsid w:val="006D7D12"/>
     <w:rsid w:val="006E0071"/>
     <w:rsid w:val="006E1B84"/>
     <w:rsid w:val="006E28A7"/>
     <w:rsid w:val="006F0AA1"/>
+    <w:rsid w:val="006F305C"/>
     <w:rsid w:val="00704166"/>
     <w:rsid w:val="007114BC"/>
     <w:rsid w:val="007116DD"/>
     <w:rsid w:val="00712D06"/>
     <w:rsid w:val="007164E9"/>
     <w:rsid w:val="00722037"/>
     <w:rsid w:val="007236C2"/>
     <w:rsid w:val="00724174"/>
     <w:rsid w:val="007306A2"/>
     <w:rsid w:val="007314F8"/>
     <w:rsid w:val="00736B57"/>
     <w:rsid w:val="00740395"/>
     <w:rsid w:val="007416B3"/>
     <w:rsid w:val="00744F8C"/>
     <w:rsid w:val="00746EAF"/>
     <w:rsid w:val="007502E6"/>
     <w:rsid w:val="00754223"/>
+    <w:rsid w:val="00760EE8"/>
     <w:rsid w:val="0077215C"/>
     <w:rsid w:val="00772F91"/>
     <w:rsid w:val="00774C8F"/>
     <w:rsid w:val="00776531"/>
     <w:rsid w:val="0077674A"/>
     <w:rsid w:val="00781432"/>
     <w:rsid w:val="0078274E"/>
     <w:rsid w:val="007846AC"/>
     <w:rsid w:val="0078621B"/>
     <w:rsid w:val="0079515C"/>
     <w:rsid w:val="007960D1"/>
     <w:rsid w:val="007979D1"/>
     <w:rsid w:val="007A00C1"/>
     <w:rsid w:val="007A34E5"/>
     <w:rsid w:val="007A39D3"/>
     <w:rsid w:val="007B1CFF"/>
+    <w:rsid w:val="007B3705"/>
     <w:rsid w:val="007B6DD6"/>
     <w:rsid w:val="007C020E"/>
     <w:rsid w:val="007C3B42"/>
     <w:rsid w:val="007C44EF"/>
     <w:rsid w:val="007C7E66"/>
     <w:rsid w:val="007D13D4"/>
     <w:rsid w:val="007D286E"/>
     <w:rsid w:val="007D4512"/>
     <w:rsid w:val="007D4A4B"/>
     <w:rsid w:val="007D641E"/>
     <w:rsid w:val="007D7874"/>
     <w:rsid w:val="007E3104"/>
     <w:rsid w:val="007F18F7"/>
     <w:rsid w:val="007F326E"/>
+    <w:rsid w:val="007F40A1"/>
     <w:rsid w:val="008002E7"/>
     <w:rsid w:val="0080041E"/>
     <w:rsid w:val="00803F0E"/>
     <w:rsid w:val="008044E6"/>
     <w:rsid w:val="00811F24"/>
     <w:rsid w:val="00813A87"/>
     <w:rsid w:val="008150B4"/>
     <w:rsid w:val="00816808"/>
     <w:rsid w:val="00826602"/>
     <w:rsid w:val="0082726F"/>
     <w:rsid w:val="00832377"/>
     <w:rsid w:val="00833E72"/>
     <w:rsid w:val="00837E42"/>
     <w:rsid w:val="008503A6"/>
     <w:rsid w:val="00854BC4"/>
     <w:rsid w:val="00856659"/>
     <w:rsid w:val="00862CA7"/>
     <w:rsid w:val="00871BED"/>
     <w:rsid w:val="00871CC1"/>
     <w:rsid w:val="00872C8A"/>
     <w:rsid w:val="00874BC5"/>
     <w:rsid w:val="008766DE"/>
     <w:rsid w:val="008827FC"/>
     <w:rsid w:val="00885255"/>
     <w:rsid w:val="00890A69"/>
     <w:rsid w:val="00891293"/>
     <w:rsid w:val="008A798F"/>
     <w:rsid w:val="008C385E"/>
     <w:rsid w:val="008C3C06"/>
     <w:rsid w:val="008C4350"/>
     <w:rsid w:val="008C5FEE"/>
     <w:rsid w:val="008C63FE"/>
     <w:rsid w:val="008D0AFA"/>
     <w:rsid w:val="008E2F81"/>
     <w:rsid w:val="008E3057"/>
     <w:rsid w:val="008F1DC7"/>
     <w:rsid w:val="008F564A"/>
     <w:rsid w:val="008F621B"/>
     <w:rsid w:val="008F63F5"/>
+    <w:rsid w:val="008F76FC"/>
     <w:rsid w:val="00903FA6"/>
     <w:rsid w:val="00906850"/>
     <w:rsid w:val="009077E5"/>
     <w:rsid w:val="0091158D"/>
     <w:rsid w:val="009119C7"/>
     <w:rsid w:val="00911C97"/>
     <w:rsid w:val="00912002"/>
     <w:rsid w:val="00912083"/>
+    <w:rsid w:val="009169CF"/>
     <w:rsid w:val="00930254"/>
+    <w:rsid w:val="00930A59"/>
     <w:rsid w:val="0093448D"/>
     <w:rsid w:val="009350F6"/>
     <w:rsid w:val="00942B8E"/>
     <w:rsid w:val="00946BAC"/>
     <w:rsid w:val="0095773F"/>
     <w:rsid w:val="00965BEF"/>
     <w:rsid w:val="0096769F"/>
     <w:rsid w:val="0097336B"/>
     <w:rsid w:val="00976D5B"/>
     <w:rsid w:val="00983456"/>
     <w:rsid w:val="0098715A"/>
     <w:rsid w:val="00990644"/>
     <w:rsid w:val="00994316"/>
     <w:rsid w:val="009A0974"/>
     <w:rsid w:val="009A321C"/>
     <w:rsid w:val="009A5932"/>
     <w:rsid w:val="009B2BF0"/>
     <w:rsid w:val="009B4112"/>
+    <w:rsid w:val="009B4516"/>
     <w:rsid w:val="009B589B"/>
     <w:rsid w:val="009C1405"/>
     <w:rsid w:val="009C38F1"/>
     <w:rsid w:val="009D1685"/>
     <w:rsid w:val="009D61A2"/>
     <w:rsid w:val="009D67A5"/>
     <w:rsid w:val="009E1A26"/>
     <w:rsid w:val="009E214D"/>
     <w:rsid w:val="009E26C7"/>
     <w:rsid w:val="009E54DB"/>
     <w:rsid w:val="009E6FEA"/>
     <w:rsid w:val="009E72B9"/>
     <w:rsid w:val="009E7303"/>
     <w:rsid w:val="009F2789"/>
     <w:rsid w:val="009F3884"/>
     <w:rsid w:val="009F59ED"/>
     <w:rsid w:val="00A02938"/>
     <w:rsid w:val="00A03075"/>
     <w:rsid w:val="00A03E05"/>
     <w:rsid w:val="00A10077"/>
     <w:rsid w:val="00A121A4"/>
     <w:rsid w:val="00A162FC"/>
     <w:rsid w:val="00A221EA"/>
     <w:rsid w:val="00A319A0"/>
     <w:rsid w:val="00A4056B"/>
     <w:rsid w:val="00A41F2D"/>
     <w:rsid w:val="00A45624"/>
+    <w:rsid w:val="00A47CC5"/>
     <w:rsid w:val="00A50C8A"/>
     <w:rsid w:val="00A567CE"/>
     <w:rsid w:val="00A56DC5"/>
     <w:rsid w:val="00A6040A"/>
     <w:rsid w:val="00A63BB8"/>
     <w:rsid w:val="00A63D74"/>
     <w:rsid w:val="00A70D8B"/>
     <w:rsid w:val="00A71023"/>
     <w:rsid w:val="00A7614E"/>
     <w:rsid w:val="00A7791A"/>
     <w:rsid w:val="00A869CF"/>
     <w:rsid w:val="00A86D81"/>
     <w:rsid w:val="00A90414"/>
     <w:rsid w:val="00AA6138"/>
     <w:rsid w:val="00AB61AA"/>
     <w:rsid w:val="00AC7362"/>
     <w:rsid w:val="00AD15A4"/>
     <w:rsid w:val="00AD31CE"/>
     <w:rsid w:val="00AE0D85"/>
     <w:rsid w:val="00AE126E"/>
     <w:rsid w:val="00AE556B"/>
     <w:rsid w:val="00AE79EB"/>
     <w:rsid w:val="00AF04B2"/>
     <w:rsid w:val="00AF0D1D"/>
     <w:rsid w:val="00AF127A"/>
     <w:rsid w:val="00AF1CDC"/>
+    <w:rsid w:val="00AF21E1"/>
     <w:rsid w:val="00AF4C89"/>
     <w:rsid w:val="00AF5848"/>
     <w:rsid w:val="00AF5E4F"/>
     <w:rsid w:val="00AF5F6A"/>
     <w:rsid w:val="00AF7020"/>
     <w:rsid w:val="00B006E6"/>
     <w:rsid w:val="00B100B6"/>
+    <w:rsid w:val="00B101E0"/>
     <w:rsid w:val="00B109CC"/>
+    <w:rsid w:val="00B15E18"/>
     <w:rsid w:val="00B2080B"/>
     <w:rsid w:val="00B2241A"/>
+    <w:rsid w:val="00B2370E"/>
     <w:rsid w:val="00B25892"/>
     <w:rsid w:val="00B303E2"/>
     <w:rsid w:val="00B33EB3"/>
     <w:rsid w:val="00B3575B"/>
     <w:rsid w:val="00B61AA7"/>
     <w:rsid w:val="00B671B0"/>
     <w:rsid w:val="00B7652D"/>
     <w:rsid w:val="00B76CC8"/>
     <w:rsid w:val="00B82654"/>
     <w:rsid w:val="00B90035"/>
     <w:rsid w:val="00B9050D"/>
     <w:rsid w:val="00B91A05"/>
     <w:rsid w:val="00B94DC4"/>
     <w:rsid w:val="00BA3FDA"/>
     <w:rsid w:val="00BA462F"/>
     <w:rsid w:val="00BA7484"/>
     <w:rsid w:val="00BB0724"/>
     <w:rsid w:val="00BB0DF4"/>
     <w:rsid w:val="00BB2935"/>
     <w:rsid w:val="00BB31F8"/>
     <w:rsid w:val="00BB5239"/>
     <w:rsid w:val="00BC4A36"/>
     <w:rsid w:val="00BC6578"/>
     <w:rsid w:val="00BC7D49"/>
     <w:rsid w:val="00BD3F93"/>
@@ -6759,50 +18789,51 @@
     <w:rsid w:val="00CB3F91"/>
     <w:rsid w:val="00CB43F3"/>
     <w:rsid w:val="00CB7D43"/>
     <w:rsid w:val="00CC021D"/>
     <w:rsid w:val="00CC0515"/>
     <w:rsid w:val="00CC5481"/>
     <w:rsid w:val="00CC582D"/>
     <w:rsid w:val="00CC5BF7"/>
     <w:rsid w:val="00CC71CD"/>
     <w:rsid w:val="00CD003A"/>
     <w:rsid w:val="00CD22A4"/>
     <w:rsid w:val="00CD7A14"/>
     <w:rsid w:val="00CD7B2E"/>
     <w:rsid w:val="00CE014F"/>
     <w:rsid w:val="00CE411B"/>
     <w:rsid w:val="00CE5E80"/>
     <w:rsid w:val="00CF7B8C"/>
     <w:rsid w:val="00D048E4"/>
     <w:rsid w:val="00D06D94"/>
     <w:rsid w:val="00D10875"/>
     <w:rsid w:val="00D1610F"/>
     <w:rsid w:val="00D217D5"/>
     <w:rsid w:val="00D34636"/>
     <w:rsid w:val="00D372BD"/>
     <w:rsid w:val="00D41E55"/>
+    <w:rsid w:val="00D4479B"/>
     <w:rsid w:val="00D52E78"/>
     <w:rsid w:val="00D53B13"/>
     <w:rsid w:val="00D5444E"/>
     <w:rsid w:val="00D56478"/>
     <w:rsid w:val="00D71DEE"/>
     <w:rsid w:val="00D722F6"/>
     <w:rsid w:val="00D77CCD"/>
     <w:rsid w:val="00D80578"/>
     <w:rsid w:val="00D8159C"/>
     <w:rsid w:val="00D81A45"/>
     <w:rsid w:val="00D83D12"/>
     <w:rsid w:val="00DA21BE"/>
     <w:rsid w:val="00DA3C0C"/>
     <w:rsid w:val="00DA424A"/>
     <w:rsid w:val="00DA4E42"/>
     <w:rsid w:val="00DC0653"/>
     <w:rsid w:val="00DC0820"/>
     <w:rsid w:val="00DC096D"/>
     <w:rsid w:val="00DC2B17"/>
     <w:rsid w:val="00DC78A5"/>
     <w:rsid w:val="00DC7D4A"/>
     <w:rsid w:val="00DD6722"/>
     <w:rsid w:val="00DD6F77"/>
     <w:rsid w:val="00DD769F"/>
     <w:rsid w:val="00DE0618"/>
@@ -6813,98 +18844,104 @@
     <w:rsid w:val="00E031A0"/>
     <w:rsid w:val="00E04AEC"/>
     <w:rsid w:val="00E05EDB"/>
     <w:rsid w:val="00E063E3"/>
     <w:rsid w:val="00E141C9"/>
     <w:rsid w:val="00E16046"/>
     <w:rsid w:val="00E178D0"/>
     <w:rsid w:val="00E218EB"/>
     <w:rsid w:val="00E233A5"/>
     <w:rsid w:val="00E23723"/>
     <w:rsid w:val="00E27D5D"/>
     <w:rsid w:val="00E3231F"/>
     <w:rsid w:val="00E36C7E"/>
     <w:rsid w:val="00E40B35"/>
     <w:rsid w:val="00E46139"/>
     <w:rsid w:val="00E51EB4"/>
     <w:rsid w:val="00E523B4"/>
     <w:rsid w:val="00E5258C"/>
     <w:rsid w:val="00E54DC9"/>
     <w:rsid w:val="00E6110F"/>
     <w:rsid w:val="00E61A8E"/>
     <w:rsid w:val="00E634AE"/>
     <w:rsid w:val="00E636D0"/>
     <w:rsid w:val="00E63E4B"/>
     <w:rsid w:val="00E72E06"/>
+    <w:rsid w:val="00E84C45"/>
     <w:rsid w:val="00E90BF5"/>
     <w:rsid w:val="00E94F9E"/>
     <w:rsid w:val="00E96BC2"/>
     <w:rsid w:val="00E97961"/>
     <w:rsid w:val="00EA04FB"/>
+    <w:rsid w:val="00EA363F"/>
     <w:rsid w:val="00EA38A6"/>
     <w:rsid w:val="00EA747B"/>
     <w:rsid w:val="00EB0C76"/>
     <w:rsid w:val="00EB204B"/>
+    <w:rsid w:val="00EB6887"/>
+    <w:rsid w:val="00EB6D38"/>
     <w:rsid w:val="00EB79AF"/>
     <w:rsid w:val="00EC3797"/>
     <w:rsid w:val="00EC52CC"/>
     <w:rsid w:val="00ED1261"/>
     <w:rsid w:val="00ED1E4D"/>
     <w:rsid w:val="00ED7180"/>
     <w:rsid w:val="00EE14AB"/>
     <w:rsid w:val="00EE3B19"/>
     <w:rsid w:val="00EE5B92"/>
     <w:rsid w:val="00EE64A3"/>
     <w:rsid w:val="00F03CDA"/>
     <w:rsid w:val="00F07F85"/>
     <w:rsid w:val="00F13D66"/>
     <w:rsid w:val="00F21191"/>
     <w:rsid w:val="00F23D99"/>
     <w:rsid w:val="00F3006D"/>
     <w:rsid w:val="00F42BB2"/>
     <w:rsid w:val="00F535E2"/>
     <w:rsid w:val="00F55193"/>
     <w:rsid w:val="00F600C4"/>
     <w:rsid w:val="00F60E38"/>
     <w:rsid w:val="00F757FF"/>
     <w:rsid w:val="00F808B0"/>
     <w:rsid w:val="00F80C0E"/>
     <w:rsid w:val="00F915C4"/>
     <w:rsid w:val="00F93574"/>
     <w:rsid w:val="00F935EA"/>
     <w:rsid w:val="00F9708F"/>
+    <w:rsid w:val="00FA09D9"/>
     <w:rsid w:val="00FA22F4"/>
     <w:rsid w:val="00FB082E"/>
     <w:rsid w:val="00FB167F"/>
     <w:rsid w:val="00FB1F51"/>
     <w:rsid w:val="00FB4F22"/>
     <w:rsid w:val="00FB769C"/>
     <w:rsid w:val="00FC07FC"/>
     <w:rsid w:val="00FC54DD"/>
     <w:rsid w:val="00FC5AEF"/>
     <w:rsid w:val="00FC7F12"/>
     <w:rsid w:val="00FD084F"/>
+    <w:rsid w:val="00FD0AAD"/>
     <w:rsid w:val="00FD1D47"/>
     <w:rsid w:val="00FD6940"/>
     <w:rsid w:val="00FD6E93"/>
     <w:rsid w:val="00FE0F1A"/>
     <w:rsid w:val="00FE2BDE"/>
     <w:rsid w:val="00FE3873"/>
     <w:rsid w:val="00FE4388"/>
     <w:rsid w:val="00FE5560"/>
     <w:rsid w:val="00FE737E"/>
     <w:rsid w:val="00FF007C"/>
     <w:rsid w:val="00FF3B3B"/>
     <w:rsid w:val="00FF7790"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -7827,60 +19864,61 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1867135120">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8154,74 +20192,90 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F27818B0-D4FD-410C-AC6E-081F216207EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1163</Characters>
+  <Pages>5</Pages>
+  <Words>925</Words>
+  <Characters>5461</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>univerzalni dokument_vzor</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1357</CharactersWithSpaces>
+  <CharactersWithSpaces>6374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>univerzalni dokument_vzor</dc:title>
   <dc:subject/>
   <dc:creator>MMO</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>