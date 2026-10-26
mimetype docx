--- v0 (2026-08-31)
+++ v1 (2026-10-26)
@@ -1,862 +1,533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="76F9E7CA" w14:textId="798240D5" w:rsidR="006A579C" w:rsidRPr="00FA48FC" w:rsidRDefault="006A579C" w:rsidP="00B8473D">
-[...152 lines deleted...]
-    <w:p w14:paraId="4B341CC8" w14:textId="77777777" w:rsidR="00B8473D" w:rsidRDefault="00B8473D" w:rsidP="00B8473D">
+    <w:p w14:paraId="7635E340" w14:textId="6D3722C5" w:rsidR="000A6458" w:rsidRPr="0062486B" w:rsidRDefault="005F7FAE" w:rsidP="00B8473D">
       <w:pPr>
         <w:keepNext/>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7635E340" w14:textId="3C37FEBB" w:rsidR="000A6458" w:rsidRPr="0062486B" w:rsidRDefault="005F7FAE" w:rsidP="00B8473D">
+      <w:r w:rsidRPr="00A73A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Obec</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sány</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5C0C6F" w14:textId="04E1C9A9" w:rsidR="000A6458" w:rsidRPr="0062486B" w:rsidRDefault="000A6458" w:rsidP="00B8473D">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73A90">
+      <w:r w:rsidRPr="0062486B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Obec</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A6458" w:rsidRPr="00E3733C">
+        <w:t xml:space="preserve">Zastupitelstvo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73A90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="00B0F0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (město, městys) …</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C5C0C6F" w14:textId="77777777" w:rsidR="000A6458" w:rsidRPr="0062486B" w:rsidRDefault="000A6458" w:rsidP="00B8473D">
+        <w:t>obce</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sány</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D232A58" w14:textId="77777777" w:rsidR="00B8473D" w:rsidRDefault="00B8473D" w:rsidP="00B8473D">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062486B">
+    </w:p>
+    <w:p w14:paraId="4255AD4E" w14:textId="0CCC08F8" w:rsidR="000A6458" w:rsidRPr="0062486B" w:rsidRDefault="000A6458" w:rsidP="00B8473D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zastupitelstvo </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A73A90">
+      </w:pPr>
+      <w:r w:rsidRPr="0062486B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>obce</w:t>
-[...16 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Obecně závazná vyhláška </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73A90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>obce</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6E9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0062486B">
+        <w:t xml:space="preserve"> Sány</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF08FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Obecně závazná vyhláška </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A73A90">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE65EE7" w14:textId="380B62EC" w:rsidR="000A6458" w:rsidRPr="0062486B" w:rsidRDefault="000A6458" w:rsidP="00B8473D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>obce</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CF08FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">kterou se stanovují pravidla pro pohyb psů </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73A90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>v obci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD3AE63" w14:textId="77777777" w:rsidR="000A6458" w:rsidRPr="0062486B" w:rsidRDefault="000A6458" w:rsidP="00AA3D6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D61083" w14:textId="712B519A" w:rsidR="000A6458" w:rsidRDefault="000A6458" w:rsidP="00AA3D6C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zastupitelstvo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>obce</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sány</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se na svém zasedání dne</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...100 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>21. července 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usneslo vydat na základě § </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odst. 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>zákona č. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>246</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1992</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sb., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ochranu zvířat proti týrání,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve znění pozdějších předpisů</w:t>
+      </w:r>
+      <w:r w:rsidR="0031629B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>§ 10 písm. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A0B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="005A0B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a d)</w:t>
+      </w:r>
       <w:r w:rsidRPr="0062486B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zastupitelstvo </w:t>
-[...18 lines deleted...]
-        <w:t>…</w:t>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0062486B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se na svém zasedání dne</w:t>
+        <w:t>§ 84 odst. 2 písm. h) zákona č. 128/2000 Sb., o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0077239E">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="0062486B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> usneslo vydat na základě § </w:t>
-[...5 lines deleted...]
-        <w:t>24</w:t>
+        <w:t>obcích (obecní zřízení), ve znění pozdějších předpisů</w:t>
+      </w:r>
+      <w:r w:rsidR="0031629B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0062486B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">odst. 2 </w:t>
+        <w:t xml:space="preserve"> tuto obecně závaznou vyhlášku</w:t>
+      </w:r>
+      <w:r w:rsidR="006C11A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dále jen „vyhláška“)</w:t>
       </w:r>
       <w:r w:rsidRPr="0062486B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>zákona č. </w:t>
-[...155 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
-      </w:r>
-[...42 lines deleted...]
-        <w:t>Písmeno c) se v úvodní větě ponechá pouze, pokud obec v čl. 2 stanoví zákaz vstupu se psy na některá místa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EBB73E" w14:textId="77777777" w:rsidR="000A6458" w:rsidRPr="00FA48FC" w:rsidRDefault="000A6458" w:rsidP="00B8473D">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="480" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA48FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Čl. 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D22C8D" w14:textId="77777777" w:rsidR="005A0B3E" w:rsidRPr="00FA48FC" w:rsidRDefault="005A0B3E" w:rsidP="007277E5">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="60" w:after="160"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA48FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Úvodní ustanovení</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71040333" w14:textId="385967A2" w:rsidR="005A0B3E" w:rsidRPr="0074352B" w:rsidRDefault="005A0B3E" w:rsidP="007C0395">
+    <w:p w14:paraId="71040333" w14:textId="16CAEA5A" w:rsidR="005A0B3E" w:rsidRPr="0074352B" w:rsidRDefault="005A0B3E" w:rsidP="007C0395">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074352B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tato vyhláška stanovuje pravidla</w:t>
       </w:r>
       <w:r w:rsidR="006F3BF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro pohyb psů</w:t>
       </w:r>
       <w:r w:rsidRPr="0074352B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> na území obce </w:t>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> na území obce</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sány.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41FB9D89" w14:textId="77777777" w:rsidR="005A0B3E" w:rsidRPr="0074352B" w:rsidRDefault="005A0B3E" w:rsidP="007C0395">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074352B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tato vyhláška se nevztahuje na:</w:t>
       </w:r>
@@ -924,2093 +595,702 @@
     </w:p>
     <w:p w14:paraId="18C0BCB1" w14:textId="77777777" w:rsidR="005A0B3E" w:rsidRPr="0074352B" w:rsidRDefault="005A0B3E" w:rsidP="007C0395">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074352B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Za splnění povinností stanovených touto vyhláškou odpovídá osoba, která psa doprovází.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE74D4C" w14:textId="6F1D50A2" w:rsidR="00591AAA" w:rsidRPr="00FA48FC" w:rsidRDefault="00591AAA" w:rsidP="00E41E42">
+    <w:p w14:paraId="6CE74D4C" w14:textId="6F1D50A2" w:rsidR="00591AAA" w:rsidRDefault="00591AAA" w:rsidP="00E41E42">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="480" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA48FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Čl. 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9AD144" w14:textId="27D6FCE9" w:rsidR="00B85172" w:rsidRDefault="00B85172" w:rsidP="00350EB9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Odstavecseseznamem"/>
+    <w:p w14:paraId="4F3604BE" w14:textId="11993AE7" w:rsidR="006811B0" w:rsidRPr="00FA48FC" w:rsidRDefault="006811B0" w:rsidP="00E41E42">
+      <w:pPr>
         <w:keepNext/>
-        <w:spacing w:before="60" w:after="160"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:before="480" w:after="60"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FA48FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pohyb psů na veřejném prostranství</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0039763D">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...192 lines deleted...]
-    <w:p w14:paraId="7ED74411" w14:textId="0CB0D65F" w:rsidR="00CA54FC" w:rsidRPr="00CA54FC" w:rsidRDefault="00BD65F2" w:rsidP="007C0395">
+        <w:t>Pohyb psů na veřejném prostranství a zákaz vstupu se psy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED74411" w14:textId="08876669" w:rsidR="00CA54FC" w:rsidRPr="00CA54FC" w:rsidRDefault="00BD65F2" w:rsidP="00E71749">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Na </w:t>
       </w:r>
       <w:r w:rsidR="00CA54FC">
         <w:t>níže uvedených veřejných prostranstvích</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6C73FC" w14:textId="105C07BD" w:rsidR="00CA54FC" w:rsidRPr="00654DAC" w:rsidRDefault="00CA54FC" w:rsidP="00CA54FC">
+    <w:p w14:paraId="3F6C73FC" w14:textId="443269D7" w:rsidR="00CA54FC" w:rsidRDefault="006811B0" w:rsidP="006811B0">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
         <w:textAlignment w:val="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00654DAC">
-[...44 lines deleted...]
-    <w:p w14:paraId="2A4E0A7D" w14:textId="2BAAC54D" w:rsidR="00BD65F2" w:rsidRPr="00BD65F2" w:rsidRDefault="00BD65F2" w:rsidP="00CA54FC">
+      <w:r>
+        <w:t>ulice: 9. května, Za kovárnou, Dobšická, U Cidliny, Družstevní, Bačovská, Boženy Němcové, Jana Čapka ze Sán, Dlouhá, Krátká, Brigádnická, Spojovací, K lesu, U hřiště a Jižní je pohyb psů možný pouze na vodítku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76438F78" w14:textId="16A464B1" w:rsidR="00767BBE" w:rsidRPr="00654DAC" w:rsidRDefault="00767BBE" w:rsidP="00767BBE">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">je pohyb psů možný pouze … </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="59C4096B" w14:textId="7F16E98A" w:rsidR="00923095" w:rsidRPr="007C0395" w:rsidRDefault="00923095" w:rsidP="00DE56BC">
+        <w:t>(2)     Zakazuje se vstupovat se psy na fotbalové hřiště a na veřejně přístupná dětská hřiště.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF08FF5" w14:textId="6CC4583C" w:rsidR="009B54E3" w:rsidRDefault="009B54E3" w:rsidP="009B54E3">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...213 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="288" w:lineRule="auto"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="6BB541A8" w14:textId="30D89288" w:rsidR="00EB23D2" w:rsidRPr="00CA54FC" w:rsidRDefault="00EB23D2" w:rsidP="00CA54FC">
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk196901751"/>
+      <w:r>
+        <w:t xml:space="preserve">(3)    </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB23D2">
+        <w:t xml:space="preserve">Znečištění veřejného prostranství psími exkrementy nebo zanedbání povinnosti úklidu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BF2271" w14:textId="38C550FD" w:rsidR="00EB23D2" w:rsidRDefault="009B54E3" w:rsidP="009B54E3">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
-        <w:spacing w:line="288" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="567"/>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">psích exkrementů z veřejného prostranství může být dle zákona postihováno jako </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1FF7E9" w14:textId="709D0B8E" w:rsidR="009B54E3" w:rsidRPr="006A6E9B" w:rsidRDefault="009B54E3" w:rsidP="009B54E3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavec"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA54FC">
-[...71 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...109 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk196901751"/>
       <w:r>
-        <w:t>Znečištění veřejného prostranství psími exkrementy nebo zanedbání povinnosti úklidu psích exkrementů z veřejného prostranství může být dle zákona postihováno jako přestupek</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>přestupek.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="4BC6FF1F" w14:textId="77777777" w:rsidR="00B9045B" w:rsidRDefault="00B9045B" w:rsidP="00AA3D6C">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5EA37855" w14:textId="72FAFD61" w:rsidR="000A6458" w:rsidRPr="00FA48FC" w:rsidRDefault="00B9045B" w:rsidP="006A6E9B">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:spacing w:before="480" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA48FC">
+        <w:lastRenderedPageBreak/>
         <w:t>Čl. 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AA3D6C">
-[...83 lines deleted...]
-        <w:pStyle w:val="Odstavec"/>
+      <w:r w:rsidR="000A6458" w:rsidRPr="00FA48FC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Zrušovací ustanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404C3C81" w14:textId="35A5428E" w:rsidR="000A6458" w:rsidRPr="0062486B" w:rsidRDefault="000A6458" w:rsidP="00654DAC">
+      <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
-      </w:pPr>
-[...213 lines deleted...]
-    <w:p w14:paraId="1BB7361B" w14:textId="2F3645FD" w:rsidR="000A6458" w:rsidRPr="00FA48FC" w:rsidRDefault="00591AAA" w:rsidP="002342E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zrušuje se obecně závazná vyhláška </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obce </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sány</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> č.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> 1/2009, kterou se stanoví pravidla pro pohyb psů na veřejném prostranství v obci Sány a vymezují prostory pro volné pobíhání psů,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062486B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ze dne</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. března 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46072F39" w14:textId="7823DCBD" w:rsidR="000A6458" w:rsidRPr="00FA48FC" w:rsidRDefault="00591AAA" w:rsidP="006B3E95">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="480" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA48FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Čl. </w:t>
       </w:r>
-      <w:r w:rsidR="002342E3" w:rsidRPr="00FA48FC">
+      <w:r w:rsidR="00E71749">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA37855" w14:textId="77777777" w:rsidR="000A6458" w:rsidRPr="00FA48FC" w:rsidRDefault="000A6458" w:rsidP="002342E3">
+    <w:p w14:paraId="1CAB8A81" w14:textId="77777777" w:rsidR="000A6458" w:rsidRPr="00FA48FC" w:rsidRDefault="000A6458" w:rsidP="006B3E95">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="60" w:after="160"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA48FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Zrušovací ustanovení</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:t>Účinnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E0A1B5" w14:textId="77777777" w:rsidR="00654DAC" w:rsidRDefault="00654DAC" w:rsidP="00654DAC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...97 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B066DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tato vyhláška nabývá účinnosti počátkem patnáctého dne následujícího po dni jejího vyhlášení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D61A489" w14:textId="77777777" w:rsidR="006A6E9B" w:rsidRDefault="006A6E9B" w:rsidP="00654DAC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A3B727" w14:textId="77777777" w:rsidR="006A6E9B" w:rsidRDefault="006A6E9B" w:rsidP="00654DAC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB290F4" w14:textId="2150FFE1" w:rsidR="006A6E9B" w:rsidRPr="006A6E9B" w:rsidRDefault="006A6E9B" w:rsidP="006A6E9B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...149 lines deleted...]
-        <w:pStyle w:val="Zkladntext"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6FB1CA" w14:textId="77777777" w:rsidR="006A6E9B" w:rsidRPr="006A6E9B" w:rsidRDefault="006A6E9B" w:rsidP="006A6E9B">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              Libor Havlůj v. r.                                            Marie Žďárská v. r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0404615C" w14:textId="77777777" w:rsidR="006A6E9B" w:rsidRPr="006A6E9B" w:rsidRDefault="006A6E9B" w:rsidP="006A6E9B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="7020"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...138 lines deleted...]
-        <w:pStyle w:val="Zkladntext"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                místostarosta                                                      starostka </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3717CB22" w14:textId="77777777" w:rsidR="006A6E9B" w:rsidRPr="006A6E9B" w:rsidRDefault="006A6E9B" w:rsidP="006A6E9B">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...192 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7E4DCC" w14:textId="77777777" w:rsidR="006A6E9B" w:rsidRDefault="006A6E9B" w:rsidP="00654DAC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006A6E9B" w:rsidSect="00671D9D">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CA4E2F2" w14:textId="77777777" w:rsidR="0058276B" w:rsidRDefault="0058276B" w:rsidP="006A579C">
+    <w:p w14:paraId="6F0D3D0C" w14:textId="77777777" w:rsidR="00290ABA" w:rsidRDefault="00290ABA" w:rsidP="006A579C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F229BD1" w14:textId="77777777" w:rsidR="0058276B" w:rsidRDefault="0058276B" w:rsidP="006A579C">
+    <w:p w14:paraId="1883D1BD" w14:textId="77777777" w:rsidR="00290ABA" w:rsidRDefault="00290ABA" w:rsidP="006A579C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PingFang SC">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:id w:val="-1005287408"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0CDBCFD6" w14:textId="5D3E607E" w:rsidR="000A6458" w:rsidRPr="00456B24" w:rsidRDefault="000A6458">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00456B24">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00456B24">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00456B24">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00A57AF1">
+        <w:r w:rsidR="009B54E3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00456B24">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="67C0EF4D" w14:textId="77777777" w:rsidR="000A6458" w:rsidRDefault="000A6458">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F60756A" w14:textId="77777777" w:rsidR="0058276B" w:rsidRDefault="0058276B" w:rsidP="006A579C">
+    <w:p w14:paraId="4514A8BB" w14:textId="77777777" w:rsidR="00290ABA" w:rsidRDefault="00290ABA" w:rsidP="006A579C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F07B48E" w14:textId="77777777" w:rsidR="0058276B" w:rsidRDefault="0058276B" w:rsidP="006A579C">
+    <w:p w14:paraId="61B90D71" w14:textId="77777777" w:rsidR="00290ABA" w:rsidRDefault="00290ABA" w:rsidP="006A579C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="35138567" w14:textId="6030A1F0" w:rsidR="005A0B3E" w:rsidRDefault="005A0B3E" w:rsidP="00E41E42">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C0395">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="007C0395" w:rsidRPr="007C0395">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C0395">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Např. zákon č. 273/2008 Sb., o Policii České republiky, ve znění pozdějších předpisů, nebo zákon č. 553/1991 Sb.,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> o obecní policii, ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="29995026" w14:textId="05C4A823" w:rsidR="00EB23D2" w:rsidRDefault="00EB23D2" w:rsidP="006B3E95">
+    <w:p w14:paraId="57763461" w14:textId="77777777" w:rsidR="009B54E3" w:rsidRDefault="009B54E3" w:rsidP="009B54E3">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="006B3E95">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>§ 5 odst. 1 písm. f) a odst. 2 písm. b) zákona č. 251/2016 Sb., o některých přestupcích, ve znění pozdějších předpisů</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> § 5 odst. 1 písm. f) a odst. 2 písm. b) zákona č. 251/2016 Sb., o některých přestupcích, ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="065475F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44A25DB6"/>
     <w:lvl w:ilvl="0" w:tplc="64B4C10A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3056,51 +1336,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="13875270"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="69E6192C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="00B0F0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -3145,51 +1425,51 @@
       <w:lvlText w:val="(%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="264E4407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B6E4568"/>
     <w:lvl w:ilvl="0" w:tplc="1BD88EDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -3239,51 +1519,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="5931629A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0734A79E"/>
     <w:lvl w:ilvl="0" w:tplc="D1F89342">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -3328,51 +1608,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="5C074F5E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F8F2E5A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="397"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
@@ -3414,51 +1694,51 @@
       <w:lvlText w:val="(%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="63AD384E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFBA2942"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3500,51 +1780,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="65C877D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E654AC6E"/>
     <w:lvl w:ilvl="0" w:tplc="DE4C9BAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
@@ -3592,51 +1872,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="7FF405DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D682210"/>
     <w:lvl w:ilvl="0" w:tplc="16EA92CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3685,775 +1965,540 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="473136627">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="261182075">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1624724211">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="853805382">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="895817465">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="235092288">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="341470572">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1566991494">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="808858750">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1860703439">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A579C"/>
     <w:rsid w:val="00044F97"/>
     <w:rsid w:val="00055303"/>
     <w:rsid w:val="000569AF"/>
     <w:rsid w:val="00077332"/>
     <w:rsid w:val="000825C7"/>
     <w:rsid w:val="000874EF"/>
     <w:rsid w:val="000A6458"/>
     <w:rsid w:val="000B05CF"/>
     <w:rsid w:val="000B1D0B"/>
     <w:rsid w:val="000B231D"/>
     <w:rsid w:val="000E05BE"/>
     <w:rsid w:val="000E523A"/>
     <w:rsid w:val="000F20AC"/>
     <w:rsid w:val="00101572"/>
     <w:rsid w:val="00122E35"/>
+    <w:rsid w:val="00161F39"/>
     <w:rsid w:val="00173B36"/>
     <w:rsid w:val="0019465C"/>
     <w:rsid w:val="001A1D19"/>
     <w:rsid w:val="001C55C2"/>
     <w:rsid w:val="001E0FCB"/>
     <w:rsid w:val="001E13DF"/>
     <w:rsid w:val="001E3AA8"/>
     <w:rsid w:val="001F0AD0"/>
     <w:rsid w:val="00224125"/>
     <w:rsid w:val="002342E3"/>
     <w:rsid w:val="00243C48"/>
     <w:rsid w:val="00267FC5"/>
     <w:rsid w:val="00285696"/>
+    <w:rsid w:val="00290ABA"/>
     <w:rsid w:val="002A49BF"/>
     <w:rsid w:val="002B3633"/>
     <w:rsid w:val="002B5A8C"/>
     <w:rsid w:val="002B784A"/>
     <w:rsid w:val="002C2179"/>
     <w:rsid w:val="002C6FF0"/>
     <w:rsid w:val="002F306E"/>
     <w:rsid w:val="002F3B3A"/>
     <w:rsid w:val="0031629B"/>
+    <w:rsid w:val="00326D93"/>
     <w:rsid w:val="003331F0"/>
     <w:rsid w:val="00345DAD"/>
     <w:rsid w:val="00350A84"/>
     <w:rsid w:val="00350CEA"/>
     <w:rsid w:val="00350EB9"/>
     <w:rsid w:val="00351BCA"/>
     <w:rsid w:val="00353A66"/>
     <w:rsid w:val="00396C14"/>
     <w:rsid w:val="0039763D"/>
     <w:rsid w:val="003E4092"/>
     <w:rsid w:val="003F47E0"/>
     <w:rsid w:val="00404FBB"/>
     <w:rsid w:val="0042468F"/>
     <w:rsid w:val="004413D5"/>
     <w:rsid w:val="0045398B"/>
     <w:rsid w:val="00454309"/>
     <w:rsid w:val="00456B24"/>
     <w:rsid w:val="004808E8"/>
     <w:rsid w:val="004844AC"/>
     <w:rsid w:val="00494E10"/>
     <w:rsid w:val="004C67D4"/>
     <w:rsid w:val="004F6AE0"/>
+    <w:rsid w:val="00506C16"/>
     <w:rsid w:val="00510966"/>
     <w:rsid w:val="00511967"/>
     <w:rsid w:val="00530113"/>
     <w:rsid w:val="005354BE"/>
-    <w:rsid w:val="00541E87"/>
     <w:rsid w:val="0055162D"/>
     <w:rsid w:val="00555869"/>
     <w:rsid w:val="00580898"/>
-    <w:rsid w:val="0058276B"/>
     <w:rsid w:val="0058374B"/>
     <w:rsid w:val="00591AAA"/>
     <w:rsid w:val="00591EC3"/>
     <w:rsid w:val="005A0B3E"/>
     <w:rsid w:val="005B181B"/>
     <w:rsid w:val="005B7638"/>
     <w:rsid w:val="005C06A9"/>
     <w:rsid w:val="005C0D51"/>
     <w:rsid w:val="005C61B1"/>
     <w:rsid w:val="005D6B45"/>
     <w:rsid w:val="005D748C"/>
     <w:rsid w:val="005E2C05"/>
     <w:rsid w:val="005E2D1D"/>
     <w:rsid w:val="005F591A"/>
     <w:rsid w:val="005F7FAE"/>
     <w:rsid w:val="00602A81"/>
     <w:rsid w:val="00603CD9"/>
     <w:rsid w:val="00620A53"/>
     <w:rsid w:val="00624358"/>
     <w:rsid w:val="0062486B"/>
     <w:rsid w:val="0065481A"/>
     <w:rsid w:val="00654DAC"/>
     <w:rsid w:val="00671D9D"/>
     <w:rsid w:val="00677DEE"/>
+    <w:rsid w:val="006811B0"/>
     <w:rsid w:val="00693268"/>
     <w:rsid w:val="006A579C"/>
     <w:rsid w:val="006A5801"/>
+    <w:rsid w:val="006A6E9B"/>
     <w:rsid w:val="006B04F4"/>
     <w:rsid w:val="006B3E95"/>
     <w:rsid w:val="006C11A5"/>
     <w:rsid w:val="006D3311"/>
     <w:rsid w:val="006F3BF4"/>
     <w:rsid w:val="00700F9A"/>
     <w:rsid w:val="0070246F"/>
     <w:rsid w:val="0070259B"/>
     <w:rsid w:val="00714F6F"/>
     <w:rsid w:val="007277E5"/>
     <w:rsid w:val="00741827"/>
     <w:rsid w:val="0074352B"/>
     <w:rsid w:val="00755FBF"/>
+    <w:rsid w:val="00767BBE"/>
     <w:rsid w:val="0077239E"/>
     <w:rsid w:val="0077703A"/>
     <w:rsid w:val="0078201B"/>
     <w:rsid w:val="007B0B47"/>
     <w:rsid w:val="007C01F6"/>
     <w:rsid w:val="007C0395"/>
     <w:rsid w:val="007D5D4E"/>
     <w:rsid w:val="007D7E18"/>
     <w:rsid w:val="007E09BE"/>
     <w:rsid w:val="007E71AA"/>
     <w:rsid w:val="00830180"/>
     <w:rsid w:val="00831EA0"/>
     <w:rsid w:val="00836FDB"/>
     <w:rsid w:val="00847970"/>
     <w:rsid w:val="00850799"/>
     <w:rsid w:val="00851AAA"/>
     <w:rsid w:val="0087706C"/>
     <w:rsid w:val="00882D50"/>
     <w:rsid w:val="00886332"/>
     <w:rsid w:val="0089430B"/>
     <w:rsid w:val="008B09E5"/>
     <w:rsid w:val="008C7857"/>
     <w:rsid w:val="008C7E8B"/>
     <w:rsid w:val="008D03D5"/>
     <w:rsid w:val="008F3B43"/>
     <w:rsid w:val="00923095"/>
     <w:rsid w:val="00925061"/>
     <w:rsid w:val="00927FB7"/>
     <w:rsid w:val="00932C21"/>
     <w:rsid w:val="00950821"/>
     <w:rsid w:val="0096577E"/>
     <w:rsid w:val="0097144B"/>
     <w:rsid w:val="00971E71"/>
     <w:rsid w:val="00990770"/>
+    <w:rsid w:val="009B54E3"/>
     <w:rsid w:val="009F74FB"/>
     <w:rsid w:val="00A07872"/>
     <w:rsid w:val="00A10A37"/>
     <w:rsid w:val="00A451FE"/>
     <w:rsid w:val="00A57AF1"/>
     <w:rsid w:val="00A611E0"/>
     <w:rsid w:val="00A6397B"/>
     <w:rsid w:val="00A64EEE"/>
     <w:rsid w:val="00A66F60"/>
     <w:rsid w:val="00A73A90"/>
     <w:rsid w:val="00A81893"/>
     <w:rsid w:val="00A970F7"/>
     <w:rsid w:val="00AA3D6C"/>
     <w:rsid w:val="00AC786D"/>
     <w:rsid w:val="00AF60FC"/>
     <w:rsid w:val="00B05C96"/>
     <w:rsid w:val="00B11E28"/>
     <w:rsid w:val="00B34222"/>
     <w:rsid w:val="00B77994"/>
     <w:rsid w:val="00B8473D"/>
     <w:rsid w:val="00B85172"/>
     <w:rsid w:val="00B86882"/>
     <w:rsid w:val="00B9045B"/>
     <w:rsid w:val="00B922C0"/>
     <w:rsid w:val="00B97081"/>
     <w:rsid w:val="00BD65F2"/>
     <w:rsid w:val="00BE624E"/>
     <w:rsid w:val="00C06516"/>
     <w:rsid w:val="00C15179"/>
     <w:rsid w:val="00C24386"/>
     <w:rsid w:val="00C46C01"/>
     <w:rsid w:val="00C50656"/>
     <w:rsid w:val="00C520D3"/>
     <w:rsid w:val="00C5262D"/>
     <w:rsid w:val="00C838A8"/>
     <w:rsid w:val="00C96438"/>
     <w:rsid w:val="00CA54FC"/>
     <w:rsid w:val="00CA7C69"/>
     <w:rsid w:val="00CC6EC1"/>
     <w:rsid w:val="00CF08FF"/>
     <w:rsid w:val="00D2740C"/>
     <w:rsid w:val="00D300EC"/>
     <w:rsid w:val="00D400D1"/>
     <w:rsid w:val="00D4368B"/>
     <w:rsid w:val="00D47652"/>
+    <w:rsid w:val="00D813DD"/>
     <w:rsid w:val="00D832BE"/>
     <w:rsid w:val="00D878B8"/>
     <w:rsid w:val="00D909A3"/>
     <w:rsid w:val="00DA4BA2"/>
     <w:rsid w:val="00DB4C26"/>
     <w:rsid w:val="00DC5E3B"/>
     <w:rsid w:val="00DE56BC"/>
     <w:rsid w:val="00DE6BC1"/>
     <w:rsid w:val="00DE7160"/>
     <w:rsid w:val="00DF0B57"/>
     <w:rsid w:val="00E035E5"/>
     <w:rsid w:val="00E04369"/>
     <w:rsid w:val="00E058CE"/>
     <w:rsid w:val="00E05DD7"/>
     <w:rsid w:val="00E1008B"/>
     <w:rsid w:val="00E139FD"/>
     <w:rsid w:val="00E17ADC"/>
     <w:rsid w:val="00E320A6"/>
     <w:rsid w:val="00E36564"/>
     <w:rsid w:val="00E3733C"/>
     <w:rsid w:val="00E40B91"/>
     <w:rsid w:val="00E41E42"/>
-    <w:rsid w:val="00E55881"/>
     <w:rsid w:val="00E61C34"/>
+    <w:rsid w:val="00E71749"/>
     <w:rsid w:val="00E7765B"/>
     <w:rsid w:val="00E872FB"/>
     <w:rsid w:val="00E9753A"/>
     <w:rsid w:val="00EA2BDD"/>
     <w:rsid w:val="00EA31E4"/>
     <w:rsid w:val="00EB23D2"/>
     <w:rsid w:val="00EB2C2E"/>
     <w:rsid w:val="00EB318C"/>
     <w:rsid w:val="00EB5648"/>
     <w:rsid w:val="00EC763D"/>
+    <w:rsid w:val="00EE79E2"/>
     <w:rsid w:val="00EF05D8"/>
     <w:rsid w:val="00F11FA7"/>
     <w:rsid w:val="00F21A0F"/>
     <w:rsid w:val="00F72311"/>
     <w:rsid w:val="00FA073A"/>
     <w:rsid w:val="00FA48FC"/>
     <w:rsid w:val="00FC6226"/>
     <w:rsid w:val="00FD6537"/>
     <w:rsid w:val="00FE4ED3"/>
     <w:rsid w:val="00FF78F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5981B28C"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E56263E2-59E4-407B-BBD1-2F9849680AB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006A579C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Textbody"/>
     <w:link w:val="Nadpis2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B9045B"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
@@ -4776,52 +2821,575 @@
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextChar">
     <w:name w:val="Základní text Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zkladntext"/>
     <w:rsid w:val="00671D9D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A579C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Textbody"/>
+    <w:link w:val="Nadpis2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B9045B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="360" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="PingFang SC" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbubliny">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextbublinyChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A579C"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
+    <w:name w:val="Text bubliny Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textbubliny"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A579C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A579C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextpoznpodarouChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A579C"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextpoznpodarouChar">
+    <w:name w:val="Text pozn. pod čarou Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textpoznpodarou"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006A579C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Znakapoznpodarou">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006A579C"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlav">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00456B24"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00456B24"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zpat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZpatChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00456B24"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zpat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00456B24"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odkaznakoment">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00044F97"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textkomente">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextkomenteChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00044F97"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextkomenteChar">
+    <w:name w:val="Text komentáře Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textkomente"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00044F97"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pedmtkomente">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textkomente"/>
+    <w:next w:val="Textkomente"/>
+    <w:link w:val="PedmtkomenteChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00044F97"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PedmtkomenteChar">
+    <w:name w:val="Předmět komentáře Char"/>
+    <w:basedOn w:val="TextkomenteChar"/>
+    <w:link w:val="Pedmtkomente"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00044F97"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revize">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C24386"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Odstavec">
+    <w:name w:val="Odstavec"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="0074352B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="567"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="0074352B"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="170" w:hanging="170"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
+    <w:name w:val="Nadpis 2 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B9045B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="PingFang SC" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
+    <w:name w:val="Text body"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="00B9045B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zkladntext">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZkladntextChar"/>
+    <w:rsid w:val="00671D9D"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextChar">
+    <w:name w:val="Základní text Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zkladntext"/>
+    <w:rsid w:val="00671D9D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="129136661">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="308554052">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4890,51 +3458,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1946309674">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5148,97 +3716,97 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F0D49E5-55A2-4175-9AC6-23CF10DC9377}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9CA997A-8221-40C1-9F4A-E7BE8B09D34D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5171</Characters>
+  <Pages>2</Pages>
+  <Words>293</Words>
+  <Characters>1730</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo vnitra ČR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6035</CharactersWithSpaces>
+  <CharactersWithSpaces>2019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joklík Jakub, Mgr.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>