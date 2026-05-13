--- v0 (2026-03-23)
+++ v1 (2026-05-13)
@@ -906,51 +906,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>zábavy</w:t>
       </w:r>
       <w:r w:rsidR="00471AF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na koupališti v </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00471AF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hrošce</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="58A59A7A" w14:textId="6C73C44A" w:rsidR="00887BCF" w:rsidRDefault="0094396B" w:rsidP="00F21B18">
+    <w:p w14:paraId="58A59A7A" w14:textId="4AFFD354" w:rsidR="00887BCF" w:rsidRDefault="0094396B" w:rsidP="00F21B18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00F21B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -981,51 +981,59 @@
         </w:rPr>
         <w:t xml:space="preserve"> z </w:t>
       </w:r>
       <w:r w:rsidR="00992F4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00471AF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. na 2</w:t>
+        <w:t xml:space="preserve">. na </w:t>
+      </w:r>
+      <w:r w:rsidR="007664BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00471AF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. července </w:t>
       </w:r>
       <w:r w:rsidR="00666E3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
@@ -1748,58 +1756,58 @@
         </w:rPr>
         <w:t xml:space="preserve">        místo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>starosta</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA328A" w:rsidRPr="00E34AAF" w:rsidSect="00100BF0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="026A5659" w14:textId="77777777" w:rsidR="00A57FDD" w:rsidRDefault="00A57FDD">
+    <w:p w14:paraId="1E56963D" w14:textId="77777777" w:rsidR="0009491F" w:rsidRDefault="0009491F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FED3927" w14:textId="77777777" w:rsidR="00A57FDD" w:rsidRDefault="00A57FDD">
+    <w:p w14:paraId="598156D5" w14:textId="77777777" w:rsidR="0009491F" w:rsidRDefault="0009491F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -1807,58 +1815,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="191433E0" w14:textId="77777777" w:rsidR="00A57FDD" w:rsidRDefault="00A57FDD">
+    <w:p w14:paraId="6BF6C1D4" w14:textId="77777777" w:rsidR="0009491F" w:rsidRDefault="0009491F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04FE092D" w14:textId="77777777" w:rsidR="00A57FDD" w:rsidRDefault="00A57FDD">
+    <w:p w14:paraId="0CEE9168" w14:textId="77777777" w:rsidR="0009491F" w:rsidRDefault="0009491F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4C006703" w14:textId="77777777" w:rsidR="005545D7" w:rsidRDefault="005545D7" w:rsidP="005545D7">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0026181E">
@@ -3281,58 +3289,60 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E1DB2"/>
     <w:rsid w:val="00015BC7"/>
     <w:rsid w:val="0002050F"/>
     <w:rsid w:val="00047D7A"/>
     <w:rsid w:val="000561EB"/>
     <w:rsid w:val="00056640"/>
     <w:rsid w:val="000745FA"/>
     <w:rsid w:val="00081132"/>
+    <w:rsid w:val="0009491F"/>
     <w:rsid w:val="000A0CE6"/>
     <w:rsid w:val="000C0C56"/>
     <w:rsid w:val="000D3097"/>
     <w:rsid w:val="000D38EA"/>
     <w:rsid w:val="000F0A44"/>
     <w:rsid w:val="00100BF0"/>
     <w:rsid w:val="00107BCE"/>
     <w:rsid w:val="001364FD"/>
+    <w:rsid w:val="00161149"/>
     <w:rsid w:val="00166688"/>
     <w:rsid w:val="00167FA5"/>
     <w:rsid w:val="00170654"/>
     <w:rsid w:val="00191966"/>
     <w:rsid w:val="001A79E1"/>
     <w:rsid w:val="001A7DD3"/>
     <w:rsid w:val="001D0B27"/>
     <w:rsid w:val="001D4728"/>
     <w:rsid w:val="001D5D37"/>
     <w:rsid w:val="00212C35"/>
     <w:rsid w:val="00213118"/>
     <w:rsid w:val="00224B0D"/>
     <w:rsid w:val="0024722A"/>
     <w:rsid w:val="002525E7"/>
     <w:rsid w:val="002560FF"/>
     <w:rsid w:val="0026181E"/>
     <w:rsid w:val="00264869"/>
     <w:rsid w:val="00294E07"/>
     <w:rsid w:val="002A2967"/>
     <w:rsid w:val="002B2531"/>
     <w:rsid w:val="002B2A53"/>
     <w:rsid w:val="002D539B"/>
     <w:rsid w:val="002E1369"/>
     <w:rsid w:val="00314D04"/>
     <w:rsid w:val="00314FDC"/>
@@ -3370,50 +3380,51 @@
     <w:rsid w:val="00575630"/>
     <w:rsid w:val="00581E7B"/>
     <w:rsid w:val="00593A32"/>
     <w:rsid w:val="00596EBC"/>
     <w:rsid w:val="005E614E"/>
     <w:rsid w:val="005F7027"/>
     <w:rsid w:val="006026C5"/>
     <w:rsid w:val="00617A91"/>
     <w:rsid w:val="00617BDE"/>
     <w:rsid w:val="00641107"/>
     <w:rsid w:val="0064245C"/>
     <w:rsid w:val="00642611"/>
     <w:rsid w:val="00662877"/>
     <w:rsid w:val="006647CE"/>
     <w:rsid w:val="00666E3C"/>
     <w:rsid w:val="00680423"/>
     <w:rsid w:val="00696A6B"/>
     <w:rsid w:val="006A0CCB"/>
     <w:rsid w:val="006A1D1E"/>
     <w:rsid w:val="006A5547"/>
     <w:rsid w:val="006B0AAB"/>
     <w:rsid w:val="006C2361"/>
     <w:rsid w:val="006F76D2"/>
     <w:rsid w:val="00725357"/>
     <w:rsid w:val="00744A2D"/>
+    <w:rsid w:val="007664BC"/>
     <w:rsid w:val="00771BD5"/>
     <w:rsid w:val="00774C69"/>
     <w:rsid w:val="0079293A"/>
     <w:rsid w:val="007A537F"/>
     <w:rsid w:val="007B5155"/>
     <w:rsid w:val="007B6205"/>
     <w:rsid w:val="007B63AA"/>
     <w:rsid w:val="007D7BB7"/>
     <w:rsid w:val="007E1DB2"/>
     <w:rsid w:val="007E3C2E"/>
     <w:rsid w:val="007F5346"/>
     <w:rsid w:val="0084248C"/>
     <w:rsid w:val="00843DC9"/>
     <w:rsid w:val="00857150"/>
     <w:rsid w:val="008573F5"/>
     <w:rsid w:val="00860694"/>
     <w:rsid w:val="00862799"/>
     <w:rsid w:val="008761D8"/>
     <w:rsid w:val="00876251"/>
     <w:rsid w:val="00887BCF"/>
     <w:rsid w:val="008928E7"/>
     <w:rsid w:val="00893F09"/>
     <w:rsid w:val="008C4C41"/>
     <w:rsid w:val="008C7339"/>
     <w:rsid w:val="009204A9"/>