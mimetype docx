--- v0 (2025-12-08)
+++ v1 (2026-04-21)
@@ -1,5536 +1,10127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="36EDDFAF" w14:textId="77777777" w:rsidR="002624C3" w:rsidRDefault="002624C3" w:rsidP="002624C3">
-[...21 lines deleted...]
-        <w:t>Obecně závazná vyhláška</w:t>
+    <w:p w14:paraId="284038F5" w14:textId="37AC1AF3" w:rsidR="00082BAC" w:rsidRDefault="00B06597">
+      <w:r>
+        <w:t xml:space="preserve">Příloha č. 1 </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidR="00C1683E">
+        <w:t>k obecně závazné vyhlášce</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7F3D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1683E">
+        <w:t>o místním poplatku ze psů</w:t>
+      </w:r>
+      <w:r w:rsidR="005634AA">
+        <w:t xml:space="preserve">                                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6296688D" w14:textId="77777777" w:rsidR="002624C3" w:rsidRPr="00F079D8" w:rsidRDefault="002624C3" w:rsidP="002624C3">
-[...1145 lines deleted...]
-      <w:pgMar w:top="1531" w:right="1106" w:bottom="1135" w:left="1259" w:header="709" w:footer="312" w:gutter="0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="12691" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2640"/>
+        <w:gridCol w:w="958"/>
+        <w:gridCol w:w="957"/>
+        <w:gridCol w:w="823"/>
+        <w:gridCol w:w="751"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="957"/>
+        <w:gridCol w:w="957"/>
+        <w:gridCol w:w="1094"/>
+        <w:gridCol w:w="1094"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="710DFC16" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="205EB0B1" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Městský obvod SMO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10051" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAD43C6" w14:textId="76073314" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sazby poplatku v Kč pro psa uvedeného v čl. </w:t>
+            </w:r>
+            <w:r w:rsidR="000441DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pod písmenem  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="29C7717C" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="408CCD41" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1915" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74AB1ACA" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Rodinný dům</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1574" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="632FB1F7" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Byt/ Bytový dům</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37CB30DD" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Podnikatel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="091E69DA" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Starší 65 let</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECF8252" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Osoba na úřadě</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="13747537" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="635978E3" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7F8A4E" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1. pes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09E9DD7B" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2.pes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE276FF" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1. pes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69FC0121" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2.pes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03C44FCB" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1. pes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D35DB71" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2.pes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36303679" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1. pes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72A6912D" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2.pes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1C67A7" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1. pes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC158B3" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2.pes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="18DAEB50" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75C17C92" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD4D2B8" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71A4A30D" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54100B21" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0687CFED" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>d)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23406FE5" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>e)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1171E4" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>f)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4B1F88" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>g)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0566DD" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>h)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4830E9" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>i)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2589219B" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>j)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="10018F30" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="218211CA" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Moravská Ostrava a Přívoz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15F12EEE" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60A20AF2" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="438ABF61" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDCC16F" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF586F4" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1547315C" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="673D4D7E" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35D2C805" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72503B35" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFC66D4" w14:textId="30D0344D" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00DF6680" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="1BBD5603" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26DED272" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Slezská Ostrava</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3C271F" w14:textId="2395A765" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17B5A396" w14:textId="3F438D28" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E51645F" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="038450CE" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="061C9C79" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12AB72D3" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5660CA37" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3A7758" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1001633B" w14:textId="1D8B0B9A" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2048965E" w14:textId="7A48E523" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="1B105DBC" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49997DF7" w14:textId="4957D5ED" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00707306" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Ostrava – Jih</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20825482" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42F0C8A8" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>450</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4EAF2C" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27A2F22B" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31312487" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45531EC4" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20D0293C" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCAA914" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35C54CA4" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1A0A77" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="006650A8" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE8BB5A" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Poruba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44686587" w14:textId="58CC4C89" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C672FF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="740BD337" w14:textId="1328921A" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00C672FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04B2E9C2" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EBE65DB" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49566D1B" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13A489E4" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4AA494" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9896D0" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54DE6342" w14:textId="1A8F1770" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7292AF91" w14:textId="124A310A" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="4A872B35" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7030DD9F" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Nová Bělá</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB31D7E" w14:textId="77D9EED7" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7F2EE1" w14:textId="7EACAE28" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59367236" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18C860DB" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A385FDD" w14:textId="41A21EB4" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC284DD" w14:textId="0380C812" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="246FFB7D" w14:textId="7E88047F" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="770F9EC8" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4B5D96" w14:textId="4321718D" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5211F1" w14:textId="750DF9F9" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="38668EEC" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E91763B" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Vítkovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D719770" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39CB9401" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51F9CEFE" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7786BDF0" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07318DF6" w14:textId="343BB7CC" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="131FCDE4" w14:textId="7206EE24" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="462A6E28" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64D0D590" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9DD7C5" w14:textId="67CBA9EC" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00BC4DF4" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="546B6DF7" w14:textId="186EA332" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00BC4DF4" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="7BD00968" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5185C6AE" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Stará Bělá</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1423DDFA" w14:textId="6FAA698D" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F076E5A" w14:textId="77A03749" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2144D2" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6659E2C3" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="215D2EB4" w14:textId="5875EF78" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED57D65" w14:textId="3F70A37D" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F38428A" w14:textId="5F3CC488" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5D807A" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1681B7" w14:textId="394C723E" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7B2890" w14:textId="44C79063" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="0AD5ED1D" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7705C69A" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Pustkovec</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33A0EA79" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4FE66B" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77477521" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B65602A" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B26D165" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3BFAFE" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="371899F2" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45D6B12E" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58580A80" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4497B3B5" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="7174B7A0" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF63A84" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Mariánské Hory a Hulváky</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="402FB0A5" w14:textId="326BE8A2" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C672FF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="009889DB" w14:textId="15844596" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C672FF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76ED36DA" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="055E2E0E" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09197A79" w14:textId="5EAB7F2A" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C672FF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="317C2DF4" w14:textId="44479D88" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C672FF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03FBB3C0" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2B7283" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD4FA69" w14:textId="5A1C146C" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C672FF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48975A6C" w14:textId="7883BBF1" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C672FF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="0FA0952B" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25B55F86" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Petřkovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1E6ED2" w14:textId="36FAF3F7" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8E51A5" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADEFB3D" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="175913E7" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5D35FF" w14:textId="546E27F1" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45ED5080" w14:textId="20FF20E5" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3628AD" w14:textId="769DAA95" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04C33717" w14:textId="19A61B94" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50251059" w14:textId="147CC393" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38F0F981" w14:textId="1167AAD5" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="41F408E7" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E875B27" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Lhotka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49C0BA6A" w14:textId="51116B58" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01BC46C9" w14:textId="244FF120" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF42B11" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6824FECC" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4FBDDC" w14:textId="29E23084" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04339464" w14:textId="656C1443" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49D0705B" w14:textId="7E524626" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C733D75" w14:textId="355A0AA7" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0988A5" w14:textId="5A578368" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24CC054C" w14:textId="6A590558" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="0C553525" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A066D05" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Hošťálkovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73913041" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23F52CD8" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC61E6F" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8A3222" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56B229D4" w14:textId="5F5E623B" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFB7DF0" w14:textId="28124143" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1B2472" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E521577" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0E26DB" w14:textId="48921A92" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF59B56" w14:textId="742EF5A1" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="59CE6E9E" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE48C81" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Nová Ves</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49EF1651" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7437F904" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2258F542" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49C5A08B" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DACDDD9" w14:textId="42EB68CB" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC79025" w14:textId="5C201B25" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21F1ABC4" w14:textId="56BE4DC1" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F574D40" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="633B824A" w14:textId="5DB9D3DB" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D023C40" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="7FB5800D" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F76778B" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Proskovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED4E8A9" w14:textId="74C4C30E" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28EE7B14" w14:textId="2FDAB7AA" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF48661" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42D42875" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6020D596" w14:textId="529817ED" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66AEC776" w14:textId="3343FEF0" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A26F041" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22DBC728" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6473FF54" w14:textId="796F05F2" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51172363" w14:textId="3D01643B" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="09D041E3" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70FE72EC" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Michálkovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8BBFD8" w14:textId="73F8B0C4" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00D306EF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="484BA1E7" w14:textId="3B4320BC" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00D306EF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="188EEC11" w14:textId="081168CB" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00D306EF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E031727" w14:textId="28142426" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00D306EF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="179BF7E1" w14:textId="5FE61CC8" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00D306EF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55813BDE" w14:textId="6923696F" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00D306EF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59E29847" w14:textId="5FD69F28" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00D306EF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64F8B375" w14:textId="153C0B65" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00D306EF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34097D46" w14:textId="4ED81A85" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00D306EF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B17C43D" w14:textId="2E362EEF" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00D306EF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="4F330CC7" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="157C6055" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Radvanice a Bartovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F885F90" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC70A7B" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27E9CB21" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F227E8A" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="795D4DE5" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B823B43" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E283090" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06DBD923" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B25B881" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31240DD2" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="4FDFAAC5" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="747DFFD0" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Krásné Pole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20CBC061" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43A01FC8" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70F00DA0" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4447A863" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C13C226" w14:textId="67C15CC6" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0BD9A9" w14:textId="25707EE8" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAA0886" w14:textId="6D710F9A" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6815FEAE" w14:textId="066BB7A6" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED838BF" w14:textId="5EFC0C2B" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3805C191" w14:textId="1E708DC9" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="2BDD104A" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52A73243" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Martinov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7340275A" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F32A0ED" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5454A067" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9A7672" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39BEC3E3" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="666DB873" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A49FD94" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2391DC87" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC5DEA4" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFB0AE1" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="7C732C16" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC6A359" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Polanka nad Odrou</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11757D94" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="635F4DFC" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3FB7BA" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59784C16" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="770BC8F2" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A28EDC4" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3649CD" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50BA0FE5" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>180</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D00968B" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9BF782" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="3893743D" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="696F3D7A" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Hrabová</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B966A54" w14:textId="0011179D" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0479FFC5" w14:textId="2AC382EE" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5755E7BB" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15A7CF7F" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61CFF774" w14:textId="2982B456" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0254FF73" w14:textId="164D207C" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11D89E3F" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3B8499" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5AA46C" w14:textId="27E3F556" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C62779D" w14:textId="6F47B83C" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="2C0B6CA5" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDF1677" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Svinov</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="086D7F97" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC48BB6" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E30A65F" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6B8205" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4667EF3B" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C51761D" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2CFB8A" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64BAE87F" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71764AA4" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="621A751B" w14:textId="2D73C764" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="30A3B42A" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D53B5A1" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Třebovice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6BCA77" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0542FD11" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75F333BD" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E14CD34" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F10FAF6" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59789C9D" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>2250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="031D066F" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8C8A2C" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="299D7628" w14:textId="3522EA32" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18CAA189" w14:textId="4DB508E4" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C1683E" w:rsidRPr="00C1683E" w14:paraId="2470E980" w14:textId="77777777" w:rsidTr="00C1683E">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2640" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1343719C" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00C1683E" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1683E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>Plesná</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="958" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6A2E4D" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7EF9C9" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="823" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B413985" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70488CED" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A534DF2" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58E1FB7A" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70796ADB" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D055734" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C1683E" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50EF6BA3" w14:textId="7DFA9734" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C672FF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1094" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFF2CC"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C012EE6" w14:textId="19247943" w:rsidR="00C1683E" w:rsidRPr="00061BB6" w:rsidRDefault="00C672FF" w:rsidP="00C1683E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1683E" w:rsidRPr="00061BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="013427F2" w14:textId="77777777" w:rsidR="00C1683E" w:rsidRDefault="00C1683E"/>
+    <w:sectPr w:rsidR="00C1683E" w:rsidSect="00C1683E">
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...35 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...3593 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CA7728"/>
-[...76 lines deleted...]
-    <w:rsid w:val="0031567A"/>
+    <w:rsidRoot w:val="00C1683E"/>
+    <w:rsid w:val="000441DA"/>
+    <w:rsid w:val="00060E2E"/>
+    <w:rsid w:val="00061BB6"/>
+    <w:rsid w:val="00082BAC"/>
+    <w:rsid w:val="001D44FD"/>
+    <w:rsid w:val="002328DC"/>
+    <w:rsid w:val="00291193"/>
     <w:rsid w:val="00327BB0"/>
-    <w:rsid w:val="00336511"/>
-[...272 lines deleted...]
-    <w:rsid w:val="00C61E44"/>
+    <w:rsid w:val="0055390A"/>
+    <w:rsid w:val="005634AA"/>
+    <w:rsid w:val="005A6E19"/>
+    <w:rsid w:val="00602C3E"/>
+    <w:rsid w:val="00663BBE"/>
+    <w:rsid w:val="006A709D"/>
+    <w:rsid w:val="006C7F3D"/>
+    <w:rsid w:val="00707306"/>
+    <w:rsid w:val="0093512F"/>
+    <w:rsid w:val="00AB5A3A"/>
+    <w:rsid w:val="00B06597"/>
+    <w:rsid w:val="00BC4DF4"/>
+    <w:rsid w:val="00C1683E"/>
+    <w:rsid w:val="00C24C47"/>
     <w:rsid w:val="00C62BF7"/>
-    <w:rsid w:val="00C6782A"/>
-[...70 lines deleted...]
-    <w:rsid w:val="00EC07E8"/>
+    <w:rsid w:val="00C672FF"/>
+    <w:rsid w:val="00D306EF"/>
+    <w:rsid w:val="00DB0B15"/>
+    <w:rsid w:val="00DF6680"/>
     <w:rsid w:val="00EC4791"/>
-    <w:rsid w:val="00EC52CC"/>
-[...39 lines deleted...]
-    <w:rsid w:val="00FF7D02"/>
+    <w:rsid w:val="00F00622"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="531B1178"/>
-  <w15:docId w15:val="{87034FB5-D547-4C61-BE86-6840957D2C1D}"/>
+  <w14:docId w14:val="1F44C6D4"/>
+  <w15:docId w15:val="{1A4D9150-A230-44EB-B59B-8FD68C1CB5E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...12 lines deleted...]
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5679,401 +10270,125 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004D1482"/>
-[...41 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JVS1">
-[...212 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="557866485">
+    <w:div w:id="1526560050">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="778716213">
-[...12 lines deleted...]
-    <w:div w:id="1256743504">
+    <w:div w:id="1995178935">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aspi://module='ASPI'&amp;link='128/2000%20Sb.%252310'&amp;ucin-k-dni='12.10.2023'" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aspi://module='ASPI'&amp;link='565/1990%20Sb.%252314'&amp;ucin-k-dni='12.10.2023'" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aspi://module='ASPI'&amp;link='128/2000%20Sb.%252384'&amp;ucin-k-dni='12.10.2023'" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6327,91 +10642,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>186</Words>
-  <Characters>1102</Characters>
+  <Words>237</Words>
+  <Characters>1401</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>univerzalni dokument_vzor</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>MMO</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1286</CharactersWithSpaces>
+  <CharactersWithSpaces>1635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>univerzalni dokument_vzor</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>MMO</dc:creator>
+  <dc:creator>Světlík Miloslav</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>