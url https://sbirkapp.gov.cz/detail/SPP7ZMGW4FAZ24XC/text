--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -1,10127 +1,5547 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="284038F5" w14:textId="37AC1AF3" w:rsidR="00082BAC" w:rsidRDefault="00B06597">
+    <w:p w14:paraId="36EDDFAF" w14:textId="77777777" w:rsidR="002624C3" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:pStyle w:val="JVS1"/>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAB0973" w14:textId="5C3155FB" w:rsidR="002624C3" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:pStyle w:val="JVS1"/>
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E286C">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Obecně závazná vyhláška</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1692F">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> č. 9/2025</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Příloha č. 1 </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="006C7F3D">
+        <w:rPr>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6296688D" w14:textId="77777777" w:rsidR="002624C3" w:rsidRPr="00F079D8" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F35D904" w14:textId="57F4B088" w:rsidR="002624C3" w:rsidRPr="007E12ED" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kterou se mění a doplňuje obecně závazná vyhláška </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1372D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">města Ostravy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>č. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008837DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/2023</w:t>
+      </w:r>
+      <w:r w:rsidR="0031567A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C1683E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">                                                   </w:t>
+      <w:r w:rsidR="00D1372D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0009034A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o místním poplatku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7528C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="008837DE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7528C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008837DE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>psů</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94918">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ve znění obecně závazné vyhlášky města Ostravy </w:t>
+      </w:r>
+      <w:r w:rsidR="003E36DC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E94918">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>č. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008837DE">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94918">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/2024</w:t>
+      </w:r>
+      <w:r w:rsidR="003E36DC" w:rsidRPr="003E36DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...9756 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:p w14:paraId="0388EE53" w14:textId="77777777" w:rsidR="002624C3" w:rsidRPr="006F74C6" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372B8B05" w14:textId="05842EEC" w:rsidR="002624C3" w:rsidRPr="005B6592" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk148081216"/>
+      <w:r w:rsidRPr="005B6592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zastupitelstvo města Ostravy se na svém zasedání dne </w:t>
+      </w:r>
+      <w:r w:rsidR="00897015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00897015">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94918">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usnesením č. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1704/ZM2226/27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usneslo vydat v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">souladu s ustanoveními </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="005B6592">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>§ 10 písm. d)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="005B6592">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>§ 84 odst. 2 písm. h) zákona č. 128/2000 Sb.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, o obcích (obecní zřízení), ve znění pozdějších předpisů,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2605">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B6592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na základě ustanovení </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="005B6592">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>§ 14 zákona č. 565/1990 Sb.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005B6592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005B6592">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o místních poplatcích, ve znění pozdějších předpisů, tuto obecně závaznou vyhlášku: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1C810062" w14:textId="77777777" w:rsidR="002624C3" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF8609B" w14:textId="77777777" w:rsidR="002624C3" w:rsidRPr="006F74C6" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229EEC35" w14:textId="27175D47" w:rsidR="002624C3" w:rsidRPr="00287D85" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Čl. 1 Změn</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40892" w:rsidRPr="00287D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C34A09" w14:textId="77777777" w:rsidR="006722BB" w:rsidRDefault="006722BB" w:rsidP="002624C3">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A89A7F" w14:textId="1AD80FBC" w:rsidR="006722BB" w:rsidRPr="006722BB" w:rsidRDefault="006722BB" w:rsidP="006722BB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006722BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obecně závazná vyhláška č. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008837DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/2023, o místním poplatku z</w:t>
+      </w:r>
+      <w:r w:rsidR="008837DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008837DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>psů</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ve znění obecně závazné vyhlášky </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE67FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>č. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008837DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/2024</w:t>
+      </w:r>
+      <w:r w:rsidR="003E36DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>se mění a doplňuje takto</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2605">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D8752F" w14:textId="77777777" w:rsidR="002624C3" w:rsidRDefault="002624C3" w:rsidP="006722BB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A05266" w14:textId="757161FC" w:rsidR="006722BB" w:rsidRPr="006722BB" w:rsidRDefault="00287D85" w:rsidP="006722BB">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Text P</w:t>
+      </w:r>
+      <w:r w:rsidR="006722BB" w:rsidRPr="006722BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>říloh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="006722BB" w:rsidRPr="006722BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> č. 1 se nahrazuje </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">textem </w:t>
+      </w:r>
+      <w:r w:rsidR="006722BB" w:rsidRPr="006722BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>příloh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="006722BB" w:rsidRPr="006722BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> této obecně závazné vyhlášky</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C92DEC" w14:textId="77777777" w:rsidR="006722BB" w:rsidRDefault="006722BB" w:rsidP="006722BB">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BE7AD9" w14:textId="77777777" w:rsidR="002624C3" w:rsidRPr="007D286E" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="916"/>
+        </w:tabs>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706388E9" w14:textId="77777777" w:rsidR="002624C3" w:rsidRPr="00A8406D" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="916"/>
+          <w:tab w:val="clear" w:pos="1832"/>
+          <w:tab w:val="clear" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35883D6B" w14:textId="77777777" w:rsidR="002624C3" w:rsidRPr="00287D85" w:rsidRDefault="002624C3" w:rsidP="006722BB">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk148082928"/>
+      <w:r w:rsidRPr="00287D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Čl. 2 Účinnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A90591" w14:textId="77777777" w:rsidR="002624C3" w:rsidRPr="001C7D48" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk85447341"/>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="5D476164" w14:textId="6000C10D" w:rsidR="002624C3" w:rsidRPr="007D286E" w:rsidRDefault="002624C3" w:rsidP="002624C3">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D286E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tato </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obecně závazná </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D286E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vyhláška </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nabývá účinnosti dne 1.1.202</w:t>
+      </w:r>
+      <w:r w:rsidR="006722BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F65366">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="026EFAA3" w14:textId="77777777" w:rsidR="002E6E03" w:rsidRPr="003973A7" w:rsidRDefault="002E6E03" w:rsidP="002E6E03">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7691DDEF" w14:textId="77777777" w:rsidR="00700A05" w:rsidRPr="003973A7" w:rsidRDefault="00700A05" w:rsidP="00700A05">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F289B6C" w14:textId="77777777" w:rsidR="003973A7" w:rsidRDefault="003973A7" w:rsidP="00992FA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A951AF0" w14:textId="77777777" w:rsidR="002624C3" w:rsidRDefault="002624C3" w:rsidP="00992FA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3F2CD4" w14:textId="77777777" w:rsidR="002624C3" w:rsidRPr="003973A7" w:rsidRDefault="002624C3" w:rsidP="00992FA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53DF681B" w14:textId="77777777" w:rsidR="002E6E03" w:rsidRPr="003973A7" w:rsidRDefault="00700A05" w:rsidP="00992FA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003973A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr. Jan Dohnal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA9C6F9" w14:textId="77777777" w:rsidR="002E6E03" w:rsidRPr="003973A7" w:rsidRDefault="002E6E03" w:rsidP="002E6E03">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003973A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">primátor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22134142" w14:textId="5670BE16" w:rsidR="00700A05" w:rsidRDefault="00897015" w:rsidP="002E6E03">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podepsáno elektronicky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BB3460" w14:textId="77777777" w:rsidR="003973A7" w:rsidRDefault="003973A7" w:rsidP="002E6E03">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D537F1" w14:textId="77777777" w:rsidR="003973A7" w:rsidRDefault="003973A7" w:rsidP="002E6E03">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CFF60F" w14:textId="77777777" w:rsidR="003973A7" w:rsidRDefault="003973A7" w:rsidP="002E6E03">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761F91A9" w14:textId="77777777" w:rsidR="003973A7" w:rsidRDefault="003973A7" w:rsidP="002E6E03">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E6291EA" w14:textId="77777777" w:rsidR="00D462D4" w:rsidRPr="003973A7" w:rsidRDefault="00D462D4" w:rsidP="002E6E03">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79C0191C" w14:textId="6B3053E9" w:rsidR="008D416F" w:rsidRPr="003973A7" w:rsidRDefault="008D416F" w:rsidP="008D416F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mgr. Dagmar Macháčková, MP</w:t>
+      </w:r>
+      <w:r w:rsidR="00124E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A271A3" w14:textId="77777777" w:rsidR="00874EBE" w:rsidRDefault="00874EBE" w:rsidP="00992FA9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003973A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>náměstkyně primátora</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B7497C" w14:textId="77777777" w:rsidR="00897015" w:rsidRDefault="00897015" w:rsidP="00897015">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podepsáno elektronicky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CEE672A" w14:textId="77777777" w:rsidR="00874EBE" w:rsidRDefault="00874EBE" w:rsidP="00643811">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D67CCE" w14:textId="77777777" w:rsidR="006722BB" w:rsidRDefault="006722BB" w:rsidP="00BB0809">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054584BE" w14:textId="77777777" w:rsidR="006722BB" w:rsidRDefault="006722BB" w:rsidP="00BB0809">
+      <w:pPr>
+        <w:pStyle w:val="FormtovanvHTML"/>
+        <w:ind w:right="7"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006722BB" w:rsidSect="00760FF2">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1531" w:right="1106" w:bottom="1135" w:left="1259" w:header="709" w:footer="312" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="00BEA3F5" w14:textId="77777777" w:rsidR="00A2158B" w:rsidRDefault="00A2158B">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4138AFDA" w14:textId="77777777" w:rsidR="00A2158B" w:rsidRDefault="00A2158B">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54C8AB9A" w14:textId="22089856" w:rsidR="00A70D8B" w:rsidRDefault="00C90286" w:rsidP="00E82426">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="7974"/>
+        <w:tab w:val="right" w:pos="9541"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="3" w:name="_Hlk148099640"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EABF560" wp14:editId="48EF5E7C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4572000</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>16510</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1801495" cy="220345"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20542"/>
+              <wp:lineTo x="21471" y="20542"/>
+              <wp:lineTo x="21471" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="3" name="obrázek 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1801495" cy="220345"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00E82426">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00E82426">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:bookmarkEnd w:id="3"/>
+  <w:p w14:paraId="316C1B19" w14:textId="77777777" w:rsidR="00A70D8B" w:rsidRPr="00870D4E" w:rsidRDefault="00A70D8B" w:rsidP="00E82426">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="8817"/>
+      </w:tabs>
+      <w:ind w:left="-28" w:hanging="539"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="009D7FF6">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="009D7FF6">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00174097">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00E82426">
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1B5853FE" w14:textId="77777777" w:rsidR="00522287" w:rsidRPr="0095773F" w:rsidRDefault="00522287" w:rsidP="00A70D8B">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="180"/>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="3060"/>
+      </w:tabs>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="-28" w:hanging="539"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="slostrnky"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="003C69"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="293E0738" w14:textId="77777777" w:rsidR="00A2158B" w:rsidRDefault="00A2158B">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7B74090F" w14:textId="77777777" w:rsidR="00A2158B" w:rsidRDefault="00A2158B">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73EE2B33" w14:textId="2E7DD33A" w:rsidR="00CA7728" w:rsidRDefault="00C90286" w:rsidP="00CA7728">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="3015"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A504D46" wp14:editId="525DBB08">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-240665</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="3771900" cy="704850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="548124061" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="3771900" cy="704850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23CABC81" w14:textId="77777777" w:rsidR="00897015" w:rsidRDefault="00897015" w:rsidP="00EC52CC">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="00ADD0"/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="55F14535" w14:textId="71CEC0E3" w:rsidR="004D1482" w:rsidRPr="00787F4C" w:rsidRDefault="00CE2240" w:rsidP="00EC52CC">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="00ADD0"/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="00ADD0"/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                            </w:rPr>
+                            <w:t>Obecně závazná vyhláška</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3A504D46" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:245.8pt;margin-top:-18.95pt;width:297pt;height:55.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAR/HQh4AEAAKEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKR7eo6TQ2DSGN&#10;gTT4AY5jJxaJz5zdJuXXc3a6rsAb4sWy7y7ffd93l831NPRsr9AbsBUvFjlnykpojG0r/u3r/ZtL&#10;znwQthE9WFXxg/L8evv61WZ0pVpCB32jkBGI9eXoKt6F4Mos87JTg/ALcMpSUgMOItAT26xBMRL6&#10;0GfLPH+XjYCNQ5DKe4rezUm+TfhaKxk+a+1VYH3FiVtIJ6azjme23YiyReE6I480xD+wGISx1PQE&#10;dSeCYDs0f0ENRiJ40GEhYchAayNV0kBqivwPNU+dcCppIXO8O9nk/x+sfNw/uS/IwvQeJhpgEuHd&#10;A8jvnlm47YRt1Q0ijJ0SDTUuomXZ6Hx5/DRa7UsfQerxEzQ0ZLELkIAmjUN0hXQyQqcBHE6mqykw&#10;ScG363VxlVNKUm6dry4v0lQyUT5/7dCHDwoGFi8VRxpqQhf7Bx8iG1E+l8RmFu5N36fB9va3ABXG&#10;SGIfCc/Uw1RPVB1V1NAcSAfCvCe013TpAH9yNtKOVNz/2AlUnPUfLXlxVaxWcanSY3WxXtIDzzP1&#10;eUZYSVAVD5zN19swL+LOoWk76jS7b+GG/NMmSXthdeRNe5AUH3c2Ltr5O1W9/FnbXwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPNVCfTcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SNxau7SlJGRTIRBXEOVH4ubG2yQiXkex24S3ZznBcWdGM98W28l36kRDbAMjLOYGFHEVXMs1wtvr&#10;4+wGVEyWne0CE8I3RdiW52eFzV0Y+YVOu1QrKeGYW4QmpT7XOlYNeRvnoScW7xAGb5OcQ63dYEcp&#10;952+MuZae9uyLDS2p/uGqq/d0SO8Px0+P1bmuX7w634Mk9HsM414eTHd3YJKNKW/MPziCzqUwrQP&#10;R3ZRdQjySEKYLTcZKLHX2UqUPcJmuQBdFvo/f/kDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEfx0IeABAAChAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA81UJ9NwAAAAHAQAADwAAAAAAAAAAAAAAAAA6BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="23CABC81" w14:textId="77777777" w:rsidR="00897015" w:rsidRDefault="00897015" w:rsidP="00EC52CC">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="00ADD0"/>
+                        <w:sz w:val="40"/>
+                        <w:szCs w:val="40"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="55F14535" w14:textId="71CEC0E3" w:rsidR="004D1482" w:rsidRPr="00787F4C" w:rsidRDefault="00CE2240" w:rsidP="00EC52CC">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="00ADD0"/>
+                        <w:sz w:val="40"/>
+                        <w:szCs w:val="40"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="00ADD0"/>
+                        <w:sz w:val="40"/>
+                        <w:szCs w:val="40"/>
+                      </w:rPr>
+                      <w:t>Obecně závazná vyhláška</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35B15238" wp14:editId="6403E3FE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>4229100</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-6985</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1828800" cy="328295"/>
+              <wp:effectExtent l="0" t="2540" r="0" b="2540"/>
+              <wp:wrapNone/>
+              <wp:docPr id="211406199" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1828800" cy="328295"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1CDB597F" w14:textId="77777777" w:rsidR="00CA7728" w:rsidRPr="00CA7728" w:rsidRDefault="00CA7728" w:rsidP="00CA7728">
+                          <w:pPr>
+                            <w:jc w:val="right"/>
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="00ADD0"/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="00ADD0"/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">         </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00CA7728">
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:b/>
+                              <w:color w:val="00ADD0"/>
+                              <w:sz w:val="40"/>
+                              <w:szCs w:val="40"/>
+                            </w:rPr>
+                            <w:t>Smlouva</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="35B15238" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:333pt;margin-top:-.55pt;width:2in;height:25.85pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRv4Ej4gEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11vnDAQfK/U/2D5vQdHLy1Bx0VpolSV&#10;0g8pzQ8wxoBV8Lpr38H113dtyOXavFV9sWyvmZ2ZHbZX09Czg0KnwZR8vUo5U0ZCrU1b8sfvd29y&#10;zpwXphY9GFXyo3L8avf61Xa0hcqgg75WyAjEuGK0Je+8t0WSONmpQbgVWGWo2AAOwtMR26RGMRL6&#10;0CdZmr5LRsDaIkjlHN3ezkW+i/hNo6T/2jROedaXnLj5uGJcq7Amu60oWhS203KhIf6BxSC0oaYn&#10;qFvhBdujfgE1aIngoPErCUMCTaOlihpIzTr9S81DJ6yKWsgcZ082uf8HK78cHuw3ZH76ABMNMIpw&#10;9h7kD8cM3HTCtOoaEcZOiZoar4NlyWhdsXwarHaFCyDV+BlqGrLYe4hAU4NDcIV0MkKnARxPpqvJ&#10;Mxla5lmep1SSVHub5dnlRWwhiqevLTr/UcHAwqbkSEON6OJw73xgI4qnJ6GZgTvd93Gwvfnjgh6G&#10;m8g+EJ6p+6mamK4XaUFMBfWR5CDMcaF406YD/MXZSFEpufu5F6g46z8ZsuRyvdmEbMXD5uJ9Rgc8&#10;r1TnFWEkQZXcczZvb/ycx71F3XbUaR6CgWuysdFR4TOrhT7FIQpfohvydn6Or55/sN1vAAAA//8D&#10;AFBLAwQUAAYACAAAACEAIVm4J90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3Fo7qLFomk2FQFxBtIDUmxu7SUS8jmK3CX/PcoLj7Ixm35Tb2ffi4sbYBULIlgqEozrYjhqE&#10;9/3z4h5ETIas6QM5hG8XYVtdX5WmsGGiN3fZpUZwCcXCILQpDYWUsW6dN3EZBkfsncLoTWI5NtKO&#10;ZuJy38s7pbT0piP+0JrBPbau/tqdPcLHy+nwuVKvzZPPhynMSpJfS8Tbm/lhAyK5Of2F4Ref0aFi&#10;pmM4k42iR9Ba85aEsMgyEBxY5ys+HBFypUFWpfy/oPoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAUb+BI+IBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAIVm4J90AAAAJAQAADwAAAAAAAAAAAAAAAAA8BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="1CDB597F" w14:textId="77777777" w:rsidR="00CA7728" w:rsidRPr="00CA7728" w:rsidRDefault="00CA7728" w:rsidP="00CA7728">
+                    <w:pPr>
+                      <w:jc w:val="right"/>
+                      <w:rPr>
+                        <w:rFonts w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="00ADD0"/>
+                        <w:sz w:val="40"/>
+                        <w:szCs w:val="40"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="00ADD0"/>
+                        <w:sz w:val="40"/>
+                        <w:szCs w:val="40"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">         </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00CA7728">
+                      <w:rPr>
+                        <w:rFonts w:cs="Arial"/>
+                        <w:b/>
+                        <w:color w:val="00ADD0"/>
+                        <w:sz w:val="40"/>
+                        <w:szCs w:val="40"/>
+                      </w:rPr>
+                      <w:t>Smlouva</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00CA7728" w:rsidRPr="00CA7728">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>Statutární</w:t>
+    </w:r>
+    <w:r w:rsidR="00CA7728" w:rsidRPr="00CA7728">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00CA7728" w:rsidRPr="00CA7728">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>město Ostrava</w:t>
+    </w:r>
+    <w:r w:rsidR="00737D70">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidR="007F399A">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t xml:space="preserve">               </w:t>
+    </w:r>
+    <w:r w:rsidR="00737D70">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                           </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="12FC4442" w14:textId="77777777" w:rsidR="00CE2240" w:rsidRPr="00CA7728" w:rsidRDefault="00CE2240" w:rsidP="00CA7728">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="3015"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>Zastupitelstvo města Ostrav</w:t>
+    </w:r>
+    <w:r w:rsidR="00180CB9">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>a</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="72D34DD9" w14:textId="77777777" w:rsidR="00CA7728" w:rsidRPr="00CA7728" w:rsidRDefault="00CA7728" w:rsidP="00CA7728">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="026E5372"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="91828B84"/>
+    <w:lvl w:ilvl="0" w:tplc="F28A5E7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="042C4BB6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="722EEE06"/>
+    <w:lvl w:ilvl="0" w:tplc="0CFC5BA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0583155E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2C262FE8"/>
+    <w:lvl w:ilvl="0" w:tplc="66A8BF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3C529E50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07190291"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D9C3A8C"/>
+    <w:lvl w:ilvl="0" w:tplc="7C04206E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D6E558D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5F23C64"/>
+    <w:lvl w:ilvl="0" w:tplc="66A8BF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EB27D96"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="48AA129E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FF07C72"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="48AA129E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="286436C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8DA0D22A"/>
+    <w:lvl w:ilvl="0" w:tplc="66A8BF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D9D2BE1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="48AA129E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DE868D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCD09C54"/>
+    <w:lvl w:ilvl="0" w:tplc="834A2550">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EC6A27F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="305E31FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2D2E346"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32757458"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A0E2402"/>
+    <w:lvl w:ilvl="0" w:tplc="66A8BF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3455536E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="48AA129E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CFE0F50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68B2CF82"/>
+    <w:lvl w:ilvl="0" w:tplc="7C04206E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44BB6A5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B58C5AE4"/>
+    <w:lvl w:ilvl="0" w:tplc="5ED8D7E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="452D2294"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86F04516"/>
+    <w:lvl w:ilvl="0" w:tplc="E264B39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="481D3B0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4747ACE"/>
+    <w:lvl w:ilvl="0" w:tplc="AC026BC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C1E66CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44A49698"/>
+    <w:lvl w:ilvl="0" w:tplc="E264B39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F9F4D2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="482641DE"/>
+    <w:lvl w:ilvl="0" w:tplc="66A8BF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54DD71BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90C2F42C"/>
+    <w:lvl w:ilvl="0" w:tplc="AC026BC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A0B1400"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A04797A"/>
+    <w:lvl w:ilvl="0" w:tplc="2FBCACB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C80747A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A2E29C2"/>
+    <w:lvl w:ilvl="0" w:tplc="5ED8D7E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F2E39CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA3C4D90"/>
+    <w:lvl w:ilvl="0" w:tplc="66A8BF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73D86F5F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="954E351C"/>
+    <w:lvl w:ilvl="0" w:tplc="7C04206E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="759E78BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B85C4CF0"/>
+    <w:lvl w:ilvl="0" w:tplc="66A8BF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77135CED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B44DABA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1021"/>
+        </w:tabs>
+        <w:ind w:left="1021" w:hanging="454"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79F03533"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="228CA2EE"/>
+    <w:lvl w:ilvl="0" w:tplc="66A8BF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0BF63350">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:strike w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A6551A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13AAC5F6"/>
+    <w:lvl w:ilvl="0" w:tplc="5ED8D7E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1866" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2586" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3306" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4746" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5466" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6186" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6906" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D614A3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0098240E"/>
+    <w:lvl w:ilvl="0" w:tplc="66A8BF04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="104815928">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1897818308">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2012759108">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="888035344">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="552238078">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="60493950">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1719357783">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="816729300">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="923689890">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="386999634">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2031831368">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="540823112">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1738016016">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1449276546">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="491608734">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="764348270">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1057169156">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="24597754">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1157499828">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="956453398">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1751005953">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1620184850">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1646004571">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="493843376">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1890068168">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="84307713">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1046877922">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="399137410">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1791048150">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1714187738">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="11"/>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C1683E"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00291193"/>
+    <w:rsidRoot w:val="00CA7728"/>
+    <w:rsid w:val="00000BC9"/>
+    <w:rsid w:val="00003981"/>
+    <w:rsid w:val="0002653A"/>
+    <w:rsid w:val="00032FE4"/>
+    <w:rsid w:val="0004040C"/>
+    <w:rsid w:val="00041635"/>
+    <w:rsid w:val="000422A6"/>
+    <w:rsid w:val="00044831"/>
+    <w:rsid w:val="00061767"/>
+    <w:rsid w:val="00061EA8"/>
+    <w:rsid w:val="000941ED"/>
+    <w:rsid w:val="000A5390"/>
+    <w:rsid w:val="000B48D0"/>
+    <w:rsid w:val="000C2605"/>
+    <w:rsid w:val="000C3578"/>
+    <w:rsid w:val="000C6048"/>
+    <w:rsid w:val="000D4EE1"/>
+    <w:rsid w:val="000E49B6"/>
+    <w:rsid w:val="001120C1"/>
+    <w:rsid w:val="00114BD7"/>
+    <w:rsid w:val="00122409"/>
+    <w:rsid w:val="001241AB"/>
+    <w:rsid w:val="00124E14"/>
+    <w:rsid w:val="001432B6"/>
+    <w:rsid w:val="00146D09"/>
+    <w:rsid w:val="001603A1"/>
+    <w:rsid w:val="00161BCF"/>
+    <w:rsid w:val="00167E03"/>
+    <w:rsid w:val="001735D3"/>
+    <w:rsid w:val="00173A0E"/>
+    <w:rsid w:val="0017468D"/>
+    <w:rsid w:val="001767D5"/>
+    <w:rsid w:val="00180CB9"/>
+    <w:rsid w:val="00187D39"/>
+    <w:rsid w:val="00191F47"/>
+    <w:rsid w:val="001932FE"/>
+    <w:rsid w:val="00194267"/>
+    <w:rsid w:val="001A6B81"/>
+    <w:rsid w:val="001B09A6"/>
+    <w:rsid w:val="001B2CAB"/>
+    <w:rsid w:val="001B51A1"/>
+    <w:rsid w:val="001C002E"/>
+    <w:rsid w:val="001D607B"/>
+    <w:rsid w:val="001E18E5"/>
+    <w:rsid w:val="002006ED"/>
+    <w:rsid w:val="00220127"/>
+    <w:rsid w:val="002211F7"/>
+    <w:rsid w:val="00227FCB"/>
+    <w:rsid w:val="002352AC"/>
+    <w:rsid w:val="00236F00"/>
+    <w:rsid w:val="00246D6A"/>
+    <w:rsid w:val="002624C3"/>
+    <w:rsid w:val="00273872"/>
+    <w:rsid w:val="002753A2"/>
+    <w:rsid w:val="00277327"/>
+    <w:rsid w:val="002840EC"/>
+    <w:rsid w:val="00284156"/>
+    <w:rsid w:val="00286C8D"/>
+    <w:rsid w:val="00287D85"/>
+    <w:rsid w:val="00291CBC"/>
+    <w:rsid w:val="00292E1A"/>
+    <w:rsid w:val="00296767"/>
+    <w:rsid w:val="002970B2"/>
+    <w:rsid w:val="002A2E71"/>
+    <w:rsid w:val="002A312C"/>
+    <w:rsid w:val="002B2634"/>
+    <w:rsid w:val="002B5BF2"/>
+    <w:rsid w:val="002B6ED9"/>
+    <w:rsid w:val="002E4A49"/>
+    <w:rsid w:val="002E6E03"/>
+    <w:rsid w:val="002F1025"/>
+    <w:rsid w:val="002F21A7"/>
+    <w:rsid w:val="002F23D6"/>
+    <w:rsid w:val="002F362A"/>
+    <w:rsid w:val="00304F03"/>
+    <w:rsid w:val="00314253"/>
+    <w:rsid w:val="0031567A"/>
     <w:rsid w:val="00327BB0"/>
-    <w:rsid w:val="0055390A"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00C24C47"/>
+    <w:rsid w:val="00336511"/>
+    <w:rsid w:val="003377FE"/>
+    <w:rsid w:val="00346A64"/>
+    <w:rsid w:val="00363071"/>
+    <w:rsid w:val="0036786C"/>
+    <w:rsid w:val="00384CC5"/>
+    <w:rsid w:val="003868D9"/>
+    <w:rsid w:val="003973A7"/>
+    <w:rsid w:val="003B64CE"/>
+    <w:rsid w:val="003C42AA"/>
+    <w:rsid w:val="003C5491"/>
+    <w:rsid w:val="003C5D95"/>
+    <w:rsid w:val="003D11FC"/>
+    <w:rsid w:val="003D13E4"/>
+    <w:rsid w:val="003D1590"/>
+    <w:rsid w:val="003D24C7"/>
+    <w:rsid w:val="003D46A8"/>
+    <w:rsid w:val="003E36DC"/>
+    <w:rsid w:val="0043135C"/>
+    <w:rsid w:val="00437517"/>
+    <w:rsid w:val="00437651"/>
+    <w:rsid w:val="00437D22"/>
+    <w:rsid w:val="00451A65"/>
+    <w:rsid w:val="004543D6"/>
+    <w:rsid w:val="00456C52"/>
+    <w:rsid w:val="00460B13"/>
+    <w:rsid w:val="004636DA"/>
+    <w:rsid w:val="00473A2D"/>
+    <w:rsid w:val="00481F74"/>
+    <w:rsid w:val="00486C52"/>
+    <w:rsid w:val="00492631"/>
+    <w:rsid w:val="004A4929"/>
+    <w:rsid w:val="004A540F"/>
+    <w:rsid w:val="004B5063"/>
+    <w:rsid w:val="004B595E"/>
+    <w:rsid w:val="004C257F"/>
+    <w:rsid w:val="004C439D"/>
+    <w:rsid w:val="004C5816"/>
+    <w:rsid w:val="004C598D"/>
+    <w:rsid w:val="004D1482"/>
+    <w:rsid w:val="004D5695"/>
+    <w:rsid w:val="004D70EB"/>
+    <w:rsid w:val="004E1EAE"/>
+    <w:rsid w:val="004E6A67"/>
+    <w:rsid w:val="004E7030"/>
+    <w:rsid w:val="004F12BD"/>
+    <w:rsid w:val="004F2EE7"/>
+    <w:rsid w:val="00504D0C"/>
+    <w:rsid w:val="00515E04"/>
+    <w:rsid w:val="00517613"/>
+    <w:rsid w:val="00522075"/>
+    <w:rsid w:val="00522287"/>
+    <w:rsid w:val="00533E47"/>
+    <w:rsid w:val="00542391"/>
+    <w:rsid w:val="00544EB6"/>
+    <w:rsid w:val="0055151B"/>
+    <w:rsid w:val="00552B7A"/>
+    <w:rsid w:val="00553F1F"/>
+    <w:rsid w:val="00553F5A"/>
+    <w:rsid w:val="0055602E"/>
+    <w:rsid w:val="005602DF"/>
+    <w:rsid w:val="005605F1"/>
+    <w:rsid w:val="00560C5F"/>
+    <w:rsid w:val="00567183"/>
+    <w:rsid w:val="00573304"/>
+    <w:rsid w:val="0058296B"/>
+    <w:rsid w:val="005829D6"/>
+    <w:rsid w:val="00583F39"/>
+    <w:rsid w:val="00587C33"/>
+    <w:rsid w:val="00590F7F"/>
+    <w:rsid w:val="00592295"/>
+    <w:rsid w:val="00596226"/>
+    <w:rsid w:val="005A0C04"/>
+    <w:rsid w:val="005A2543"/>
+    <w:rsid w:val="005A6277"/>
+    <w:rsid w:val="005C50A9"/>
+    <w:rsid w:val="005C5DA2"/>
+    <w:rsid w:val="005E2CD4"/>
+    <w:rsid w:val="005F0D48"/>
+    <w:rsid w:val="005F517C"/>
+    <w:rsid w:val="00603127"/>
+    <w:rsid w:val="006056EB"/>
+    <w:rsid w:val="00616D6D"/>
+    <w:rsid w:val="00621749"/>
+    <w:rsid w:val="00626A24"/>
+    <w:rsid w:val="00643811"/>
+    <w:rsid w:val="00651138"/>
+    <w:rsid w:val="0065537A"/>
+    <w:rsid w:val="006619C5"/>
+    <w:rsid w:val="00663D29"/>
+    <w:rsid w:val="00665686"/>
+    <w:rsid w:val="006722BB"/>
+    <w:rsid w:val="00672368"/>
+    <w:rsid w:val="00672803"/>
+    <w:rsid w:val="00672CEF"/>
+    <w:rsid w:val="0067374B"/>
+    <w:rsid w:val="00673BB4"/>
+    <w:rsid w:val="00682646"/>
+    <w:rsid w:val="0068498A"/>
+    <w:rsid w:val="00684B0C"/>
+    <w:rsid w:val="00685576"/>
+    <w:rsid w:val="006864C6"/>
+    <w:rsid w:val="00690751"/>
+    <w:rsid w:val="00691974"/>
+    <w:rsid w:val="00693285"/>
+    <w:rsid w:val="00693DA0"/>
+    <w:rsid w:val="00694000"/>
+    <w:rsid w:val="00696038"/>
+    <w:rsid w:val="006A0129"/>
+    <w:rsid w:val="006A02EB"/>
+    <w:rsid w:val="006A0E3F"/>
+    <w:rsid w:val="006A6C44"/>
+    <w:rsid w:val="006C42F7"/>
+    <w:rsid w:val="006D0863"/>
+    <w:rsid w:val="006D6A28"/>
+    <w:rsid w:val="006F2280"/>
+    <w:rsid w:val="006F404E"/>
+    <w:rsid w:val="006F649D"/>
+    <w:rsid w:val="006F7335"/>
+    <w:rsid w:val="00700A05"/>
+    <w:rsid w:val="007116DD"/>
+    <w:rsid w:val="00721579"/>
+    <w:rsid w:val="007349C1"/>
+    <w:rsid w:val="00735C34"/>
+    <w:rsid w:val="00737D70"/>
+    <w:rsid w:val="00760FF2"/>
+    <w:rsid w:val="007846AC"/>
+    <w:rsid w:val="007957AF"/>
+    <w:rsid w:val="007973E0"/>
+    <w:rsid w:val="007976BD"/>
+    <w:rsid w:val="007A208A"/>
+    <w:rsid w:val="007A7F40"/>
+    <w:rsid w:val="007B0418"/>
+    <w:rsid w:val="007C0B15"/>
+    <w:rsid w:val="007C2AA9"/>
+    <w:rsid w:val="007C537C"/>
+    <w:rsid w:val="007C5FE2"/>
+    <w:rsid w:val="007D2BEC"/>
+    <w:rsid w:val="007E0A9D"/>
+    <w:rsid w:val="007E250B"/>
+    <w:rsid w:val="007E63A0"/>
+    <w:rsid w:val="007F399A"/>
+    <w:rsid w:val="007F3D8D"/>
+    <w:rsid w:val="00807CE9"/>
+    <w:rsid w:val="00816808"/>
+    <w:rsid w:val="0082726F"/>
+    <w:rsid w:val="00827516"/>
+    <w:rsid w:val="008302C8"/>
+    <w:rsid w:val="00840C19"/>
+    <w:rsid w:val="0085702E"/>
+    <w:rsid w:val="00861204"/>
+    <w:rsid w:val="00861786"/>
+    <w:rsid w:val="00871BED"/>
+    <w:rsid w:val="00873315"/>
+    <w:rsid w:val="00874EBE"/>
+    <w:rsid w:val="00877ED6"/>
+    <w:rsid w:val="008837DE"/>
+    <w:rsid w:val="00896318"/>
+    <w:rsid w:val="00897015"/>
+    <w:rsid w:val="008A14F3"/>
+    <w:rsid w:val="008A515C"/>
+    <w:rsid w:val="008A691F"/>
+    <w:rsid w:val="008A7BF0"/>
+    <w:rsid w:val="008B62A8"/>
+    <w:rsid w:val="008C65E5"/>
+    <w:rsid w:val="008D416F"/>
+    <w:rsid w:val="008E5360"/>
+    <w:rsid w:val="008E62EE"/>
+    <w:rsid w:val="008F2B44"/>
+    <w:rsid w:val="009052EC"/>
+    <w:rsid w:val="0090698E"/>
+    <w:rsid w:val="00906DEB"/>
+    <w:rsid w:val="00911C97"/>
+    <w:rsid w:val="00914977"/>
+    <w:rsid w:val="009232CB"/>
+    <w:rsid w:val="00925D47"/>
+    <w:rsid w:val="00931B81"/>
+    <w:rsid w:val="00931BB1"/>
+    <w:rsid w:val="009332C6"/>
+    <w:rsid w:val="009352B4"/>
+    <w:rsid w:val="0095080B"/>
+    <w:rsid w:val="00954728"/>
+    <w:rsid w:val="00954E36"/>
+    <w:rsid w:val="0095773F"/>
+    <w:rsid w:val="00962186"/>
+    <w:rsid w:val="0096513C"/>
+    <w:rsid w:val="009718EE"/>
+    <w:rsid w:val="0097196A"/>
+    <w:rsid w:val="009766BF"/>
+    <w:rsid w:val="00976D5B"/>
+    <w:rsid w:val="009770B0"/>
+    <w:rsid w:val="0098240F"/>
+    <w:rsid w:val="00982434"/>
+    <w:rsid w:val="00982E33"/>
+    <w:rsid w:val="00990921"/>
+    <w:rsid w:val="00992FA9"/>
+    <w:rsid w:val="009A10F1"/>
+    <w:rsid w:val="009A6C22"/>
+    <w:rsid w:val="009A70DD"/>
+    <w:rsid w:val="009C1BC2"/>
+    <w:rsid w:val="009C20BA"/>
+    <w:rsid w:val="009C22F2"/>
+    <w:rsid w:val="009C6EF5"/>
+    <w:rsid w:val="009D360D"/>
+    <w:rsid w:val="009D7FF6"/>
+    <w:rsid w:val="009E48E6"/>
+    <w:rsid w:val="009E58B3"/>
+    <w:rsid w:val="009F0D87"/>
+    <w:rsid w:val="009F2789"/>
+    <w:rsid w:val="00A02A2A"/>
+    <w:rsid w:val="00A04DB8"/>
+    <w:rsid w:val="00A11784"/>
+    <w:rsid w:val="00A1647B"/>
+    <w:rsid w:val="00A2158B"/>
+    <w:rsid w:val="00A21B45"/>
+    <w:rsid w:val="00A26412"/>
+    <w:rsid w:val="00A36399"/>
+    <w:rsid w:val="00A40015"/>
+    <w:rsid w:val="00A4471D"/>
+    <w:rsid w:val="00A51E39"/>
+    <w:rsid w:val="00A547B8"/>
+    <w:rsid w:val="00A60960"/>
+    <w:rsid w:val="00A70D8B"/>
+    <w:rsid w:val="00A8764C"/>
+    <w:rsid w:val="00A95F22"/>
+    <w:rsid w:val="00AA09CB"/>
+    <w:rsid w:val="00AA1FE1"/>
+    <w:rsid w:val="00AA71AD"/>
+    <w:rsid w:val="00AB014F"/>
+    <w:rsid w:val="00AB1812"/>
+    <w:rsid w:val="00AB61AA"/>
+    <w:rsid w:val="00AE0D85"/>
+    <w:rsid w:val="00AE10E3"/>
+    <w:rsid w:val="00AE2F7F"/>
+    <w:rsid w:val="00AE67FE"/>
+    <w:rsid w:val="00AF2D3D"/>
+    <w:rsid w:val="00B108C3"/>
+    <w:rsid w:val="00B12928"/>
+    <w:rsid w:val="00B12E7D"/>
+    <w:rsid w:val="00B13A9F"/>
+    <w:rsid w:val="00B1779D"/>
+    <w:rsid w:val="00B20C7A"/>
+    <w:rsid w:val="00B21B7C"/>
+    <w:rsid w:val="00B23535"/>
+    <w:rsid w:val="00B2360B"/>
+    <w:rsid w:val="00B32E12"/>
+    <w:rsid w:val="00B411C7"/>
+    <w:rsid w:val="00B41E76"/>
+    <w:rsid w:val="00B44B6F"/>
+    <w:rsid w:val="00B723F1"/>
+    <w:rsid w:val="00B8733F"/>
+    <w:rsid w:val="00B953E8"/>
+    <w:rsid w:val="00B9560E"/>
+    <w:rsid w:val="00B95999"/>
+    <w:rsid w:val="00BA5D51"/>
+    <w:rsid w:val="00BA5E1E"/>
+    <w:rsid w:val="00BB0809"/>
+    <w:rsid w:val="00BB2752"/>
+    <w:rsid w:val="00BB6AC7"/>
+    <w:rsid w:val="00BC06BC"/>
+    <w:rsid w:val="00BC4B81"/>
+    <w:rsid w:val="00BC7483"/>
+    <w:rsid w:val="00BC7CCD"/>
+    <w:rsid w:val="00BD78AF"/>
+    <w:rsid w:val="00BD7BFD"/>
+    <w:rsid w:val="00BF1A22"/>
+    <w:rsid w:val="00BF333B"/>
+    <w:rsid w:val="00BF60C8"/>
+    <w:rsid w:val="00C13107"/>
+    <w:rsid w:val="00C17689"/>
+    <w:rsid w:val="00C37B98"/>
+    <w:rsid w:val="00C42E88"/>
+    <w:rsid w:val="00C53D95"/>
+    <w:rsid w:val="00C548EB"/>
+    <w:rsid w:val="00C55ABA"/>
+    <w:rsid w:val="00C61E44"/>
     <w:rsid w:val="00C62BF7"/>
-    <w:rsid w:val="00C672FF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DF6680"/>
+    <w:rsid w:val="00C6782A"/>
+    <w:rsid w:val="00C71CA8"/>
+    <w:rsid w:val="00C72DA7"/>
+    <w:rsid w:val="00C757ED"/>
+    <w:rsid w:val="00C82EAC"/>
+    <w:rsid w:val="00C8307D"/>
+    <w:rsid w:val="00C83420"/>
+    <w:rsid w:val="00C90286"/>
+    <w:rsid w:val="00C9234A"/>
+    <w:rsid w:val="00C92E8B"/>
+    <w:rsid w:val="00CA7728"/>
+    <w:rsid w:val="00CA7EFD"/>
+    <w:rsid w:val="00CB1707"/>
+    <w:rsid w:val="00CE2240"/>
+    <w:rsid w:val="00CE3F6E"/>
+    <w:rsid w:val="00CE411B"/>
+    <w:rsid w:val="00CF0DB5"/>
+    <w:rsid w:val="00CF33A3"/>
+    <w:rsid w:val="00D03114"/>
+    <w:rsid w:val="00D04212"/>
+    <w:rsid w:val="00D05058"/>
+    <w:rsid w:val="00D06D94"/>
+    <w:rsid w:val="00D12350"/>
+    <w:rsid w:val="00D1372D"/>
+    <w:rsid w:val="00D1692F"/>
+    <w:rsid w:val="00D276B0"/>
+    <w:rsid w:val="00D43BBD"/>
+    <w:rsid w:val="00D462D4"/>
+    <w:rsid w:val="00D573AE"/>
+    <w:rsid w:val="00D604D0"/>
+    <w:rsid w:val="00D663B6"/>
+    <w:rsid w:val="00D71DEE"/>
+    <w:rsid w:val="00D7461D"/>
+    <w:rsid w:val="00D84071"/>
+    <w:rsid w:val="00D933A9"/>
+    <w:rsid w:val="00DA21BE"/>
+    <w:rsid w:val="00DA25CB"/>
+    <w:rsid w:val="00DB560B"/>
+    <w:rsid w:val="00DB6D90"/>
+    <w:rsid w:val="00DB708D"/>
+    <w:rsid w:val="00DC1A74"/>
+    <w:rsid w:val="00DC496A"/>
+    <w:rsid w:val="00DC5B08"/>
+    <w:rsid w:val="00DD115E"/>
+    <w:rsid w:val="00DE5B48"/>
+    <w:rsid w:val="00DF2D86"/>
+    <w:rsid w:val="00DF31C4"/>
+    <w:rsid w:val="00DF3668"/>
+    <w:rsid w:val="00E033A0"/>
+    <w:rsid w:val="00E045F4"/>
+    <w:rsid w:val="00E11B4A"/>
+    <w:rsid w:val="00E11FCE"/>
+    <w:rsid w:val="00E17378"/>
+    <w:rsid w:val="00E211FC"/>
+    <w:rsid w:val="00E21F39"/>
+    <w:rsid w:val="00E25755"/>
+    <w:rsid w:val="00E2775F"/>
+    <w:rsid w:val="00E36C7E"/>
+    <w:rsid w:val="00E539F5"/>
+    <w:rsid w:val="00E567EB"/>
+    <w:rsid w:val="00E62265"/>
+    <w:rsid w:val="00E67578"/>
+    <w:rsid w:val="00E72E06"/>
+    <w:rsid w:val="00E73140"/>
+    <w:rsid w:val="00E82426"/>
+    <w:rsid w:val="00E84DF8"/>
+    <w:rsid w:val="00E94918"/>
+    <w:rsid w:val="00E956A3"/>
+    <w:rsid w:val="00E96E6C"/>
+    <w:rsid w:val="00E97DF7"/>
+    <w:rsid w:val="00EA29B8"/>
+    <w:rsid w:val="00EA6F84"/>
+    <w:rsid w:val="00EC07E8"/>
     <w:rsid w:val="00EC4791"/>
-    <w:rsid w:val="00F00622"/>
+    <w:rsid w:val="00EC52CC"/>
+    <w:rsid w:val="00EE5B92"/>
+    <w:rsid w:val="00EE6392"/>
+    <w:rsid w:val="00EF6119"/>
+    <w:rsid w:val="00EF68E1"/>
+    <w:rsid w:val="00EF6D05"/>
+    <w:rsid w:val="00F03E46"/>
+    <w:rsid w:val="00F118EC"/>
+    <w:rsid w:val="00F2417A"/>
+    <w:rsid w:val="00F254DF"/>
+    <w:rsid w:val="00F3006D"/>
+    <w:rsid w:val="00F40892"/>
+    <w:rsid w:val="00F450EE"/>
+    <w:rsid w:val="00F45474"/>
+    <w:rsid w:val="00F47528"/>
+    <w:rsid w:val="00F53B39"/>
+    <w:rsid w:val="00F66348"/>
+    <w:rsid w:val="00F75434"/>
+    <w:rsid w:val="00F85E98"/>
+    <w:rsid w:val="00F934E5"/>
+    <w:rsid w:val="00F94CCA"/>
+    <w:rsid w:val="00F96D51"/>
+    <w:rsid w:val="00FA0D21"/>
+    <w:rsid w:val="00FA1C17"/>
+    <w:rsid w:val="00FB082E"/>
+    <w:rsid w:val="00FB12F4"/>
+    <w:rsid w:val="00FC4B38"/>
+    <w:rsid w:val="00FC5F43"/>
+    <w:rsid w:val="00FC6C05"/>
+    <w:rsid w:val="00FC78CF"/>
+    <w:rsid w:val="00FD1F3A"/>
+    <w:rsid w:val="00FD458B"/>
+    <w:rsid w:val="00FD77F9"/>
+    <w:rsid w:val="00FE0F1A"/>
+    <w:rsid w:val="00FE3873"/>
+    <w:rsid w:val="00FE47C3"/>
+    <w:rsid w:val="00FE4EC5"/>
+    <w:rsid w:val="00FE70EB"/>
+    <w:rsid w:val="00FF123A"/>
+    <w:rsid w:val="00FF1A85"/>
+    <w:rsid w:val="00FF449C"/>
+    <w:rsid w:val="00FF7D02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1F44C6D4"/>
-  <w15:docId w15:val="{1A4D9150-A230-44EB-B59B-8FD68C1CB5E0}"/>
+  <w14:docId w14:val="531B1178"/>
+  <w15:docId w15:val="{87034FB5-D547-4C61-BE86-6840957D2C1D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...86 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-[...15 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -10270,125 +5690,401 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="004D1482"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D1482"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE0F1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JVS1">
+    <w:name w:val="JVS_1"/>
+    <w:rsid w:val="00FE3873"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1440"/>
+      </w:tabs>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styl1">
+    <w:name w:val="Styl1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00FE3873"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JVS2">
+    <w:name w:val="JVS_2"/>
+    <w:basedOn w:val="JVS1"/>
+    <w:rsid w:val="00FE0F1A"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="JVS3">
+    <w:name w:val="JVS_3"/>
+    <w:rsid w:val="00FE0F1A"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlav">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="00CA7728"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zpat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="00CA7728"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="slostrnky">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:rsid w:val="00CA7728"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zkladntext">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="004D1482"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podnadpis">
+    <w:name w:val="Subtitle"/>
+    <w:aliases w:val="Podtitul"/>
+    <w:basedOn w:val="Normln"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D1482"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="platne">
+    <w:name w:val="platne"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:rsid w:val="004D1482"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styl2">
+    <w:name w:val="Styl2"/>
+    <w:basedOn w:val="JVS1"/>
+    <w:rsid w:val="00FE3873"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="mmoradkovani">
+    <w:name w:val="_mmo_radkovani"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="00EF68E1"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbubliny">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008E62EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C50A9"/>
+    <w:pPr>
+      <w:ind w:left="708"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FormtovanvHTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="FormtovanvHTMLChar"/>
+    <w:rsid w:val="00643811"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FormtovanvHTMLChar">
+    <w:name w:val="Formátovaný v HTML Char"/>
+    <w:link w:val="FormtovanvHTML"/>
+    <w:rsid w:val="00643811"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextpoznpodarouChar"/>
+    <w:rsid w:val="002E6E03"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextpoznpodarouChar">
+    <w:name w:val="Text pozn. pod čarou Char"/>
+    <w:link w:val="Textpoznpodarou"/>
+    <w:rsid w:val="002E6E03"/>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Znakapoznpodarou">
+    <w:name w:val="footnote reference"/>
+    <w:rsid w:val="002E6E03"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Siln">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00700A05"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1526560050">
+    <w:div w:id="557866485">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1995178935">
+    <w:div w:id="778716213">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1256743504">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aspi://module='ASPI'&amp;link='128/2000%20Sb.%252310'&amp;ucin-k-dni='12.10.2023'" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aspi://module='ASPI'&amp;link='565/1990%20Sb.%252314'&amp;ucin-k-dni='12.10.2023'" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aspi://module='ASPI'&amp;link='128/2000%20Sb.%252384'&amp;ucin-k-dni='12.10.2023'" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10642,75 +6338,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B29A3052-AB84-4D4C-913F-937F36367625}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>237</Words>
-  <Characters>1401</Characters>
+  <Words>188</Words>
+  <Characters>1110</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>3</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>univerzalni dokument_vzor</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>MMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1635</CharactersWithSpaces>
+  <CharactersWithSpaces>1296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>univerzalni dokument_vzor</dc:title>
   <dc:subject/>
-  <dc:creator>Světlík Miloslav</dc:creator>
+  <dc:creator>MMO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>