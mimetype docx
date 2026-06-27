--- v0 (2026-03-13)
+++ v1 (2026-06-27)
@@ -3180,78 +3180,68 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009C0E29" w:rsidRDefault="009C0E29" w:rsidP="005111F8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C21253" w:rsidRDefault="00C21253" w:rsidP="005111F8">
+    <w:p w:rsidR="006C69B9" w:rsidRPr="002A6C8D" w:rsidRDefault="006C69B9" w:rsidP="005111F8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:r w:rsidRPr="002A6C8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Příloha č. 1 k obecně závazné vyhlášce č. 1/2024, kterou se vydává požární řád</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C69B9" w:rsidRPr="006C69B9" w:rsidRDefault="006C69B9" w:rsidP="006C69B9">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006C69B9" w:rsidRPr="006C69B9" w:rsidRDefault="006C69B9" w:rsidP="006C69B9">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -8202,63 +8192,73 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE149C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>stupně poplachu – viz § 20 a násl. Vyhlášky č. 328/2001 Sb., o některých podrobnostech zabezpečení integrovaného záchranného systému, ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C69B9" w:rsidRPr="006C69B9" w:rsidRDefault="006C69B9" w:rsidP="006C69B9">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005111F8" w:rsidRDefault="005111F8" w:rsidP="006C69B9">
+    <w:p w:rsidR="0010485F" w:rsidRDefault="0010485F" w:rsidP="006C69B9">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="005111F8" w:rsidRDefault="005111F8" w:rsidP="006C69B9">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="0010485F" w:rsidRDefault="0010485F" w:rsidP="006C69B9">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006C69B9" w:rsidRPr="002A6C8D" w:rsidRDefault="006C69B9" w:rsidP="005111F8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6C8D">
         <w:rPr>
@@ -9107,50 +9107,52 @@
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE149C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>PPS – přenosná požární stříkačka</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0010485F" w:rsidRDefault="0010485F" w:rsidP="006C69B9">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="006C69B9" w:rsidRPr="002A6C8D" w:rsidRDefault="006C69B9" w:rsidP="005111F8">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6C8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Příloha č. 3 k obecně závazné vyhlášce č. 1/2024, kterou se vydává požární řád</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006C69B9" w:rsidRPr="006C69B9" w:rsidRDefault="006C69B9" w:rsidP="006C69B9">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
@@ -10587,58 +10589,58 @@
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D052DB" w:rsidSect="0010485F">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0050352F" w:rsidRDefault="0050352F">
+    <w:p w:rsidR="00724B1A" w:rsidRDefault="00724B1A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0050352F" w:rsidRDefault="0050352F">
+    <w:p w:rsidR="00724B1A" w:rsidRDefault="00724B1A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -10697,51 +10699,51 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002C760F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="002C760F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C21253">
+    <w:r w:rsidR="009C0E29">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="002C760F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="002C760F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> z </w:t>
@@ -10751,89 +10753,89 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002C760F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r w:rsidRPr="002C760F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C21253">
+    <w:r w:rsidR="009C0E29">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="002C760F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="002C760F" w:rsidRPr="002C760F" w:rsidRDefault="002C760F" w:rsidP="002C760F">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0050352F" w:rsidRDefault="0050352F">
+    <w:p w:rsidR="00724B1A" w:rsidRDefault="00724B1A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0050352F" w:rsidRDefault="0050352F">
+    <w:p w:rsidR="00724B1A" w:rsidRDefault="00724B1A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00F64363" w:rsidRPr="002F471B" w:rsidRDefault="00F64363" w:rsidP="00F64363">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F471B">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F471B">
@@ -15515,51 +15517,51 @@
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E1DB2"/>
@@ -15590,51 +15592,50 @@
     <w:rsid w:val="00264860"/>
     <w:rsid w:val="002A6C8D"/>
     <w:rsid w:val="002B3198"/>
     <w:rsid w:val="002C760F"/>
     <w:rsid w:val="002D539B"/>
     <w:rsid w:val="002E0559"/>
     <w:rsid w:val="002F1F16"/>
     <w:rsid w:val="002F471B"/>
     <w:rsid w:val="00314D04"/>
     <w:rsid w:val="0036022A"/>
     <w:rsid w:val="00380BCE"/>
     <w:rsid w:val="003B12D9"/>
     <w:rsid w:val="003E195E"/>
     <w:rsid w:val="003E454A"/>
     <w:rsid w:val="003F468D"/>
     <w:rsid w:val="004154AF"/>
     <w:rsid w:val="00417FA9"/>
     <w:rsid w:val="00430929"/>
     <w:rsid w:val="004602FC"/>
     <w:rsid w:val="004629C1"/>
     <w:rsid w:val="00470C68"/>
     <w:rsid w:val="00474A50"/>
     <w:rsid w:val="00477C4B"/>
     <w:rsid w:val="00485025"/>
     <w:rsid w:val="004C3A68"/>
-    <w:rsid w:val="0050352F"/>
     <w:rsid w:val="00506910"/>
     <w:rsid w:val="005111F8"/>
     <w:rsid w:val="00513323"/>
     <w:rsid w:val="00530072"/>
     <w:rsid w:val="00533F5B"/>
     <w:rsid w:val="0054059F"/>
     <w:rsid w:val="00595B01"/>
     <w:rsid w:val="005D3312"/>
     <w:rsid w:val="006026C5"/>
     <w:rsid w:val="00614F22"/>
     <w:rsid w:val="00617BDE"/>
     <w:rsid w:val="0062451D"/>
     <w:rsid w:val="00630470"/>
     <w:rsid w:val="00641107"/>
     <w:rsid w:val="0064245C"/>
     <w:rsid w:val="00662877"/>
     <w:rsid w:val="00663A3F"/>
     <w:rsid w:val="006647CE"/>
     <w:rsid w:val="00677A44"/>
     <w:rsid w:val="006863A2"/>
     <w:rsid w:val="00686504"/>
     <w:rsid w:val="00696A6B"/>
     <w:rsid w:val="006A062D"/>
     <w:rsid w:val="006A5547"/>
     <w:rsid w:val="006B0AAB"/>
@@ -15692,51 +15693,50 @@
     <w:rsid w:val="00A30821"/>
     <w:rsid w:val="00A6012A"/>
     <w:rsid w:val="00A62621"/>
     <w:rsid w:val="00A736CC"/>
     <w:rsid w:val="00A97662"/>
     <w:rsid w:val="00AA2424"/>
     <w:rsid w:val="00AA71D0"/>
     <w:rsid w:val="00AB3845"/>
     <w:rsid w:val="00AB72E6"/>
     <w:rsid w:val="00AC1E54"/>
     <w:rsid w:val="00AD1EB1"/>
     <w:rsid w:val="00AE0618"/>
     <w:rsid w:val="00AE149C"/>
     <w:rsid w:val="00B0386E"/>
     <w:rsid w:val="00B04E79"/>
     <w:rsid w:val="00B116D4"/>
     <w:rsid w:val="00B20050"/>
     <w:rsid w:val="00B2513F"/>
     <w:rsid w:val="00B26438"/>
     <w:rsid w:val="00B940A8"/>
     <w:rsid w:val="00BB5A2B"/>
     <w:rsid w:val="00C032C9"/>
     <w:rsid w:val="00C1273A"/>
     <w:rsid w:val="00C16FC5"/>
     <w:rsid w:val="00C20E68"/>
-    <w:rsid w:val="00C21253"/>
     <w:rsid w:val="00C44146"/>
     <w:rsid w:val="00C47412"/>
     <w:rsid w:val="00C82D9F"/>
     <w:rsid w:val="00C904D8"/>
     <w:rsid w:val="00CA3BE7"/>
     <w:rsid w:val="00CB56D6"/>
     <w:rsid w:val="00CB5F3F"/>
     <w:rsid w:val="00D0105C"/>
     <w:rsid w:val="00D052DB"/>
     <w:rsid w:val="00D14D1E"/>
     <w:rsid w:val="00D15F2C"/>
     <w:rsid w:val="00D21DE2"/>
     <w:rsid w:val="00D35FA1"/>
     <w:rsid w:val="00D6536B"/>
     <w:rsid w:val="00D800DA"/>
     <w:rsid w:val="00D81CF6"/>
     <w:rsid w:val="00D966CD"/>
     <w:rsid w:val="00DF2532"/>
     <w:rsid w:val="00E122C4"/>
     <w:rsid w:val="00E16724"/>
     <w:rsid w:val="00E27608"/>
     <w:rsid w:val="00E31920"/>
     <w:rsid w:val="00E963F9"/>
     <w:rsid w:val="00EA6865"/>
     <w:rsid w:val="00EB68DE"/>
@@ -16234,74 +16234,68 @@
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00264860"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntextodsazen">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:ind w:left="708" w:firstLine="357"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntextodsazen2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normln"/>
     <w:pPr>
       <w:ind w:left="708" w:firstLine="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
@@ -16637,50 +16631,51 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006C69B9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
+  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -16914,60 +16909,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7A38544-DF97-4B3D-A7C5-7239BF30FB3C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{672C29F6-9D3F-476B-A472-4DFFFB92F1FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1378</Words>
   <Characters>8131</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>67</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Vzor obecně závazné vyhlášky obce o stanovení systému shromažďování, sběru, přepravy, třídění, využívání a odstraňování komuná</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV ČR</Company>