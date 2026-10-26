--- v0 (2026-06-19)
+++ v1 (2026-10-26)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3CD7C226" w14:textId="77777777" w:rsidR="0053589B" w:rsidRDefault="0053589B" w:rsidP="003402E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk196745533"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Město Mšeno</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E58E2D" w14:textId="4939705B" w:rsidR="00FB7841" w:rsidRDefault="003402E9" w:rsidP="003402E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -1186,82 +1186,92 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4C220BF0" w14:textId="77777777" w:rsidR="007529E5" w:rsidRPr="007B5A8A" w:rsidRDefault="007529E5" w:rsidP="004D34A0">
       <w:pPr>
         <w:pStyle w:val="slalnk"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007B5A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pořadatel podniku je povinen zřídit pořadatelskou službu a zajistit, aby osoby zajišťující pořadatelskou službu byly v průběhu konání podniku označeny viditelným nápisem „Pořadatelská služba“.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5130D31A" w14:textId="2C10535E" w:rsidR="007529E5" w:rsidRPr="007B5A8A" w:rsidRDefault="007529E5" w:rsidP="004D34A0">
+    <w:p w14:paraId="5130D31A" w14:textId="3BC1B0AC" w:rsidR="007529E5" w:rsidRPr="007B5A8A" w:rsidRDefault="007529E5" w:rsidP="004D34A0">
       <w:pPr>
         <w:pStyle w:val="slalnk"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007B5A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pořadatel podniku je povinen zajistit minimálně 1 osobu zajišťující pořadatelskou službu na každých </w:t>
       </w:r>
       <w:r w:rsidR="00C70242">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
+      <w:r w:rsidR="000723D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
       <w:r w:rsidRPr="007B5A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B5A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>předpokládaných účastníků podniku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591F5FEA" w14:textId="77777777" w:rsidR="007529E5" w:rsidRPr="007B5A8A" w:rsidRDefault="007529E5" w:rsidP="004D34A0">
       <w:pPr>
         <w:pStyle w:val="slalnk"/>
@@ -1314,171 +1324,129 @@
         </w:rPr>
         <w:t xml:space="preserve">Čl. </w:t>
       </w:r>
       <w:r w:rsidR="00BC65E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PingFang SC" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B066DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PingFang SC" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="3"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:br/>
         <w:t>Účinnost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30298B03" w14:textId="58CD3629" w:rsidR="00A44F8C" w:rsidRPr="00B066DB" w:rsidRDefault="00A44F8C" w:rsidP="00A44F8C">
+    <w:p w14:paraId="7D94CB1A" w14:textId="3D31C20C" w:rsidR="00E13C89" w:rsidRDefault="00A44F8C" w:rsidP="000723D8">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B066DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Tato vyhláška nabývá účinnosti dnem </w:t>
       </w:r>
       <w:r w:rsidR="00657ACA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>01.07.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D94CB1A" w14:textId="77777777" w:rsidR="00E13C89" w:rsidRDefault="00E13C89" w:rsidP="007652F5">
+    <w:p w14:paraId="2B780375" w14:textId="77777777" w:rsidR="000723D8" w:rsidRDefault="000723D8" w:rsidP="000723D8">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B8B1223" w14:textId="12142985" w:rsidR="005620A5" w:rsidRPr="002E0EAD" w:rsidRDefault="005620A5" w:rsidP="005620A5">
+    <w:p w14:paraId="3143A75A" w14:textId="65D22A9D" w:rsidR="005620A5" w:rsidRPr="002E0EAD" w:rsidRDefault="005620A5" w:rsidP="000723D8">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0EAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E0EAD">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3143A75A" w14:textId="1A851514" w:rsidR="005620A5" w:rsidRPr="002E0EAD" w:rsidRDefault="005620A5" w:rsidP="005620A5">
-[...33 lines deleted...]
-    <w:p w14:paraId="50409510" w14:textId="044BF395" w:rsidR="00E13C89" w:rsidRPr="00AD5E2E" w:rsidRDefault="00657ACA" w:rsidP="00AD5E2E">
+    <w:p w14:paraId="50409510" w14:textId="1CA691BD" w:rsidR="00E13C89" w:rsidRPr="00AD5E2E" w:rsidRDefault="00657ACA" w:rsidP="00AD5E2E">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E13C89" w:rsidRPr="00AD5E2E" w:rsidSect="001C42F0">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:footnotePr>
             <w:numRestart w:val="eachSect"/>
           </w:footnotePr>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="713" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1546,109 +1514,101 @@
       </w:r>
       <w:r w:rsidR="005620A5" w:rsidRPr="002E0EAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD5E2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">         staros</w:t>
       </w:r>
-      <w:r w:rsidR="00E801A5">
+      <w:r w:rsidR="000723D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...7 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>ta</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="60AEC913" w14:textId="5CEF0E94" w:rsidR="00705127" w:rsidRPr="00AD5E2E" w:rsidRDefault="00705127" w:rsidP="00E801A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00705127" w:rsidRPr="00AD5E2E">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BA5F13E" w14:textId="77777777" w:rsidR="00E85FE0" w:rsidRDefault="00E85FE0">
+    <w:p w14:paraId="5D99D481" w14:textId="77777777" w:rsidR="00116DE7" w:rsidRDefault="00116DE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29D37C8A" w14:textId="77777777" w:rsidR="00E85FE0" w:rsidRDefault="00E85FE0">
+    <w:p w14:paraId="7C72E175" w14:textId="77777777" w:rsidR="00116DE7" w:rsidRDefault="00116DE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -1671,124 +1631,124 @@
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EA0EF7E" w14:textId="77777777" w:rsidR="00E13C89" w:rsidRPr="00456B24" w:rsidRDefault="00E13C89">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00456B24">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00456B24">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00456B24">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="00456B24">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="130C1836" w14:textId="022D05EB" w:rsidR="008B03A7" w:rsidRPr="00456B24" w:rsidRDefault="008B03A7">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="52097E4C" w14:textId="77777777" w:rsidR="008B03A7" w:rsidRDefault="008B03A7">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60CDE5FA" w14:textId="77777777" w:rsidR="00E85FE0" w:rsidRDefault="00E85FE0">
+    <w:p w14:paraId="7B0CA21A" w14:textId="77777777" w:rsidR="00116DE7" w:rsidRDefault="00116DE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56DE15D6" w14:textId="77777777" w:rsidR="00E85FE0" w:rsidRDefault="00E85FE0">
+    <w:p w14:paraId="3F1168F8" w14:textId="77777777" w:rsidR="00116DE7" w:rsidRDefault="00116DE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4B36BC4E" w14:textId="77777777" w:rsidR="00EB19A0" w:rsidRPr="003D686E" w:rsidRDefault="00EB19A0" w:rsidP="00EB19A0">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D686E">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003D686E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 1 a § 2 zákona č. 245/2000 Sb., o státních svátcích, o ostatních svátcích, o významných dnech a o dnech pracovního klidu, ve znění pozdějších předpisů.</w:t>
@@ -1872,51 +1832,51 @@
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D686E">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003D686E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> zákon č. 133/1985 Sb., o požární ochraně, ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="006011EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="454E41D0"/>
     <w:lvl w:ilvl="0" w:tplc="1B306628">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="00B0F0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
@@ -5369,91 +5329,93 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1250257">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="178659780">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="614213136">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1773282253">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1062556825">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E1DB2"/>
     <w:rsid w:val="00010AE1"/>
     <w:rsid w:val="00047A53"/>
     <w:rsid w:val="00052AD9"/>
     <w:rsid w:val="000663D6"/>
+    <w:rsid w:val="000723D8"/>
     <w:rsid w:val="00081786"/>
     <w:rsid w:val="00085C8F"/>
     <w:rsid w:val="00086469"/>
     <w:rsid w:val="000970E6"/>
     <w:rsid w:val="000974BF"/>
     <w:rsid w:val="000B7677"/>
     <w:rsid w:val="000C54DB"/>
     <w:rsid w:val="000C6280"/>
     <w:rsid w:val="000F0A72"/>
+    <w:rsid w:val="00116DE7"/>
     <w:rsid w:val="00132159"/>
     <w:rsid w:val="00163ED5"/>
     <w:rsid w:val="001832F3"/>
     <w:rsid w:val="001A6273"/>
     <w:rsid w:val="001C42F0"/>
     <w:rsid w:val="001C5E53"/>
     <w:rsid w:val="001C7EBA"/>
     <w:rsid w:val="001D7856"/>
     <w:rsid w:val="00206953"/>
     <w:rsid w:val="00237508"/>
     <w:rsid w:val="0024722A"/>
     <w:rsid w:val="00263317"/>
     <w:rsid w:val="0029108E"/>
     <w:rsid w:val="002B71DF"/>
     <w:rsid w:val="002D1FFA"/>
     <w:rsid w:val="002D33B5"/>
     <w:rsid w:val="00314F86"/>
     <w:rsid w:val="003402E9"/>
     <w:rsid w:val="0036463F"/>
     <w:rsid w:val="00375EFA"/>
     <w:rsid w:val="00386401"/>
     <w:rsid w:val="003910DB"/>
     <w:rsid w:val="003C2700"/>
     <w:rsid w:val="003C76BF"/>
     <w:rsid w:val="003D7F82"/>
@@ -5484,71 +5446,71 @@
     <w:rsid w:val="005E05C4"/>
     <w:rsid w:val="005E453D"/>
     <w:rsid w:val="005E5DF0"/>
     <w:rsid w:val="005F4C98"/>
     <w:rsid w:val="00641107"/>
     <w:rsid w:val="00641CCE"/>
     <w:rsid w:val="00652075"/>
     <w:rsid w:val="00655AF9"/>
     <w:rsid w:val="00657ACA"/>
     <w:rsid w:val="006771AD"/>
     <w:rsid w:val="006A352E"/>
     <w:rsid w:val="007035C3"/>
     <w:rsid w:val="00705127"/>
     <w:rsid w:val="00715A4E"/>
     <w:rsid w:val="00740848"/>
     <w:rsid w:val="007529E5"/>
     <w:rsid w:val="00761671"/>
     <w:rsid w:val="007652F5"/>
     <w:rsid w:val="0077424E"/>
     <w:rsid w:val="007853D8"/>
     <w:rsid w:val="00796713"/>
     <w:rsid w:val="007E1DB2"/>
     <w:rsid w:val="007E2150"/>
     <w:rsid w:val="007E217D"/>
     <w:rsid w:val="007E616B"/>
+    <w:rsid w:val="00804B43"/>
     <w:rsid w:val="00813A82"/>
     <w:rsid w:val="008230E3"/>
     <w:rsid w:val="008322A2"/>
     <w:rsid w:val="00851FE0"/>
     <w:rsid w:val="008609D2"/>
     <w:rsid w:val="00862C03"/>
     <w:rsid w:val="00862D05"/>
     <w:rsid w:val="00864C11"/>
     <w:rsid w:val="00877C9F"/>
     <w:rsid w:val="008B03A7"/>
     <w:rsid w:val="008D297C"/>
     <w:rsid w:val="008F6937"/>
     <w:rsid w:val="00910EE6"/>
     <w:rsid w:val="0091214F"/>
     <w:rsid w:val="00914D53"/>
     <w:rsid w:val="00920230"/>
     <w:rsid w:val="00936B2D"/>
     <w:rsid w:val="00945358"/>
     <w:rsid w:val="00954FE6"/>
     <w:rsid w:val="009776D9"/>
-    <w:rsid w:val="00983213"/>
     <w:rsid w:val="00994155"/>
     <w:rsid w:val="00995815"/>
     <w:rsid w:val="009A4326"/>
     <w:rsid w:val="009C0832"/>
     <w:rsid w:val="009D2751"/>
     <w:rsid w:val="009E557E"/>
     <w:rsid w:val="009E65AF"/>
     <w:rsid w:val="009F5B8B"/>
     <w:rsid w:val="009F6C1E"/>
     <w:rsid w:val="00A04563"/>
     <w:rsid w:val="00A05FA8"/>
     <w:rsid w:val="00A20F7C"/>
     <w:rsid w:val="00A44E56"/>
     <w:rsid w:val="00A44F8C"/>
     <w:rsid w:val="00A66EE6"/>
     <w:rsid w:val="00A92F67"/>
     <w:rsid w:val="00A962D2"/>
     <w:rsid w:val="00AA6A88"/>
     <w:rsid w:val="00AC233C"/>
     <w:rsid w:val="00AC6C14"/>
     <w:rsid w:val="00AD5E2E"/>
     <w:rsid w:val="00B066DB"/>
     <w:rsid w:val="00B06C7C"/>
     <w:rsid w:val="00B11386"/>
     <w:rsid w:val="00B2041B"/>
@@ -5581,58 +5543,56 @@
     <w:rsid w:val="00CB0839"/>
     <w:rsid w:val="00CB263F"/>
     <w:rsid w:val="00CB5203"/>
     <w:rsid w:val="00CC3A7D"/>
     <w:rsid w:val="00CE2C08"/>
     <w:rsid w:val="00D21831"/>
     <w:rsid w:val="00D32920"/>
     <w:rsid w:val="00D54075"/>
     <w:rsid w:val="00D629A6"/>
     <w:rsid w:val="00D72441"/>
     <w:rsid w:val="00D805F1"/>
     <w:rsid w:val="00D862E0"/>
     <w:rsid w:val="00D90BD0"/>
     <w:rsid w:val="00DB0054"/>
     <w:rsid w:val="00DB5A9A"/>
     <w:rsid w:val="00DC6145"/>
     <w:rsid w:val="00DC617A"/>
     <w:rsid w:val="00DE13EC"/>
     <w:rsid w:val="00DE1492"/>
     <w:rsid w:val="00DF7063"/>
     <w:rsid w:val="00E13C89"/>
     <w:rsid w:val="00E31420"/>
     <w:rsid w:val="00E41F5D"/>
     <w:rsid w:val="00E56176"/>
     <w:rsid w:val="00E801A5"/>
-    <w:rsid w:val="00E85FE0"/>
     <w:rsid w:val="00E91F62"/>
     <w:rsid w:val="00EB19A0"/>
     <w:rsid w:val="00ED056D"/>
     <w:rsid w:val="00ED5892"/>
     <w:rsid w:val="00EE035B"/>
     <w:rsid w:val="00EE21E4"/>
-    <w:rsid w:val="00F033FB"/>
     <w:rsid w:val="00F0397E"/>
     <w:rsid w:val="00F03E9B"/>
     <w:rsid w:val="00F11440"/>
     <w:rsid w:val="00F37DC4"/>
     <w:rsid w:val="00F561EE"/>
     <w:rsid w:val="00F568B5"/>
     <w:rsid w:val="00F608ED"/>
     <w:rsid w:val="00F660EC"/>
     <w:rsid w:val="00F71FE5"/>
     <w:rsid w:val="00FB41E0"/>
     <w:rsid w:val="00FB7841"/>
     <w:rsid w:val="00FD2194"/>
     <w:rsid w:val="00FE5B5E"/>
     <w:rsid w:val="00FF12B4"/>
     <w:rsid w:val="00FF1BDC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -6714,71 +6674,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76108D38-BD38-4704-A195-4FA81F9ED062}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>3</Pages>
   <Words>465</Words>
-  <Characters>2749</Characters>
+  <Characters>2746</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV ČR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3208</CharactersWithSpaces>
+  <CharactersWithSpaces>3205</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Müllerová Jitka, Ing.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>