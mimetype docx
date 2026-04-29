--- v0 (2025-12-17)
+++ v1 (2026-04-29)
@@ -149,81 +149,87 @@
       <w:r w:rsidRPr="008E679D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Obecně závazná vyhláška</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34458120" w14:textId="77777777" w:rsidR="001D17CC" w:rsidRPr="001D17CC" w:rsidRDefault="001D17CC" w:rsidP="001D17CC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D17CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>o veřejném pořádku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697767F0" w14:textId="438D0457" w:rsidR="001D17CC" w:rsidRPr="001D17CC" w:rsidRDefault="001D17CC" w:rsidP="001D17CC">
+    <w:p w14:paraId="697767F0" w14:textId="63A02F54" w:rsidR="001D17CC" w:rsidRPr="001D17CC" w:rsidRDefault="001D17CC" w:rsidP="001D17CC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D17CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelstvo města </w:t>
       </w:r>
       <w:r w:rsidR="00193EE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Kopidlno</w:t>
       </w:r>
       <w:r w:rsidRPr="001D17CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se na svém zasedání dne </w:t>
+        <w:t xml:space="preserve"> se na svém zasedání dne</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15. prosince </w:t>
       </w:r>
       <w:r w:rsidR="00193EE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>…. 2025</w:t>
+        <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="001D17CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> usneslo vydat na základě ustanovení § 10 písm. a), c) a v souladu s § 84 odst. 2 písm. h) zákona č. 128/2000 Sb., o obcích (obecní zřízení), ve znění pozdějších předpisů, tuto obecně závaznou vyhlášku (dále také „vyhláška“ nebo „OZV“):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DB4EB0" w14:textId="77777777" w:rsidR="001D17CC" w:rsidRPr="001D17CC" w:rsidRDefault="001D17CC" w:rsidP="001D17CC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C666A04" w14:textId="77777777" w:rsidR="001D17CC" w:rsidRPr="001D17CC" w:rsidRDefault="001D17CC" w:rsidP="001D17CC">
       <w:pPr>
         <w:pStyle w:val="Bezmezer"/>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -589,61 +595,69 @@
       <w:r w:rsidR="00CF7DBC" w:rsidRPr="00CF7DBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ročně</w:t>
       </w:r>
       <w:r w:rsidR="00CF7DBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, přičemž:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337D063F" w14:textId="4B14AC15" w:rsidR="00CF7DBC" w:rsidRDefault="00D2774A" w:rsidP="00CF7DBC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00CF7DBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>rvní seč musí být provedena do 15. června příslušného roku,</w:t>
+        <w:t>rvní</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF7DBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seč musí být provedena do 15. června příslušného roku,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7054F216" w14:textId="6B91FB68" w:rsidR="00CF7DBC" w:rsidRPr="00E03340" w:rsidRDefault="00D2774A" w:rsidP="00E03340">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00CF7DBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ruhá (a případně další) seč pak v závislosti na vegetačních podmínkách.</w:t>
@@ -892,57 +906,211 @@
         </w:rPr>
         <w:t xml:space="preserve"> ve vzdálenosti 20 metrů od označníku</w:t>
       </w:r>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, vlakového nádraží (vyjma prostoru dráhy), </w:t>
       </w:r>
       <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">u prodejen </w:t>
       </w:r>
       <w:r w:rsidR="00AD46ED" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">smíšeného zboží </w:t>
       </w:r>
       <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>v ulici Tomáše Svobody parc. č. 1325/9 v k. ú. Kopidlno, parc. č. 1439 v k. ú. Kopidlno, parc. č. 1539 v k. ú. Kopidlno, parc. č. 1276/32 v k. ú. Kopidlno, u prodejny na sídlišti v ul. U Cihelny na pozemku parc. č. 1111/53 v k. ú. Kopidlno</w:t>
+        <w:t xml:space="preserve">v ulici Tomáše Svobody </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 1325/9 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 1439 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 1539 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 1276/32 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno, u prodejny na sídlišti v ul. U Cihelny na pozemku </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 1111/53 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F740A8" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno</w:t>
       </w:r>
       <w:r w:rsidR="00AD46ED" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a u prodejny v ulici U Nádraží parc. č. 848/3</w:t>
+        <w:t xml:space="preserve"> a u prodejny v ulici U Nádraží </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AD46ED" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AD46ED" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. č. 848/3</w:t>
       </w:r>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>se zakazuje žebrání.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDE280D" w14:textId="77777777" w:rsidR="001D17CC" w:rsidRPr="00312D60" w:rsidRDefault="001D17CC" w:rsidP="001D17CC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
@@ -1076,51 +1244,65 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nám. </w:t>
       </w:r>
       <w:r w:rsidR="00D2770B" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hilmarovo</w:t>
       </w:r>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DC2CDD" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> parc. č. 1276/12, 1276/14, 1276/13, 1276/53, 1276/47, 1276/48,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC2CDD" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC2CDD" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. č. 1276/12, 1276/14, 1276/13, 1276/53, 1276/47, 1276/48,</w:t>
       </w:r>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4942C7B7" w14:textId="08CBBC66" w:rsidR="001D17CC" w:rsidRPr="00312D60" w:rsidRDefault="001D17CC" w:rsidP="001D17CC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312D60">
@@ -1198,179 +1380,439 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ulice </w:t>
       </w:r>
       <w:r w:rsidR="00D2770B" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>U Nádraží,</w:t>
       </w:r>
       <w:r w:rsidR="00DC2CDD" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> parc. č. 1310/2,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC2CDD" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC2CDD" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. č. 1310/2,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B27B18" w14:textId="02550069" w:rsidR="001D17CC" w:rsidRPr="00312D60" w:rsidRDefault="00D2770B" w:rsidP="00D2770B">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>na schodišti sokolovny na části pozemku parc. č. st. 436 v k. ú. Kopidlno, na hřišti u sokolovny na pozemku parc. č. 475/8 v k. ú. Kopidlno a na příjezdu na hřiště na části pozemku parc. č. 476/2 v k. ú. Kopidlno</w:t>
+        <w:t xml:space="preserve">na schodišti sokolovny na části pozemku </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. st. 436 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno, na hřišti u sokolovny na pozemku </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 475/8 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno a na příjezdu na hřiště na části pozemku </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 476/2 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno</w:t>
       </w:r>
       <w:r w:rsidR="00D2774A" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD26A1D" w14:textId="193EE2E7" w:rsidR="0006609A" w:rsidRPr="00312D60" w:rsidRDefault="0006609A" w:rsidP="00D2770B">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>v okolí kostela sv. Jakuba Většího parc. č. 28 v k. ú. Kopidlno,</w:t>
+        <w:t xml:space="preserve">v okolí kostela sv. Jakuba Většího </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 28 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2CF8D4" w14:textId="77777777" w:rsidR="002E797F" w:rsidRPr="00312D60" w:rsidRDefault="00D2770B" w:rsidP="00D2774A">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>u prodejny na sídlišti v ul. U Cihelny na pozemku parc. č. 1111/53 v k. ú. Kopidlno</w:t>
+        <w:t xml:space="preserve">u prodejny na sídlišti v ul. U Cihelny na pozemku </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 1111/53 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno</w:t>
       </w:r>
       <w:r w:rsidR="003C1DD8" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D2774A" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B3B070" w14:textId="2AFA401C" w:rsidR="00583476" w:rsidRPr="00312D60" w:rsidRDefault="00D2774A" w:rsidP="00D2774A">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">u prodejen </w:t>
       </w:r>
       <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">v ulici </w:t>
       </w:r>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáše Svobody </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>parc. č. 1325/9 v k. ú. Kopidlno, parc. č. 1439 v k. ú. Kopidlno, parc. č. 1539 v k. ú. Kopidlno, parc. č. 1276/32 v k. ú. Kopidlno,</w:t>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 1325/9 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 1439 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 1539 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. 1276/32 v k. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ú.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E797F" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kopidlno,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E9E2614" w14:textId="501C6CB4" w:rsidR="00583476" w:rsidRPr="00312D60" w:rsidRDefault="0006609A" w:rsidP="00583476">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>zámecký</w:t>
       </w:r>
       <w:r w:rsidR="001D17CC" w:rsidRPr="00312D60">
@@ -1482,51 +1924,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="004A38AC" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> u</w:t>
       </w:r>
       <w:r w:rsidR="00583476" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> vlakového </w:t>
       </w:r>
       <w:r w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nádraží</w:t>
       </w:r>
       <w:r w:rsidR="004A38AC" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> parc. č. 1366/4</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004A38AC" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004A38AC" w:rsidRPr="00312D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. č. 1366/4</w:t>
       </w:r>
       <w:r w:rsidR="00E03340" w:rsidRPr="00312D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="216BB613" w14:textId="39D2F937" w:rsidR="001D17CC" w:rsidRPr="00312D60" w:rsidRDefault="001D17CC" w:rsidP="001D17CC">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1914,51 +2370,59 @@
             <w:r>
               <w:t>Ing. Karel Žižka v. r.</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve"> starosta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4821" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="55" w:type="dxa"/>
               <w:left w:w="55" w:type="dxa"/>
               <w:bottom w:w="55" w:type="dxa"/>
               <w:right w:w="55" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="08FD20AA" w14:textId="77777777" w:rsidR="00193EE0" w:rsidRDefault="00193EE0" w:rsidP="00934C29">
             <w:pPr>
               <w:pStyle w:val="PodpisovePole"/>
             </w:pPr>
             <w:r>
-              <w:t>Ing. Martin Kinčl v. r.</w:t>
+              <w:t xml:space="preserve">Ing. Martin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Kinčl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> v. r.</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve"> místostarosta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6EA48CD7" w14:textId="77777777" w:rsidR="001D17CC" w:rsidRPr="001D17CC" w:rsidRDefault="001D17CC" w:rsidP="001D17CC">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D17CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39BBFFA1" w14:textId="77777777" w:rsidR="001D17CC" w:rsidRPr="001D17CC" w:rsidRDefault="001D17CC" w:rsidP="001D17CC">
@@ -2256,65 +2720,65 @@
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="03C955E2" w14:textId="77777777" w:rsidR="008B49F5" w:rsidRDefault="008B49F5" w:rsidP="001D17CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6B06D958" w14:textId="77777777" w:rsidR="008B49F5" w:rsidRDefault="008B49F5" w:rsidP="001D17CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2345,51 +2809,58 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="15B02A1D" w14:textId="77777777" w:rsidR="00CF7DBC" w:rsidRDefault="00CF7DBC" w:rsidP="00CF7DBC">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tábořením se pro účely této vyhlášky rozumí souhrn různých činností, které umožňují vícedenní pobyt na jednom místě, spojený s přenocováním.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tábořením se pro účely této vyhlášky rozumí souhrn různých činností, které umožňují vícedenní pobyt na jednom místě, spojený s přenocováním.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="32A94778" w14:textId="212D68FA" w:rsidR="001D17CC" w:rsidRDefault="001D17CC" w:rsidP="001D17CC">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -5031,50 +5502,51 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="78645777">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1336953451">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B3F27"/>
     <w:rsid w:val="00027AE6"/>
     <w:rsid w:val="0004711C"/>
     <w:rsid w:val="00065B78"/>
     <w:rsid w:val="0006609A"/>
@@ -5098,53 +5570,55 @@
     <w:rsid w:val="004A38AC"/>
     <w:rsid w:val="00583476"/>
     <w:rsid w:val="00624767"/>
     <w:rsid w:val="00625585"/>
     <w:rsid w:val="00702AF5"/>
     <w:rsid w:val="007147AC"/>
     <w:rsid w:val="007168C2"/>
     <w:rsid w:val="00810540"/>
     <w:rsid w:val="008478A2"/>
     <w:rsid w:val="00855BC0"/>
     <w:rsid w:val="008A2687"/>
     <w:rsid w:val="008B49F5"/>
     <w:rsid w:val="00935AD4"/>
     <w:rsid w:val="0097723A"/>
     <w:rsid w:val="009A551B"/>
     <w:rsid w:val="009B1E59"/>
     <w:rsid w:val="009B3F27"/>
     <w:rsid w:val="00A14A37"/>
     <w:rsid w:val="00AD0DCC"/>
     <w:rsid w:val="00AD46ED"/>
     <w:rsid w:val="00AE383E"/>
     <w:rsid w:val="00B049D9"/>
     <w:rsid w:val="00B7007D"/>
     <w:rsid w:val="00BC3632"/>
     <w:rsid w:val="00BD759E"/>
+    <w:rsid w:val="00BF1273"/>
     <w:rsid w:val="00C30BDD"/>
     <w:rsid w:val="00C31F8C"/>
     <w:rsid w:val="00C45899"/>
+    <w:rsid w:val="00C61FA9"/>
     <w:rsid w:val="00C929A6"/>
     <w:rsid w:val="00CF7DBC"/>
     <w:rsid w:val="00D2770B"/>
     <w:rsid w:val="00D2774A"/>
     <w:rsid w:val="00D4302B"/>
     <w:rsid w:val="00D70D05"/>
     <w:rsid w:val="00DC2CDD"/>
     <w:rsid w:val="00E03340"/>
     <w:rsid w:val="00E11E16"/>
     <w:rsid w:val="00E90A26"/>
     <w:rsid w:val="00EC5A75"/>
     <w:rsid w:val="00F67A39"/>
     <w:rsid w:val="00F740A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -6476,72 +6950,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4804</Characters>
+  <Pages>3</Pages>
+  <Words>815</Words>
+  <Characters>4813</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5607</CharactersWithSpaces>
+  <CharactersWithSpaces>5617</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Veronika Dofková</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>