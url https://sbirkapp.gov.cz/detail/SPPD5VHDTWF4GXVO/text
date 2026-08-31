--- v0 (2026-06-15)
+++ v1 (2026-08-31)
@@ -1,775 +1,3350 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...1 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...5 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:w10="urn:schemas-microsoft-com:office:word">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...115 lines deleted...]
-      <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0"/>
+    <w:p w14:paraId="30473047" w14:textId="3D019754" w:rsidR="009A06CD" w:rsidRDefault="00C8096A" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009A06CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Obec Hať</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3613DE33" w14:textId="58C78D3B" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:pStyle w:val="NormlnIMP"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zastupitelstvo obce Hať</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411ECFD9" w14:textId="77777777" w:rsidR="001B12A7" w:rsidRDefault="001B12A7" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:pStyle w:val="NormlnIMP"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1F8598" w14:textId="56189D5C" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="001B12A7">
+      <w:pPr>
+        <w:pStyle w:val="NormlnIMP"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obecně závazná vyhláška obce Hať </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4354E5FF" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7BB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>nočním klidu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B082FF2" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74241540" w14:textId="217D423A" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zastupitelstvo obce Hať se na svém </w:t>
+      </w:r>
+      <w:r w:rsidR="00995554">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zasedání dne </w:t>
+      </w:r>
+      <w:r w:rsidR="00995554" w:rsidRPr="00995554">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8.6.2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995554">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>usnesením č</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0F0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003418B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0F0B" w:rsidRPr="00995554">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00995554" w:rsidRPr="00995554">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> 21/8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00995554">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">usneslo vydat na základě </w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 5 odst. 7 zákona č. 251/2016 Sb., o některých přestupcích, ve znění pozdějších předpisů (dále jen „zákon o některých přestupcích“) a v souladu s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>§ 10 písm. d) a ustanovení § 84 odst. 2 písm. h) zákona č.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B542B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>128/2000 Sb., o obcích (obecní zřízení), ve znění pozdějších předpisů, tuto obecně závaznou vyhlášku:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27503D40" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C4A839C" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Čl. 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A7DCD3" w14:textId="0BC882A8" w:rsidR="009A06CD" w:rsidRDefault="006C1D9C" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="009A06CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ředmět </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCF6CBB" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B8BE57F" w14:textId="0006B8E9" w:rsidR="00AC1F7A" w:rsidRDefault="006C1D9C" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C1D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Předmětem této obecně závazné vyhlášky je stanovení výjim</w:t>
+      </w:r>
+      <w:r w:rsidR="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ečných případů, při nichž </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">je doba nočního klidu vymezena </w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>odlišně od zákona o některých přestupcích</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0432">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0648583D" w14:textId="2743D8D4" w:rsidR="006C1D9C" w:rsidRDefault="006C1D9C" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E2161A" w14:textId="77777777" w:rsidR="00CA6756" w:rsidRPr="009A3B45" w:rsidRDefault="00CA6756" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F09627" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Čl. 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BD455D" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doba nočního klidu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291AE08C" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07251395" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dobou nočního klidu se rozumí doba od dvacáté druhé do šesté hodiny.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ED40BE" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341480BD" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="119BAE13" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Čl. 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C71D975" w14:textId="032ACEAF" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stanovení výjimečných případů, při nichž je doba nočního klidu vymezena </w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>odlišně od zákona</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B02D14" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRPr="00E95120" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E054DF1" w14:textId="3E34E3AA" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0EB9F7" w14:textId="77777777" w:rsidR="0049216B" w:rsidRDefault="0049216B" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3CE32A" w14:textId="2953FA77" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) Doba nočn</w:t>
+      </w:r>
+      <w:r w:rsidR="00061F70" w:rsidRPr="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ího klidu nemusí být dodržována</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v noci z 31. prosince na 1. ledna z důvodu konání oslav příchodu nového roku</w:t>
+      </w:r>
+      <w:r w:rsidR="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777EE7C3" w14:textId="77777777" w:rsidR="00133577" w:rsidRDefault="00133577" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0076F525" w14:textId="19ECE299" w:rsidR="0049216B" w:rsidRDefault="00E95120" w:rsidP="00061F70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009A06CD" w:rsidRPr="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0049216B" w:rsidRPr="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doba nočního klidu se vymezuje od 00</w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0049216B" w:rsidRPr="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>00 do 06</w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0049216B" w:rsidRPr="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>00 hodin,</w:t>
+      </w:r>
+      <w:r w:rsidR="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00061F70" w:rsidRPr="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a to</w:t>
+      </w:r>
+      <w:r w:rsidR="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049216B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v noci ze dne konání tradiční akce Dožínky na de</w:t>
+      </w:r>
+      <w:r w:rsidR="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n následující konané jednu noc </w:t>
+      </w:r>
+      <w:r w:rsidR="0049216B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>z neděle na pondělí v měsíci srpnu</w:t>
+      </w:r>
+      <w:r w:rsidR="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7721BA41" w14:textId="1A013789" w:rsidR="0049216B" w:rsidRDefault="0049216B" w:rsidP="0049216B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5529DCC0" w14:textId="068AB4DA" w:rsidR="009A06CD" w:rsidRPr="00061F70" w:rsidRDefault="00061F70" w:rsidP="00061F70">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="009A06CD" w:rsidRPr="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doba nočního klidu se vymezuje </w:t>
+      </w:r>
+      <w:r w:rsidR="009A06CD" w:rsidRPr="00D40C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidR="00E837AB" w:rsidRPr="00D40C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3D63" w:rsidRPr="00D40C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40C41" w:rsidRPr="00D40C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E837AB" w:rsidRPr="00D40C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 </w:t>
+      </w:r>
+      <w:r w:rsidR="009A06CD" w:rsidRPr="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="00E837AB" w:rsidRPr="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 06</w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E837AB" w:rsidRPr="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 </w:t>
+      </w:r>
+      <w:r w:rsidR="009A06CD" w:rsidRPr="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hodin, a to v následujících případech:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4169B1" w14:textId="13A1CAF6" w:rsidR="0049216B" w:rsidRDefault="009A06CD" w:rsidP="0049216B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E837AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v noci ze dne konání tradiční akce Den obce na den následující konané jednu noc </w:t>
+      </w:r>
+      <w:r w:rsidR="00E837AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>ze soboty na neděli v měsíci červnu</w:t>
+      </w:r>
+      <w:r w:rsidR="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2879699B" w14:textId="3BC00F32" w:rsidR="0049216B" w:rsidRDefault="0049216B" w:rsidP="0049216B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b) v noci ze dne konání tradiční sportovní akce HAPOKO na den následující konané jednu noc ze soboty na neděli v měsíci srpnu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B542B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BD6920" w14:textId="51CAAAC1" w:rsidR="00B542B1" w:rsidRDefault="00B542B1" w:rsidP="0049216B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c) v noci ze dne konání</w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tradiční akce</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00674FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jarní slavnosti v Kotlině</w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na den následující</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konané jednu noc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00674FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v průběhu měsíce </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">května </w:t>
+      </w:r>
+      <w:r w:rsidR="00674FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> června.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A16076" w14:textId="54D5278A" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="004D4F49">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E200231" w14:textId="02ED8BC8" w:rsidR="009A06CD" w:rsidRDefault="00061F70" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="009A06CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Informace o konkrétním termínu konání akcí uvedených v odst. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2 a 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95120">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A06CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tohoto článku obecně závazné vyhlášky bude zveřejněna obecním úřadem na úřední desce minimálně 5 dnů </w:t>
+      </w:r>
+      <w:r w:rsidR="009A06CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">před datem konání. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7338CC" w14:textId="6E182177" w:rsidR="00752EEA" w:rsidRDefault="00752EEA" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F4867AE" w14:textId="5D5CB167" w:rsidR="005F5414" w:rsidRDefault="005F5414" w:rsidP="005F5414">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Článek </w:t>
+      </w:r>
+      <w:r w:rsidR="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BE67A3" w14:textId="77777777" w:rsidR="005F5414" w:rsidRDefault="005F5414" w:rsidP="005F5414">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zrušovací ustanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9AA191" w14:textId="77777777" w:rsidR="005F5414" w:rsidRDefault="005F5414" w:rsidP="005F5414">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506DD48A" w14:textId="564DB4D3" w:rsidR="005F5414" w:rsidRDefault="005F5414" w:rsidP="005F5414">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F5414">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zrušuje se obecně závazná vyhláška </w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obce Hať </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5414">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>č</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D40C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40C41" w:rsidRPr="00D40C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3/2021</w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F079CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o nočním klidu, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F079CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze dne </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40C41" w:rsidRPr="00D40C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>23.08.2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00F079CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7041C7" w14:textId="77777777" w:rsidR="009D1D51" w:rsidRPr="00E95120" w:rsidRDefault="009D1D51" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C29B169" w14:textId="7D5250EB" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Čl. </w:t>
+      </w:r>
+      <w:r w:rsidR="00061F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5687DE56" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Účinnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3569773D" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A102B84" w14:textId="5FFE43CE" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tato obecně závazná vyhláška nabývá účinnosti </w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">počátkem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>patnáct</w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ého</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dne</w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> následujícího </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">po dni </w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jejího </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vyhlášení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49621DF3" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5423D98E" w14:textId="6600FDF6" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1BC046" w14:textId="76AC2B92" w:rsidR="0049216B" w:rsidRDefault="0049216B" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="461080B1" w14:textId="0225DB80" w:rsidR="0049216B" w:rsidRDefault="0049216B" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01625EC6" w14:textId="35DA77EC" w:rsidR="0049216B" w:rsidRDefault="0049216B" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193766BB" w14:textId="7D6CDE09" w:rsidR="0049216B" w:rsidRDefault="0049216B" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548EF1C2" w14:textId="77777777" w:rsidR="0049216B" w:rsidRDefault="0049216B" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5DF419" w14:textId="21EE5C76" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756A6947" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.............................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>...................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E55AEEC" w14:textId="1A844957" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95120">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mgr. Milan Šula</w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v. r.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00B542B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Martin Baďura</w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v. r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08245D65" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   místostarosta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>starosta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761F8E01" w14:textId="0ADD8E4D" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3397C3E9" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D6E3F9" w14:textId="77777777" w:rsidR="008D3599" w:rsidRDefault="008D3599" w:rsidP="009A06CD"/>
+    <w:p w14:paraId="4B925A71" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009A06CD" w:rsidSect="009929BE">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="709" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6E33F6B4" w14:textId="77777777" w:rsidR="0028247D" w:rsidRDefault="0028247D" w:rsidP="009A06CD">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="52FB2B8E" w14:textId="77777777" w:rsidR="0028247D" w:rsidRDefault="0028247D" w:rsidP="009A06CD">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7EFECDB2" w14:textId="77777777" w:rsidR="0028247D" w:rsidRDefault="0028247D" w:rsidP="009A06CD">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2267E8BF" w14:textId="77777777" w:rsidR="0028247D" w:rsidRDefault="0028247D" w:rsidP="009A06CD">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="59BF231D" w14:textId="0A3E73DA" w:rsidR="009A06CD" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:pStyle w:val="Textpoznpodarou"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Znakapoznpodarou"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dle ustanovení § 5 odst. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B12A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zákona č. 251/2016 Sb., o některých přestupcích,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve znění pozdějších předpisů,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> platí, že: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>„Dobou nočního klidu se rozumí doba od dvacáté druhé do šesté hodiny. Obec může obecně závaznou vyhláškou stanovit výjimečné případy, zejména slavnosti nebo obdobné společenské nebo rodinné akce, při nichž je doba nočního klidu vymezena dobou kratší nebo při nichž nemusí být doba nočního klidu dodržována“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B2F823" w14:textId="77777777" w:rsidR="009A06CD" w:rsidRPr="006B0B8B" w:rsidRDefault="009A06CD" w:rsidP="009A06CD">
+      <w:pPr>
+        <w:pStyle w:val="Textpoznpodarou"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09C20BFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23420C86"/>
+    <w:lvl w:ilvl="0" w:tplc="04050017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="942037540">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="840"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00622F58"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00622F58"/>
+    <w:rsidRoot w:val="009A06CD"/>
+    <w:rsid w:val="00030C23"/>
+    <w:rsid w:val="00061F70"/>
+    <w:rsid w:val="001017ED"/>
+    <w:rsid w:val="00133577"/>
+    <w:rsid w:val="00154C89"/>
+    <w:rsid w:val="00167142"/>
+    <w:rsid w:val="00195AFA"/>
+    <w:rsid w:val="001B12A7"/>
+    <w:rsid w:val="0028247D"/>
+    <w:rsid w:val="00286C66"/>
+    <w:rsid w:val="002A5A0B"/>
+    <w:rsid w:val="003418B2"/>
+    <w:rsid w:val="00357C02"/>
+    <w:rsid w:val="003E76B2"/>
+    <w:rsid w:val="00445EE6"/>
+    <w:rsid w:val="00447964"/>
+    <w:rsid w:val="004531F4"/>
+    <w:rsid w:val="0049216B"/>
+    <w:rsid w:val="004D4F49"/>
+    <w:rsid w:val="005177A8"/>
+    <w:rsid w:val="005416CB"/>
+    <w:rsid w:val="005E13A8"/>
+    <w:rsid w:val="005F5414"/>
+    <w:rsid w:val="00605367"/>
+    <w:rsid w:val="00631699"/>
+    <w:rsid w:val="006616F4"/>
+    <w:rsid w:val="00674FD2"/>
+    <w:rsid w:val="006936B4"/>
+    <w:rsid w:val="006A313C"/>
+    <w:rsid w:val="006A7613"/>
+    <w:rsid w:val="006A7E03"/>
+    <w:rsid w:val="006C1D9C"/>
+    <w:rsid w:val="00720FC2"/>
+    <w:rsid w:val="00752EEA"/>
+    <w:rsid w:val="007E7272"/>
+    <w:rsid w:val="00820C6A"/>
+    <w:rsid w:val="00837096"/>
+    <w:rsid w:val="00881419"/>
+    <w:rsid w:val="008D3599"/>
+    <w:rsid w:val="008E59C6"/>
+    <w:rsid w:val="00903CDF"/>
+    <w:rsid w:val="009570D5"/>
+    <w:rsid w:val="009718E8"/>
+    <w:rsid w:val="009727DD"/>
+    <w:rsid w:val="00995554"/>
+    <w:rsid w:val="009A06CD"/>
+    <w:rsid w:val="009D1D51"/>
+    <w:rsid w:val="009E3D63"/>
+    <w:rsid w:val="00A1673D"/>
+    <w:rsid w:val="00A20EE2"/>
+    <w:rsid w:val="00A25A7E"/>
+    <w:rsid w:val="00A77E32"/>
+    <w:rsid w:val="00AA6BCA"/>
+    <w:rsid w:val="00AC1F7A"/>
+    <w:rsid w:val="00AC6452"/>
+    <w:rsid w:val="00B27C93"/>
+    <w:rsid w:val="00B542B1"/>
+    <w:rsid w:val="00B70D46"/>
+    <w:rsid w:val="00BB38BB"/>
+    <w:rsid w:val="00BD0B86"/>
+    <w:rsid w:val="00BF1DC4"/>
+    <w:rsid w:val="00BF4F28"/>
+    <w:rsid w:val="00C01D1F"/>
+    <w:rsid w:val="00C41FDB"/>
+    <w:rsid w:val="00C75C57"/>
+    <w:rsid w:val="00C8096A"/>
+    <w:rsid w:val="00CA1E0E"/>
+    <w:rsid w:val="00CA6756"/>
+    <w:rsid w:val="00D40C41"/>
+    <w:rsid w:val="00D72568"/>
+    <w:rsid w:val="00DB1A71"/>
+    <w:rsid w:val="00DD5046"/>
+    <w:rsid w:val="00DD6351"/>
+    <w:rsid w:val="00DF0432"/>
+    <w:rsid w:val="00E44D9C"/>
+    <w:rsid w:val="00E837AB"/>
+    <w:rsid w:val="00E95120"/>
+    <w:rsid w:val="00EC1223"/>
+    <w:rsid w:val="00EE0F0B"/>
+    <w:rsid w:val="00EF32D0"/>
+    <w:rsid w:val="00F079CF"/>
+    <w:rsid w:val="00FC62AF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="49DD0EFB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4CBA006E-3AB8-4766-A2F7-1B88115D81B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...18 lines deleted...]
-  </w:style>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:sz w:val="21"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="009A06CD"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...2 lines deleted...]
-    <w:link w:val="a4"/>
+  <w:style w:type="paragraph" w:styleId="Zkladntext">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZkladntextChar"/>
+    <w:rsid w:val="009A06CD"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextChar">
+    <w:name w:val="Základní text Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zkladntext"/>
+    <w:rsid w:val="009A06CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextpoznpodarouChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009A06CD"/>
+    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextpoznpodarouChar">
+    <w:name w:val="Text pozn. pod čarou Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textpoznpodarou"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009A06CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Znakapoznpodarou">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A06CD"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormlnIMP">
+    <w:name w:val="Normální_IMP"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="009A06CD"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="230" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A06CD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text">
+    <w:name w:val="Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextChar"/>
+    <w:rsid w:val="009A06CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextChar">
+    <w:name w:val="Text Char"/>
+    <w:link w:val="Text"/>
+    <w:locked/>
+    <w:rsid w:val="009A06CD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hypertextovodkaz">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0003097E"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="005F5414"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...10 lines deleted...]
-    <w:link w:val="a6"/>
+  <w:style w:type="paragraph" w:styleId="Textbubliny">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextbublinyChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0003097E"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="008E59C6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...2 lines deleted...]
-    <w:link w:val="a5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
+    <w:name w:val="Text bubliny Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0003097E"/>
+    <w:rsid w:val="008E59C6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...18 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="311713146">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface=""/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface=""/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>329</Words>
+  <Characters>1947</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Název</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2272</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>25C-1i</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Obec Hať</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>