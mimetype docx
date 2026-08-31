--- v0 (2025-12-18)
+++ v1 (2026-08-31)
@@ -1,4192 +1,1317 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="03F98A7A" w14:textId="77777777" w:rsidR="005E207D" w:rsidRDefault="005E207D" w:rsidP="005E207D">
-[...342 lines deleted...]
-    <w:p w14:paraId="7A94D346" w14:textId="77777777" w:rsidR="0043346C" w:rsidRDefault="008D6906" w:rsidP="008D6906">
+    <w:p w14:paraId="06219CEF" w14:textId="77777777" w:rsidR="00D35EC0" w:rsidRDefault="00D35EC0" w:rsidP="008D6906">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E0EAD">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0A8F3313" w14:textId="114FB668" w:rsidR="008D6906" w:rsidRDefault="008D6906" w:rsidP="008D6906">
+    <w:p w14:paraId="002565F6" w14:textId="1DF8CC0A" w:rsidR="008D6906" w:rsidRPr="00175691" w:rsidRDefault="008D6906" w:rsidP="008D6906">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E0EAD">
+      <w:r w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Zastupitelstvo obce </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0043346C">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4E55" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t>bec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00175691" w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:t>Sány</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFFCB6D" w14:textId="77777777" w:rsidR="00FE4569" w:rsidRPr="002E0EAD" w:rsidRDefault="00FE4569" w:rsidP="008D6906">
+    <w:p w14:paraId="35C54225" w14:textId="53E24F63" w:rsidR="008D6906" w:rsidRPr="00175691" w:rsidRDefault="008D6906" w:rsidP="008D6906">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zastupitelstvo obce</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6DDA" w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00175691" w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sány</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="57240E40" w14:textId="7B0D5E0C" w:rsidR="0043346C" w:rsidRDefault="008D6906" w:rsidP="0043346C">
+    <w:p w14:paraId="5955E44E" w14:textId="77777777" w:rsidR="00B4670A" w:rsidRPr="004D6FD5" w:rsidRDefault="00B4670A" w:rsidP="008D6906">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...14 lines deleted...]
-      </w:r>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ECA5FF8" w14:textId="1D438BA9" w:rsidR="008D6906" w:rsidRPr="002E0EAD" w:rsidRDefault="008D6906" w:rsidP="0043346C">
+    <w:p w14:paraId="6B874C9F" w14:textId="3A8050F9" w:rsidR="008D6906" w:rsidRPr="00175691" w:rsidRDefault="008D6906" w:rsidP="008D6906">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E0EAD">
+      <w:r w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Obecně závazná vyhláška obce </w:t>
+      </w:r>
+      <w:r w:rsidR="00175691" w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sány</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0ECB" w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCAE1CE" w14:textId="26D748CF" w:rsidR="00B4670A" w:rsidRPr="00175691" w:rsidRDefault="00B4670A" w:rsidP="008D6906">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">kterou se mění obecně závazná vyhláška obce </w:t>
+      </w:r>
+      <w:r w:rsidR="00175691" w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sány </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>č. </w:t>
+      </w:r>
+      <w:r w:rsidR="00175691" w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>/20</w:t>
+      </w:r>
+      <w:r w:rsidR="00175691" w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40936D6B" w14:textId="130C1A18" w:rsidR="008D6906" w:rsidRPr="00175691" w:rsidRDefault="00B4670A" w:rsidP="008D6906">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6906" w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">o místním poplatku </w:t>
       </w:r>
-      <w:r w:rsidR="00650483" w:rsidRPr="00650483">
+      <w:r w:rsidR="00650483" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>za obecní sy</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00720121">
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00175691" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>s</w:t>
-[...6 lines deleted...]
-        <w:t>tém odpadového hospodářství</w:t>
+        <w:t>a obecní systém odpadového hospodářství</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D09565" w14:textId="77777777" w:rsidR="008D6906" w:rsidRPr="002E0EAD" w:rsidRDefault="008D6906" w:rsidP="006402B9">
+    <w:p w14:paraId="72D96CDF" w14:textId="77777777" w:rsidR="008D6906" w:rsidRPr="00175691" w:rsidRDefault="008D6906" w:rsidP="006402B9">
       <w:pPr>
         <w:pStyle w:val="nzevzkona"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1100178A" w14:textId="0351D445" w:rsidR="00131160" w:rsidRPr="002E0EAD" w:rsidRDefault="00AC18A4" w:rsidP="00C1031D">
+    <w:p w14:paraId="1A32A066" w14:textId="571E972E" w:rsidR="00131160" w:rsidRPr="00175691" w:rsidRDefault="00AC18A4" w:rsidP="00C1031D">
       <w:pPr>
         <w:pStyle w:val="nzevzkona"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelstvo obce </w:t>
       </w:r>
-      <w:r w:rsidR="0043346C">
+      <w:r w:rsidR="00175691" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sány</w:t>
+      </w:r>
+      <w:r w:rsidR="007C01E2" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">se na svém zasedání dne </w:t>
       </w:r>
-      <w:r w:rsidR="0043346C">
+      <w:r w:rsidR="00175691" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21. července 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="007165A1" w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usneslo vydat na základě</w:t>
+      </w:r>
+      <w:r w:rsidR="007165A1" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00131160" w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> §</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44A68" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C1031D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007165A1" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0093525E">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="00131160" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C1031D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zákona č.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44A68" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00402CA3" w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00131160" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00131160" w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>565/1990</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44A68" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="000F2E0D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00131160" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00131160" w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sb., o místních poplatcích, ve znění pozdějších předpisů</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1031D" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="000F2E0D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dále jen „zákon </w:t>
+      </w:r>
+      <w:r w:rsidR="0093525E" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00131160" w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1031D" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="000F2E0D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>místních poplatcích“)</w:t>
+      </w:r>
+      <w:r w:rsidR="00402CA3" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00131160" w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00131160" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="000F2E0D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a v souladu s §</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95145" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00131160" w:rsidRPr="002E0EAD">
+      <w:r w:rsidR="00131160" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10 písm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95145" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="000F2E0D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00131160" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95145" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00131160" w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00131160" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00412321" w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a § 84 odst. 2 pís</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m. h) zákona č. 128/2000 Sb.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00131160" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00131160" w:rsidRPr="002E0EAD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o obcích (obecní zřízení)</w:t>
+      </w:r>
+      <w:r w:rsidR="00412321" w:rsidRPr="00175691">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...2010 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Čl. 8</w:t>
+        <w:t xml:space="preserve"> ve znění pozdějších předpisů,</w:t>
+      </w:r>
+      <w:r w:rsidR="00131160" w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tuto obecně závaznou vyhlášku (dále jen „</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82D08" w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tato </w:t>
+      </w:r>
+      <w:r w:rsidR="00131160" w:rsidRPr="00175691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vyhláška“): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627DE4FB" w14:textId="77777777" w:rsidR="00133145" w:rsidRDefault="00133145" w:rsidP="00FB3701">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="5323B795" w14:textId="3FFE65B4" w:rsidR="00B4670A" w:rsidRPr="00175691" w:rsidRDefault="00B4670A" w:rsidP="00C1031D">
+      <w:pPr>
+        <w:pStyle w:val="nzevzkona"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2977"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76AEF6D6" w14:textId="02BBA402" w:rsidR="00AB240E" w:rsidRDefault="00AB240E" w:rsidP="00FB3701">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="638ADB92" w14:textId="77777777" w:rsidR="00B4670A" w:rsidRPr="00175691" w:rsidRDefault="00B4670A" w:rsidP="00C1031D">
+      <w:pPr>
+        <w:pStyle w:val="nzevzkona"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2977"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="31406382" w14:textId="3A0F1A13" w:rsidR="00AB240E" w:rsidRDefault="00AB240E" w:rsidP="00AB240E">
-[...19 lines deleted...]
-        <w:t>Poplatkové povinnosti vzniklé před nabytím účinnosti této vyhlášky se posuzují podle dosavadních právních předpisů.</w:t>
+    <w:p w14:paraId="2340266C" w14:textId="11E44A36" w:rsidR="00131160" w:rsidRPr="00B95CBC" w:rsidRDefault="00131160" w:rsidP="00B4670A">
+      <w:pPr>
+        <w:pStyle w:val="slalnk"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Čl. 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554B0C73" w14:textId="77777777" w:rsidR="004977C3" w:rsidRDefault="004977C3" w:rsidP="004977C3">
-[...11 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="0D233CF3" w14:textId="1BE5F093" w:rsidR="00A95145" w:rsidRPr="00B95CBC" w:rsidRDefault="00A95145" w:rsidP="00A95145">
+      <w:pPr>
+        <w:pStyle w:val="slalnk"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="666D5DA9" w14:textId="19193450" w:rsidR="004977C3" w:rsidRPr="004977C3" w:rsidRDefault="004977C3" w:rsidP="004977C3">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="5F4AF704" w14:textId="061FA7EC" w:rsidR="00A95145" w:rsidRPr="00B95CBC" w:rsidRDefault="00A95145" w:rsidP="00A95145">
+      <w:pPr>
+        <w:pStyle w:val="slalnk"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obecně závazná vyhláška obce </w:t>
+      </w:r>
+      <w:r w:rsidR="00175691" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sány</w:t>
+      </w:r>
+      <w:r w:rsidR="007C01E2" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">č. </w:t>
+      </w:r>
+      <w:r w:rsidR="00175691" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/20</w:t>
+      </w:r>
+      <w:r w:rsidR="00175691" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se mění takto:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70682557" w14:textId="77777777" w:rsidR="004977C3" w:rsidRDefault="004977C3" w:rsidP="004977C3">
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="720FF9EF" w14:textId="77777777" w:rsidR="001F0ECB" w:rsidRPr="00B95CBC" w:rsidRDefault="001F0ECB" w:rsidP="001F0ECB">
+      <w:pPr>
+        <w:pStyle w:val="slalnk"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E363E22" w14:textId="7D30F44B" w:rsidR="00AB240E" w:rsidRDefault="00AB240E" w:rsidP="00AB240E">
-[...97 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="69F4413B" w14:textId="3A51C0BF" w:rsidR="001F0ECB" w:rsidRPr="00B95CBC" w:rsidRDefault="001F0ECB" w:rsidP="001F0ECB">
+      <w:pPr>
+        <w:pStyle w:val="slalnk"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Čl. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03ACB" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se zrušuje.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5554FC1A" w14:textId="77777777" w:rsidR="008658CA" w:rsidRDefault="008658CA" w:rsidP="006C4CC7">
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3028A998" w14:textId="77777777" w:rsidR="001F0ECB" w:rsidRPr="00B95CBC" w:rsidRDefault="001F0ECB" w:rsidP="00A95145">
+      <w:pPr>
+        <w:pStyle w:val="slalnk"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38585241" w14:textId="6E9EDF08" w:rsidR="00131160" w:rsidRPr="002E0EAD" w:rsidRDefault="00131160" w:rsidP="00956763">
+    <w:p w14:paraId="4FA49597" w14:textId="77777777" w:rsidR="001F0ECB" w:rsidRPr="00B95CBC" w:rsidRDefault="001F0ECB" w:rsidP="00A95145">
       <w:pPr>
         <w:pStyle w:val="slalnk"/>
-        <w:spacing w:before="480"/>
-[...15 lines deleted...]
-      </w:r>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F58552A" w14:textId="77777777" w:rsidR="00131160" w:rsidRPr="002E0EAD" w:rsidRDefault="00131160" w:rsidP="00B71306">
-[...10 lines deleted...]
-        <w:t>Účinnost</w:t>
+    <w:p w14:paraId="33183E4F" w14:textId="75B18A84" w:rsidR="00131160" w:rsidRPr="00B95CBC" w:rsidRDefault="00131160" w:rsidP="00B4670A">
+      <w:pPr>
+        <w:pStyle w:val="slalnk"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Čl. 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC80605" w14:textId="1016F6F2" w:rsidR="008D6906" w:rsidRPr="000A0BB9" w:rsidRDefault="008D6906" w:rsidP="008D6906">
-[...5 lines deleted...]
-          <w:color w:val="0070C0"/>
+    <w:p w14:paraId="371BE7D5" w14:textId="77777777" w:rsidR="00B4670A" w:rsidRPr="00B95CBC" w:rsidRDefault="00B4670A" w:rsidP="00B4670A">
+      <w:pPr>
+        <w:pStyle w:val="slalnk"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="169BDEE3" w14:textId="0A514E42" w:rsidR="008D6906" w:rsidRPr="002E0EAD" w:rsidRDefault="008D6906" w:rsidP="008D6906">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+    <w:p w14:paraId="2A1CCDFA" w14:textId="49E34923" w:rsidR="00AA6F21" w:rsidRPr="00B95CBC" w:rsidRDefault="00AA6F21" w:rsidP="00B4670A">
+      <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 1.1.2025</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tato vyhláška nabývá účinnosti počátkem patnáctého dne následujícího po dni jejího vyhlášení.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C261AF" w14:textId="77777777" w:rsidR="008D6906" w:rsidRPr="002E0EAD" w:rsidRDefault="008D6906" w:rsidP="008D6906">
-[...1 lines deleted...]
-        <w:pStyle w:val="Nzvylnk"/>
+    <w:p w14:paraId="2F79B2E9" w14:textId="77777777" w:rsidR="00930574" w:rsidRPr="00B95CBC" w:rsidRDefault="00930574" w:rsidP="00B4670A">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1424973C" w14:textId="77777777" w:rsidR="001F0ECB" w:rsidRPr="00B95CBC" w:rsidRDefault="001F0ECB" w:rsidP="00B4670A">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27320E14" w14:textId="77777777" w:rsidR="001F0ECB" w:rsidRPr="00B95CBC" w:rsidRDefault="001F0ECB" w:rsidP="00B4670A">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738F744D" w14:textId="08026422" w:rsidR="001F0ECB" w:rsidRPr="00B95CBC" w:rsidRDefault="001F0ECB" w:rsidP="00B4670A">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56270CBC" w14:textId="4A13C8A1" w:rsidR="00FA0CC4" w:rsidRPr="00B95CBC" w:rsidRDefault="001F0ECB" w:rsidP="00FA0CC4">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="7020"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="007C01E2" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95CBC" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Libor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B95CBC" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Havlůj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00930574" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95145" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00930574" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">r.      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="007C01E2" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00930574" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="007C01E2" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95CBC" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="007C01E2" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95CBC" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Marie Žďárská</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44A68" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0CC4" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>v. r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0CC4" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250BC769" w14:textId="2EE71A44" w:rsidR="00131160" w:rsidRPr="007C01E2" w:rsidRDefault="00FA0CC4" w:rsidP="00FA0CC4">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="7020"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0ECB" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03ACB" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>místo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44A68" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00131160" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tarosta</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44A68" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03ACB" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>starost</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95CBC" w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C01E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEDDC6A" w14:textId="77777777" w:rsidR="00131160" w:rsidRPr="007C01E2" w:rsidRDefault="00131160" w:rsidP="006402B9">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="7020"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17ABAC17" w14:textId="77777777" w:rsidR="00341340" w:rsidRPr="007C01E2" w:rsidRDefault="00341340" w:rsidP="00341340">
+      <w:pPr>
+        <w:pStyle w:val="slalnk"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:i/>
-          <w:color w:val="1A4BD6"/>
           <w:szCs w:val="24"/>
+          <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63648C80" w14:textId="70E4B63B" w:rsidR="00131160" w:rsidRPr="004977C3" w:rsidRDefault="00131160" w:rsidP="004977C3">
-[...310 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00341340" w:rsidRPr="007C01E2" w:rsidSect="000C42D4">
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1417" w:bottom="993" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C3A3F99" w14:textId="77777777" w:rsidR="006B2B11" w:rsidRDefault="006B2B11">
+    <w:p w14:paraId="22E1B01B" w14:textId="77777777" w:rsidR="003743D7" w:rsidRDefault="003743D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56FAE852" w14:textId="77777777" w:rsidR="006B2B11" w:rsidRDefault="006B2B11">
+    <w:p w14:paraId="4067E125" w14:textId="77777777" w:rsidR="003743D7" w:rsidRDefault="003743D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="602F6496" w14:textId="77777777" w:rsidR="00C54C28" w:rsidRDefault="00C54C28">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="739B0763" w14:textId="461F359F" w:rsidR="00C54C28" w:rsidRDefault="00C54C28">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-[...16 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="1532C1E2" w14:textId="77777777" w:rsidR="00B10E4F" w:rsidRDefault="00B10E4F">
+  <w:p w14:paraId="1D774466" w14:textId="77777777" w:rsidR="00B10E4F" w:rsidRDefault="00B10E4F">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="525AEFEC" w14:textId="77777777" w:rsidR="004E6B00" w:rsidRDefault="004E6B00"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79310431" w14:textId="77777777" w:rsidR="006B2B11" w:rsidRDefault="006B2B11">
+    <w:p w14:paraId="62E62DDC" w14:textId="77777777" w:rsidR="003743D7" w:rsidRDefault="003743D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="490DFE40" w14:textId="77777777" w:rsidR="006B2B11" w:rsidRDefault="006B2B11">
+    <w:p w14:paraId="73CC89B8" w14:textId="77777777" w:rsidR="003743D7" w:rsidRDefault="003743D7">
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...585 lines deleted...]
-        <w:t xml:space="preserve"> zákona o místních poplatcích</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02510EAD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -4295,51 +1420,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04375A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0706BB88"/>
     <w:lvl w:ilvl="0" w:tplc="8F9CDA7A">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4381,51 +1506,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="055D7F51"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -4534,51 +1659,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="136416F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -4687,51 +1812,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B443BED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -4840,51 +1965,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D190CCA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -4993,51 +2118,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A95574D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A7643A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -5146,51 +2271,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AD00FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5E44DDA"/>
     <w:lvl w:ilvl="0" w:tplc="0CFC5BA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B">
@@ -5235,51 +2360,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CA70E67"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7B3E74BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Oddstavcevlncch"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5376,51 +2501,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41BF0C7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -5529,51 +2654,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4365293F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -5682,51 +2807,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43F301B3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -5835,51 +2960,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45407508"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -5988,51 +3113,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="471E7DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="367E012E"/>
     <w:lvl w:ilvl="0" w:tplc="15D607D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6101,51 +3226,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4788689C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -6254,51 +3379,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E5604D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -6407,177 +3532,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
-[...125 lines deleted...]
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52D6299F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE1200B6"/>
     <w:lvl w:ilvl="0" w:tplc="0CFC5BA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -6622,51 +3621,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E4F5772"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C14E55E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -6776,51 +3775,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60E152D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="947A9CB2"/>
     <w:lvl w:ilvl="0" w:tplc="0CFC5BA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405000F">
@@ -6865,51 +3864,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62FB0FB6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FEC0BB66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -7018,51 +4017,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64ED12F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -7171,51 +4170,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="653B619C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF9EAEDC"/>
     <w:lvl w:ilvl="0" w:tplc="0CFC5BA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -7260,51 +4259,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66760EE0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -7413,51 +4412,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71CA197E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1FD0E1F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -7566,51 +4565,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72A57D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1223DBE"/>
     <w:lvl w:ilvl="0" w:tplc="04050001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7679,51 +4678,51 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="733869F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -7832,51 +4831,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74D90862"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -7985,51 +4984,140 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB53800"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92CAD948"/>
+    <w:lvl w:ilvl="0" w:tplc="04050017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B9564A9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B77239EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -8139,51 +5227,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CEA02C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="278EF92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -8292,888 +5380,867 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1814444862">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="896863562">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="3" w16cid:durableId="317196365">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="542713267">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="108475159">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="602961418">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1518499527">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="278295096">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="594050856">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="723796704">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1835953548">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1289706514">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="13" w16cid:durableId="1465469775">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="14" w16cid:durableId="234634545">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1591427265">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="726489295">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1754617777">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1870684448">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1479498532">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="20" w16cid:durableId="1457985849">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="21" w16cid:durableId="1767072625">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="20">
-[...5 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="586810738">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="739790094">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="324746491">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="2064401060">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="630480292">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="27" w16cid:durableId="1501654227">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="28" w16cid:durableId="952129867">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2055687901">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="378629659">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="190841690">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="32">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="32" w16cid:durableId="1948348875">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="33">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="33" w16cid:durableId="1087387500">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="2138334604">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="35">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="35" w16cid:durableId="1346832408">
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00131160"/>
     <w:rsid w:val="00003224"/>
+    <w:rsid w:val="00004726"/>
     <w:rsid w:val="00010B51"/>
     <w:rsid w:val="000129AF"/>
     <w:rsid w:val="000166A8"/>
     <w:rsid w:val="00017B56"/>
     <w:rsid w:val="00021F63"/>
     <w:rsid w:val="000345D5"/>
     <w:rsid w:val="000408D0"/>
-    <w:rsid w:val="00040C0F"/>
     <w:rsid w:val="00040EA6"/>
     <w:rsid w:val="000538DD"/>
     <w:rsid w:val="000566F2"/>
-    <w:rsid w:val="00057B7F"/>
     <w:rsid w:val="00065D79"/>
     <w:rsid w:val="00066D7D"/>
+    <w:rsid w:val="00072054"/>
     <w:rsid w:val="0007566F"/>
     <w:rsid w:val="00083621"/>
     <w:rsid w:val="00087ACD"/>
     <w:rsid w:val="000940DC"/>
     <w:rsid w:val="0009601A"/>
-    <w:rsid w:val="000A0BB9"/>
     <w:rsid w:val="000A2391"/>
     <w:rsid w:val="000A53C3"/>
     <w:rsid w:val="000A7524"/>
     <w:rsid w:val="000B5AD1"/>
     <w:rsid w:val="000C002A"/>
     <w:rsid w:val="000C42D4"/>
     <w:rsid w:val="000C7313"/>
     <w:rsid w:val="000C758D"/>
+    <w:rsid w:val="000D372A"/>
     <w:rsid w:val="000D3E28"/>
     <w:rsid w:val="000E2D28"/>
     <w:rsid w:val="000E741B"/>
-    <w:rsid w:val="000F2E0D"/>
     <w:rsid w:val="001061CD"/>
+    <w:rsid w:val="001253A1"/>
     <w:rsid w:val="00125EC7"/>
     <w:rsid w:val="00130094"/>
     <w:rsid w:val="00131160"/>
-    <w:rsid w:val="00133145"/>
-    <w:rsid w:val="001401C9"/>
     <w:rsid w:val="0014154F"/>
     <w:rsid w:val="001465CC"/>
     <w:rsid w:val="00154BC3"/>
     <w:rsid w:val="00160729"/>
     <w:rsid w:val="00166420"/>
-    <w:rsid w:val="00166B46"/>
-    <w:rsid w:val="0016714C"/>
     <w:rsid w:val="00173886"/>
-    <w:rsid w:val="00183B8C"/>
-    <w:rsid w:val="00185088"/>
+    <w:rsid w:val="00175691"/>
     <w:rsid w:val="00190222"/>
     <w:rsid w:val="00191186"/>
-    <w:rsid w:val="00196CA8"/>
     <w:rsid w:val="001A0C3C"/>
     <w:rsid w:val="001B36E4"/>
     <w:rsid w:val="001B6CD8"/>
     <w:rsid w:val="001C1953"/>
-    <w:rsid w:val="001D6F31"/>
+    <w:rsid w:val="001D4E55"/>
     <w:rsid w:val="001E0982"/>
     <w:rsid w:val="001E37DD"/>
     <w:rsid w:val="001E38ED"/>
     <w:rsid w:val="001E74A9"/>
-    <w:rsid w:val="001F1EED"/>
+    <w:rsid w:val="001F0ECB"/>
     <w:rsid w:val="001F2B36"/>
     <w:rsid w:val="001F34BB"/>
     <w:rsid w:val="001F7B84"/>
-    <w:rsid w:val="0020077A"/>
     <w:rsid w:val="00201893"/>
     <w:rsid w:val="002041CE"/>
     <w:rsid w:val="00211F22"/>
     <w:rsid w:val="00223690"/>
     <w:rsid w:val="00227C89"/>
     <w:rsid w:val="002333C1"/>
-    <w:rsid w:val="0023737D"/>
+    <w:rsid w:val="00242801"/>
     <w:rsid w:val="00243C02"/>
     <w:rsid w:val="0024485C"/>
     <w:rsid w:val="00246383"/>
     <w:rsid w:val="002478DA"/>
     <w:rsid w:val="0025107F"/>
     <w:rsid w:val="00252437"/>
+    <w:rsid w:val="00256497"/>
     <w:rsid w:val="00260886"/>
     <w:rsid w:val="00264B52"/>
     <w:rsid w:val="00264E4B"/>
     <w:rsid w:val="002666C2"/>
     <w:rsid w:val="0027609E"/>
     <w:rsid w:val="002871C2"/>
+    <w:rsid w:val="00290339"/>
     <w:rsid w:val="00297AF4"/>
     <w:rsid w:val="002A3A42"/>
+    <w:rsid w:val="002A3FF0"/>
     <w:rsid w:val="002B47E6"/>
     <w:rsid w:val="002C0C5C"/>
     <w:rsid w:val="002C307D"/>
     <w:rsid w:val="002C3721"/>
     <w:rsid w:val="002D05A9"/>
     <w:rsid w:val="002D1965"/>
-    <w:rsid w:val="002D1FE9"/>
     <w:rsid w:val="002D30C0"/>
     <w:rsid w:val="002E0EAD"/>
-    <w:rsid w:val="002E1201"/>
     <w:rsid w:val="002E6E4A"/>
+    <w:rsid w:val="002F34A9"/>
     <w:rsid w:val="002F3690"/>
     <w:rsid w:val="002F4189"/>
     <w:rsid w:val="002F75B4"/>
     <w:rsid w:val="00300CCD"/>
     <w:rsid w:val="00302A97"/>
     <w:rsid w:val="00303591"/>
+    <w:rsid w:val="00303921"/>
     <w:rsid w:val="00304575"/>
-    <w:rsid w:val="00310EF6"/>
     <w:rsid w:val="00322107"/>
     <w:rsid w:val="003310BE"/>
     <w:rsid w:val="0033112D"/>
     <w:rsid w:val="00331F03"/>
     <w:rsid w:val="003338CC"/>
+    <w:rsid w:val="00341340"/>
     <w:rsid w:val="00342E31"/>
     <w:rsid w:val="00350372"/>
-    <w:rsid w:val="00353B6C"/>
     <w:rsid w:val="0036194E"/>
     <w:rsid w:val="00362A72"/>
     <w:rsid w:val="00363015"/>
     <w:rsid w:val="00371501"/>
     <w:rsid w:val="00371A61"/>
+    <w:rsid w:val="003743D7"/>
     <w:rsid w:val="0038283D"/>
     <w:rsid w:val="00383E0E"/>
     <w:rsid w:val="00384D76"/>
     <w:rsid w:val="0038599B"/>
     <w:rsid w:val="00386229"/>
     <w:rsid w:val="003911AE"/>
     <w:rsid w:val="003958C3"/>
+    <w:rsid w:val="00395FF4"/>
     <w:rsid w:val="00396BEE"/>
+    <w:rsid w:val="003A0ED8"/>
     <w:rsid w:val="003A74F6"/>
     <w:rsid w:val="003B2625"/>
     <w:rsid w:val="003B4C7B"/>
     <w:rsid w:val="003C0C49"/>
     <w:rsid w:val="003C2D77"/>
     <w:rsid w:val="003C791B"/>
     <w:rsid w:val="003D33EB"/>
     <w:rsid w:val="003E3347"/>
     <w:rsid w:val="003E4DB7"/>
     <w:rsid w:val="003E5852"/>
     <w:rsid w:val="003E7159"/>
     <w:rsid w:val="003F03CB"/>
+    <w:rsid w:val="003F2FE4"/>
     <w:rsid w:val="003F49C0"/>
     <w:rsid w:val="003F7F1D"/>
     <w:rsid w:val="00402CA3"/>
     <w:rsid w:val="00412321"/>
     <w:rsid w:val="00420423"/>
     <w:rsid w:val="00420943"/>
     <w:rsid w:val="00421292"/>
     <w:rsid w:val="00421C92"/>
     <w:rsid w:val="0042639F"/>
-    <w:rsid w:val="0043346C"/>
+    <w:rsid w:val="0043451F"/>
     <w:rsid w:val="004443A9"/>
     <w:rsid w:val="004476B9"/>
-    <w:rsid w:val="004570C4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004612B3"/>
     <w:rsid w:val="004718C4"/>
     <w:rsid w:val="004863D0"/>
-    <w:rsid w:val="004977C3"/>
     <w:rsid w:val="004A5FF4"/>
     <w:rsid w:val="004A648F"/>
+    <w:rsid w:val="004A6DF6"/>
     <w:rsid w:val="004B1994"/>
     <w:rsid w:val="004B4A8E"/>
     <w:rsid w:val="004C0427"/>
     <w:rsid w:val="004C0C90"/>
     <w:rsid w:val="004D0316"/>
+    <w:rsid w:val="004D6FD5"/>
     <w:rsid w:val="004E0009"/>
     <w:rsid w:val="004E065E"/>
     <w:rsid w:val="004E2C06"/>
-    <w:rsid w:val="004E5BDA"/>
-    <w:rsid w:val="004E6B00"/>
     <w:rsid w:val="004F1F1F"/>
     <w:rsid w:val="004F321B"/>
     <w:rsid w:val="004F6539"/>
     <w:rsid w:val="004F6661"/>
     <w:rsid w:val="00500A52"/>
     <w:rsid w:val="00504C32"/>
-    <w:rsid w:val="00513A06"/>
     <w:rsid w:val="00515084"/>
     <w:rsid w:val="00532775"/>
     <w:rsid w:val="005344BF"/>
     <w:rsid w:val="00545904"/>
     <w:rsid w:val="00546241"/>
     <w:rsid w:val="005507A8"/>
     <w:rsid w:val="00550C8C"/>
     <w:rsid w:val="005523AF"/>
     <w:rsid w:val="005620CD"/>
     <w:rsid w:val="005736D7"/>
     <w:rsid w:val="005744EB"/>
     <w:rsid w:val="00576D09"/>
     <w:rsid w:val="005867F5"/>
     <w:rsid w:val="005A683D"/>
     <w:rsid w:val="005B3A3F"/>
     <w:rsid w:val="005B47E4"/>
     <w:rsid w:val="005B5A07"/>
     <w:rsid w:val="005C4381"/>
     <w:rsid w:val="005C6BA9"/>
     <w:rsid w:val="005D3C5A"/>
     <w:rsid w:val="005D4726"/>
-    <w:rsid w:val="005E207D"/>
     <w:rsid w:val="005E2958"/>
     <w:rsid w:val="005E4BE0"/>
-    <w:rsid w:val="005E79F2"/>
     <w:rsid w:val="005E7B72"/>
     <w:rsid w:val="005F6F56"/>
     <w:rsid w:val="006106E0"/>
     <w:rsid w:val="006146CA"/>
     <w:rsid w:val="00617559"/>
     <w:rsid w:val="006204F2"/>
     <w:rsid w:val="00621825"/>
     <w:rsid w:val="0062314B"/>
     <w:rsid w:val="00623A3A"/>
     <w:rsid w:val="006402B9"/>
     <w:rsid w:val="0064305E"/>
-    <w:rsid w:val="00645ADE"/>
     <w:rsid w:val="0064692B"/>
     <w:rsid w:val="00650483"/>
     <w:rsid w:val="00652F4D"/>
-    <w:rsid w:val="00656909"/>
+    <w:rsid w:val="0065409D"/>
     <w:rsid w:val="00656B22"/>
-    <w:rsid w:val="00666C81"/>
     <w:rsid w:val="006679FA"/>
     <w:rsid w:val="0067325B"/>
-    <w:rsid w:val="0067329D"/>
     <w:rsid w:val="00675992"/>
     <w:rsid w:val="00677447"/>
     <w:rsid w:val="00695493"/>
     <w:rsid w:val="006962AD"/>
     <w:rsid w:val="006967EB"/>
     <w:rsid w:val="006A3B50"/>
     <w:rsid w:val="006A4A80"/>
-    <w:rsid w:val="006B2B11"/>
     <w:rsid w:val="006C4CC7"/>
     <w:rsid w:val="006D4118"/>
     <w:rsid w:val="006E08F4"/>
+    <w:rsid w:val="006E673E"/>
     <w:rsid w:val="006E6EB8"/>
     <w:rsid w:val="006F6C96"/>
     <w:rsid w:val="007005F7"/>
     <w:rsid w:val="00700827"/>
     <w:rsid w:val="00702820"/>
+    <w:rsid w:val="00706E0D"/>
     <w:rsid w:val="007165A1"/>
     <w:rsid w:val="00720121"/>
     <w:rsid w:val="00722383"/>
+    <w:rsid w:val="00731741"/>
     <w:rsid w:val="00732B10"/>
     <w:rsid w:val="0073417D"/>
     <w:rsid w:val="007342A5"/>
+    <w:rsid w:val="00734FAB"/>
     <w:rsid w:val="00736E0C"/>
     <w:rsid w:val="00743081"/>
     <w:rsid w:val="00746AE3"/>
     <w:rsid w:val="0074717E"/>
     <w:rsid w:val="00752037"/>
-    <w:rsid w:val="00756782"/>
     <w:rsid w:val="0076252F"/>
     <w:rsid w:val="0076572C"/>
     <w:rsid w:val="007661B9"/>
-    <w:rsid w:val="007662DE"/>
+    <w:rsid w:val="007662E7"/>
+    <w:rsid w:val="00770529"/>
     <w:rsid w:val="007746D8"/>
+    <w:rsid w:val="00774EE2"/>
     <w:rsid w:val="00776E64"/>
     <w:rsid w:val="00777A84"/>
     <w:rsid w:val="00777B90"/>
     <w:rsid w:val="007834F2"/>
     <w:rsid w:val="00784DE8"/>
     <w:rsid w:val="0079573C"/>
     <w:rsid w:val="007A403B"/>
     <w:rsid w:val="007A4E58"/>
     <w:rsid w:val="007A65BA"/>
     <w:rsid w:val="007A6850"/>
     <w:rsid w:val="007B11D2"/>
-    <w:rsid w:val="007B14D7"/>
     <w:rsid w:val="007B1993"/>
+    <w:rsid w:val="007B65B5"/>
+    <w:rsid w:val="007C01E2"/>
     <w:rsid w:val="007D1B94"/>
-    <w:rsid w:val="007D2ADE"/>
     <w:rsid w:val="007D5AA9"/>
     <w:rsid w:val="007D7D86"/>
     <w:rsid w:val="007E04B6"/>
-    <w:rsid w:val="007E3361"/>
     <w:rsid w:val="007E7ED9"/>
-    <w:rsid w:val="007F4972"/>
+    <w:rsid w:val="007F6D10"/>
     <w:rsid w:val="00810AD7"/>
+    <w:rsid w:val="00811C59"/>
     <w:rsid w:val="008123FB"/>
     <w:rsid w:val="008148C5"/>
     <w:rsid w:val="00821399"/>
     <w:rsid w:val="00824269"/>
     <w:rsid w:val="0082642B"/>
     <w:rsid w:val="00826D2C"/>
     <w:rsid w:val="00831C1A"/>
     <w:rsid w:val="00831D58"/>
     <w:rsid w:val="008413A6"/>
     <w:rsid w:val="00843AA7"/>
     <w:rsid w:val="00847AEC"/>
     <w:rsid w:val="008560D9"/>
     <w:rsid w:val="00864D90"/>
     <w:rsid w:val="00865258"/>
     <w:rsid w:val="008658CA"/>
     <w:rsid w:val="00866409"/>
     <w:rsid w:val="008704BB"/>
+    <w:rsid w:val="00872BEF"/>
     <w:rsid w:val="00872CC1"/>
     <w:rsid w:val="00880AB8"/>
+    <w:rsid w:val="00880B35"/>
     <w:rsid w:val="00887D0F"/>
+    <w:rsid w:val="00896FD2"/>
     <w:rsid w:val="00897430"/>
     <w:rsid w:val="008A2F12"/>
     <w:rsid w:val="008B0A2C"/>
-    <w:rsid w:val="008B41EC"/>
+    <w:rsid w:val="008B5029"/>
     <w:rsid w:val="008B6E2F"/>
     <w:rsid w:val="008D6906"/>
     <w:rsid w:val="008E43B1"/>
+    <w:rsid w:val="008E4672"/>
     <w:rsid w:val="008E5AE2"/>
     <w:rsid w:val="008F3152"/>
     <w:rsid w:val="00900DCA"/>
-    <w:rsid w:val="00901BA3"/>
     <w:rsid w:val="00912CE1"/>
     <w:rsid w:val="00915F90"/>
     <w:rsid w:val="0091776D"/>
     <w:rsid w:val="00917AB7"/>
     <w:rsid w:val="00924CDB"/>
+    <w:rsid w:val="00930574"/>
     <w:rsid w:val="0093525E"/>
     <w:rsid w:val="00936907"/>
     <w:rsid w:val="0093742A"/>
     <w:rsid w:val="00942E81"/>
     <w:rsid w:val="00945C21"/>
     <w:rsid w:val="00947AC1"/>
     <w:rsid w:val="009504F4"/>
     <w:rsid w:val="0095464F"/>
     <w:rsid w:val="00956763"/>
     <w:rsid w:val="00956B13"/>
     <w:rsid w:val="00963E38"/>
     <w:rsid w:val="00966286"/>
     <w:rsid w:val="009820E8"/>
     <w:rsid w:val="00985BFB"/>
     <w:rsid w:val="0099250E"/>
     <w:rsid w:val="009954F5"/>
     <w:rsid w:val="009A488E"/>
-    <w:rsid w:val="009C4806"/>
     <w:rsid w:val="009D02DA"/>
     <w:rsid w:val="009D0F92"/>
     <w:rsid w:val="009D1457"/>
     <w:rsid w:val="009D238D"/>
+    <w:rsid w:val="009D390E"/>
     <w:rsid w:val="009D39EA"/>
     <w:rsid w:val="009E0512"/>
     <w:rsid w:val="009E188F"/>
     <w:rsid w:val="009E26C9"/>
+    <w:rsid w:val="009E2C14"/>
     <w:rsid w:val="009F3901"/>
     <w:rsid w:val="009F75C6"/>
     <w:rsid w:val="00A03904"/>
     <w:rsid w:val="00A05EA6"/>
+    <w:rsid w:val="00A260B2"/>
     <w:rsid w:val="00A318A9"/>
     <w:rsid w:val="00A32AB3"/>
+    <w:rsid w:val="00A37EE3"/>
     <w:rsid w:val="00A418F6"/>
     <w:rsid w:val="00A427B9"/>
     <w:rsid w:val="00A55621"/>
+    <w:rsid w:val="00A63E58"/>
     <w:rsid w:val="00A74D9D"/>
     <w:rsid w:val="00A76680"/>
     <w:rsid w:val="00A904E7"/>
+    <w:rsid w:val="00A94775"/>
+    <w:rsid w:val="00A95145"/>
     <w:rsid w:val="00A97118"/>
     <w:rsid w:val="00AA6703"/>
     <w:rsid w:val="00AA6F21"/>
-    <w:rsid w:val="00AB240E"/>
+    <w:rsid w:val="00AB1A3B"/>
     <w:rsid w:val="00AB30F4"/>
     <w:rsid w:val="00AB44BF"/>
     <w:rsid w:val="00AC18A4"/>
+    <w:rsid w:val="00AC6185"/>
     <w:rsid w:val="00AD1777"/>
     <w:rsid w:val="00AD70DA"/>
     <w:rsid w:val="00AD79BB"/>
     <w:rsid w:val="00AD7BCB"/>
-    <w:rsid w:val="00AE57A6"/>
     <w:rsid w:val="00AF0AC9"/>
     <w:rsid w:val="00AF41F3"/>
     <w:rsid w:val="00B0176F"/>
     <w:rsid w:val="00B0185F"/>
     <w:rsid w:val="00B0476F"/>
     <w:rsid w:val="00B0696E"/>
     <w:rsid w:val="00B0781C"/>
     <w:rsid w:val="00B10E4F"/>
-    <w:rsid w:val="00B12EE6"/>
+    <w:rsid w:val="00B33FD8"/>
     <w:rsid w:val="00B36221"/>
     <w:rsid w:val="00B369A7"/>
+    <w:rsid w:val="00B44A68"/>
+    <w:rsid w:val="00B4670A"/>
     <w:rsid w:val="00B47464"/>
     <w:rsid w:val="00B63BFF"/>
     <w:rsid w:val="00B66C8E"/>
     <w:rsid w:val="00B71306"/>
     <w:rsid w:val="00B75719"/>
     <w:rsid w:val="00B76495"/>
     <w:rsid w:val="00B806F8"/>
     <w:rsid w:val="00B82D08"/>
     <w:rsid w:val="00B86441"/>
+    <w:rsid w:val="00B95CBC"/>
     <w:rsid w:val="00BA1E8D"/>
     <w:rsid w:val="00BB3316"/>
     <w:rsid w:val="00BC17DA"/>
     <w:rsid w:val="00BC3CDA"/>
-    <w:rsid w:val="00BE129A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BF1BC6"/>
+    <w:rsid w:val="00BE6DDA"/>
     <w:rsid w:val="00C1031D"/>
     <w:rsid w:val="00C119A6"/>
     <w:rsid w:val="00C158F3"/>
     <w:rsid w:val="00C17467"/>
-    <w:rsid w:val="00C21A46"/>
     <w:rsid w:val="00C3174D"/>
     <w:rsid w:val="00C31C1A"/>
+    <w:rsid w:val="00C3340E"/>
     <w:rsid w:val="00C35DC9"/>
     <w:rsid w:val="00C53646"/>
     <w:rsid w:val="00C54C28"/>
     <w:rsid w:val="00C553AD"/>
     <w:rsid w:val="00C63342"/>
     <w:rsid w:val="00C6548E"/>
     <w:rsid w:val="00C67504"/>
     <w:rsid w:val="00C77181"/>
     <w:rsid w:val="00C863F8"/>
-    <w:rsid w:val="00C90A6F"/>
     <w:rsid w:val="00C94444"/>
     <w:rsid w:val="00CA1A16"/>
     <w:rsid w:val="00CC0853"/>
     <w:rsid w:val="00CC740B"/>
     <w:rsid w:val="00CC7BE1"/>
     <w:rsid w:val="00CD015F"/>
     <w:rsid w:val="00CD0C08"/>
     <w:rsid w:val="00CD1790"/>
     <w:rsid w:val="00CD64EA"/>
     <w:rsid w:val="00CD7144"/>
     <w:rsid w:val="00CD7CB8"/>
     <w:rsid w:val="00CE15B3"/>
+    <w:rsid w:val="00CF2CF3"/>
+    <w:rsid w:val="00CF3A0A"/>
     <w:rsid w:val="00D042DD"/>
     <w:rsid w:val="00D122A6"/>
     <w:rsid w:val="00D14B0D"/>
     <w:rsid w:val="00D2283E"/>
     <w:rsid w:val="00D238A1"/>
     <w:rsid w:val="00D2664B"/>
     <w:rsid w:val="00D30A29"/>
-    <w:rsid w:val="00D319CF"/>
+    <w:rsid w:val="00D35EC0"/>
     <w:rsid w:val="00D36B62"/>
     <w:rsid w:val="00D40D7B"/>
     <w:rsid w:val="00D50DA9"/>
     <w:rsid w:val="00D55526"/>
     <w:rsid w:val="00D5659B"/>
     <w:rsid w:val="00D57E6E"/>
     <w:rsid w:val="00D6303C"/>
     <w:rsid w:val="00D64083"/>
     <w:rsid w:val="00D727CA"/>
-    <w:rsid w:val="00D90A95"/>
+    <w:rsid w:val="00D83DA6"/>
+    <w:rsid w:val="00D91466"/>
     <w:rsid w:val="00D91D9B"/>
     <w:rsid w:val="00D92F64"/>
     <w:rsid w:val="00DA614B"/>
     <w:rsid w:val="00DB0904"/>
-    <w:rsid w:val="00DB1506"/>
     <w:rsid w:val="00DB2C2A"/>
     <w:rsid w:val="00DB2E35"/>
     <w:rsid w:val="00DC09AE"/>
     <w:rsid w:val="00DC5344"/>
     <w:rsid w:val="00DD0001"/>
     <w:rsid w:val="00DD09F5"/>
+    <w:rsid w:val="00DD2143"/>
     <w:rsid w:val="00DD6F29"/>
     <w:rsid w:val="00DE18CB"/>
     <w:rsid w:val="00DE1BD0"/>
     <w:rsid w:val="00DE4471"/>
     <w:rsid w:val="00DE4F19"/>
     <w:rsid w:val="00DE7E22"/>
     <w:rsid w:val="00DF4D9E"/>
     <w:rsid w:val="00DF7748"/>
-    <w:rsid w:val="00E0202F"/>
     <w:rsid w:val="00E033AB"/>
-    <w:rsid w:val="00E051B3"/>
+    <w:rsid w:val="00E03ACB"/>
     <w:rsid w:val="00E10B6A"/>
     <w:rsid w:val="00E114A3"/>
     <w:rsid w:val="00E13E49"/>
     <w:rsid w:val="00E16F29"/>
     <w:rsid w:val="00E200CC"/>
-    <w:rsid w:val="00E21FDE"/>
-    <w:rsid w:val="00E22A65"/>
     <w:rsid w:val="00E244C7"/>
     <w:rsid w:val="00E24E24"/>
     <w:rsid w:val="00E269DD"/>
-    <w:rsid w:val="00E32B06"/>
     <w:rsid w:val="00E40C1C"/>
     <w:rsid w:val="00E44423"/>
     <w:rsid w:val="00E50812"/>
     <w:rsid w:val="00E52060"/>
     <w:rsid w:val="00E55843"/>
     <w:rsid w:val="00E60EC7"/>
-    <w:rsid w:val="00E630DD"/>
     <w:rsid w:val="00E633AD"/>
     <w:rsid w:val="00E639E1"/>
     <w:rsid w:val="00E64A72"/>
     <w:rsid w:val="00E67F73"/>
     <w:rsid w:val="00E7558A"/>
     <w:rsid w:val="00E80C5F"/>
+    <w:rsid w:val="00E84C46"/>
     <w:rsid w:val="00E86AD7"/>
     <w:rsid w:val="00E907D6"/>
-    <w:rsid w:val="00EA5146"/>
     <w:rsid w:val="00EA64B3"/>
     <w:rsid w:val="00EB46BB"/>
     <w:rsid w:val="00EB523E"/>
     <w:rsid w:val="00EB693C"/>
     <w:rsid w:val="00EB7FA0"/>
     <w:rsid w:val="00EC3687"/>
     <w:rsid w:val="00EC6633"/>
     <w:rsid w:val="00EE07B0"/>
     <w:rsid w:val="00EE28B9"/>
-    <w:rsid w:val="00EE493A"/>
     <w:rsid w:val="00EE550B"/>
     <w:rsid w:val="00EF21C3"/>
     <w:rsid w:val="00EF3152"/>
     <w:rsid w:val="00EF6E61"/>
-    <w:rsid w:val="00EF75E1"/>
     <w:rsid w:val="00F079DC"/>
     <w:rsid w:val="00F137F9"/>
     <w:rsid w:val="00F147E2"/>
     <w:rsid w:val="00F17586"/>
+    <w:rsid w:val="00F2477F"/>
     <w:rsid w:val="00F27A1E"/>
     <w:rsid w:val="00F3374C"/>
     <w:rsid w:val="00F3733B"/>
     <w:rsid w:val="00F4024F"/>
+    <w:rsid w:val="00F40281"/>
     <w:rsid w:val="00F41241"/>
-    <w:rsid w:val="00F42FDC"/>
     <w:rsid w:val="00F51F7D"/>
     <w:rsid w:val="00F53039"/>
     <w:rsid w:val="00F55DE6"/>
     <w:rsid w:val="00F663ED"/>
     <w:rsid w:val="00F716C9"/>
     <w:rsid w:val="00F71D1C"/>
     <w:rsid w:val="00F8166C"/>
+    <w:rsid w:val="00F81C56"/>
+    <w:rsid w:val="00F81ED4"/>
+    <w:rsid w:val="00F86255"/>
     <w:rsid w:val="00F91DE1"/>
+    <w:rsid w:val="00FA0CC4"/>
     <w:rsid w:val="00FB319D"/>
     <w:rsid w:val="00FB336E"/>
-    <w:rsid w:val="00FB3701"/>
     <w:rsid w:val="00FC4FAC"/>
-    <w:rsid w:val="00FE0AB1"/>
     <w:rsid w:val="00FE34F1"/>
-    <w:rsid w:val="00FE4569"/>
     <w:rsid w:val="00FF3B40"/>
     <w:rsid w:val="00FF5646"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2D08D603"/>
+  <w14:docId w14:val="4F30092E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B3E4B014-1C76-49C0-975F-F5AF85316076}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9308,80 +6375,167 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00131160"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00131160"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
@@ -9451,50 +6605,51 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
     <w:name w:val="Záhlaví Char"/>
     <w:link w:val="Zhlav"/>
     <w:semiHidden/>
     <w:rsid w:val="00131160"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZkladntextChar"/>
     <w:rsid w:val="00131160"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextChar">
     <w:name w:val="Základní text Char"/>
     <w:link w:val="Zkladntext"/>
+    <w:semiHidden/>
     <w:rsid w:val="00131160"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textpoznpodarou">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextpoznpodarouChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00131160"/>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextpoznpodarouChar">
     <w:name w:val="Text pozn. pod čarou Char"/>
     <w:link w:val="Textpoznpodarou"/>
     <w:semiHidden/>
     <w:rsid w:val="00131160"/>
     <w:rPr>
@@ -9537,51 +6692,50 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nzvylnk">
     <w:name w:val="Názvy článků"/>
     <w:basedOn w:val="slalnk"/>
     <w:rsid w:val="00131160"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="160"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Oddstavcevlncch">
     <w:name w:val="Oddstavce v článcích"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:rsid w:val="00131160"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nzev">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normln"/>
-    <w:link w:val="NzevChar"/>
     <w:qFormat/>
     <w:rsid w:val="00131160"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B10E4F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
@@ -9702,789 +6856,143 @@
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0038283D"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revize">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00746AE3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00133145"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal0">
+    <w:name w:val="Normal0"/>
+    <w:rsid w:val="00341340"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
+      <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hypertextovodkaz">
-[...2 lines deleted...]
-    <w:rsid w:val="005E207D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TextA">
+    <w:name w:val="Text A"/>
+    <w:rsid w:val="00341340"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-[...506 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...127 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:u w:color="000000"/>
+      <w14:textOutline w14:w="12700" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+        <w14:noFill/>
+        <w14:prstDash w14:val="solid"/>
+        <w14:miter w14:lim="100000"/>
+      </w14:textOutline>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="300615720">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="595552105">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="631441365">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1014847698">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1526140609">
-[...24 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:podatelna@obecsany.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10698,94 +7206,96 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{785E822C-C710-497B-9BBE-43D0382DBC65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79633C52-8ECD-4C11-8A9F-96D6607339F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4675</Characters>
+  <Pages>1</Pages>
+  <Words>146</Words>
+  <Characters>866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Metodický materiál</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financí</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5457</CharactersWithSpaces>
+  <CharactersWithSpaces>1010</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Metodický materiál</dc:title>
+  <dc:subject/>
   <dc:creator>Mgr. Lukáš Toman</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>