--- v0 (2026-06-23)
+++ v1 (2026-08-13)
@@ -562,58 +562,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>17. 06. 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> usnesením č.</w:t>
       </w:r>
       <w:r w:rsidR="00B04705">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00B04705" w:rsidRPr="00B04705">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>369/26/2026/ZM</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">369/26/2026/ZM </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>usneslo vydat na základě ustanovení § 178 odst. 2 písm. c) zákona č. 561/2004 Sb., o předškolním, základním, středním, vyšším odborném a jiném vzdělávání (školský zákon), ve znění pozdějších předpisů, a v souladu s § 10 písm. d) a § 84 odst. 2 písm. h) zákona č. 128/2000 Sb., o obcích (obecní zřízení), ve znění pozdějších předpisů, tuto obecně závaznou vyhlášku:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0085911A" w14:textId="77777777" w:rsidR="00EB4967" w:rsidRPr="00EB4967" w:rsidRDefault="00EB4967" w:rsidP="00EB4967">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17F8BFD6" w14:textId="77777777" w:rsidR="00EB4967" w:rsidRPr="00EB4967" w:rsidRDefault="00EB4967" w:rsidP="00EB4967">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -633,90 +626,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Čl. 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DF38C7" w14:textId="77777777" w:rsidR="00EB4967" w:rsidRPr="00EB4967" w:rsidRDefault="00EB4967" w:rsidP="00EB4967">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Stanovení školských obvodů </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9201BC" w14:textId="77777777" w:rsidR="00EB4967" w:rsidRPr="00EB4967" w:rsidRDefault="00EB4967" w:rsidP="00EB4967">
+    <w:p w14:paraId="4E9201BC" w14:textId="0FF464CB" w:rsidR="00EB4967" w:rsidRPr="00EB4967" w:rsidRDefault="00EB4967" w:rsidP="00EB4967">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Na základě uzavřené dohody obcí </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Písečné</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Městyse Staré Město pod Landštejnem a Města Slavonice o vytvoření společného školského obvodu základní školy je území obce </w:t>
+        <w:t xml:space="preserve">, Městyse Staré Město pod Landštejnem a Města Slavonice o vytvoření společného školského obvodu základní školy je území </w:t>
+      </w:r>
+      <w:r w:rsidR="00924FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Města Slavonice </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4967">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> částí školského obvodu Základní školy Slavonice, okres Jindřichův Hradec, se sídlem Jana Žižky 395, 378 81, Slavonice, IČ: 70988382 zřízené Městem Slavonice</w:t>
+        </w:rPr>
+        <w:t>částí školského obvodu Základní školy Slavonice, okres Jindřichův Hradec, se sídlem Jana Žižky 395, 378 81, Slavonice, IČ: 70988382 zřízené Městem Slavonice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52596229" w14:textId="77777777" w:rsidR="00EB4967" w:rsidRPr="00EB4967" w:rsidRDefault="00EB4967" w:rsidP="00EB4967">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A281417" w14:textId="77777777" w:rsidR="00EB4967" w:rsidRPr="00EB4967" w:rsidRDefault="00EB4967" w:rsidP="00EB4967">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A17A911" w14:textId="77777777" w:rsidR="00EB4967" w:rsidRPr="00EB4967" w:rsidRDefault="00EB4967" w:rsidP="00EB4967">
@@ -849,64 +841,52 @@
       </w:tblGrid>
       <w:tr w:rsidR="00EB4967" w:rsidRPr="00EB4967" w14:paraId="51B17219" w14:textId="77777777" w:rsidTr="00EB4967">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D5EAA63" w14:textId="0DDFEF4D" w:rsidR="00EB4967" w:rsidRPr="00EB4967" w:rsidRDefault="00EB4967" w:rsidP="00392718">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB4967">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Mgr. Věra Fialová </w:t>
+              <w:t>Mgr. Věra Fialová v.r</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03BB4DD8" w14:textId="77777777" w:rsidR="00EB4967" w:rsidRPr="00EB4967" w:rsidRDefault="00EB4967" w:rsidP="00392718">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43A5FB96" w14:textId="59621392" w:rsidR="00EB4967" w:rsidRPr="00EB4967" w:rsidRDefault="00EB4967" w:rsidP="00392718">
             <w:pPr>
@@ -992,58 +972,58 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09B7A294" w14:textId="77777777" w:rsidR="005E748D" w:rsidRPr="00EB4967" w:rsidRDefault="005E748D" w:rsidP="00EB4967">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005E748D" w:rsidRPr="00EB4967" w:rsidSect="00B1399C">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1985" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4525E095" w14:textId="77777777" w:rsidR="00C961F2" w:rsidRDefault="00C961F2">
+    <w:p w14:paraId="462E2048" w14:textId="77777777" w:rsidR="00D33D40" w:rsidRDefault="00D33D40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="100C3D0C" w14:textId="77777777" w:rsidR="00C961F2" w:rsidRDefault="00C961F2">
+    <w:p w14:paraId="7B0953DE" w14:textId="77777777" w:rsidR="00D33D40" w:rsidRDefault="00D33D40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -1101,58 +1081,58 @@
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F876B3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="018E82F1" w14:textId="77777777" w:rsidR="00FB36A3" w:rsidRDefault="00FB36A3">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F283549" w14:textId="77777777" w:rsidR="00C961F2" w:rsidRDefault="00C961F2">
+    <w:p w14:paraId="72798BC6" w14:textId="77777777" w:rsidR="00D33D40" w:rsidRDefault="00D33D40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CFD281E" w14:textId="77777777" w:rsidR="00C961F2" w:rsidRDefault="00C961F2">
+    <w:p w14:paraId="1D3C564F" w14:textId="77777777" w:rsidR="00D33D40" w:rsidRDefault="00D33D40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04457C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB66F702"/>
     <w:lvl w:ilvl="0" w:tplc="98FED9D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
@@ -4998,51 +4978,50 @@
   <w:num w:numId="33" w16cid:durableId="100808013">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="25297018">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1854342293">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="30494051">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="421494407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1482163018">
     <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E1DB2"/>
     <w:rsid w:val="00012F79"/>
     <w:rsid w:val="0002038F"/>
@@ -5324,50 +5303,51 @@
     <w:rsid w:val="008449B5"/>
     <w:rsid w:val="00856F33"/>
     <w:rsid w:val="00870986"/>
     <w:rsid w:val="008715CA"/>
     <w:rsid w:val="00872F8B"/>
     <w:rsid w:val="00876A67"/>
     <w:rsid w:val="008969B9"/>
     <w:rsid w:val="008A0526"/>
     <w:rsid w:val="008A20A1"/>
     <w:rsid w:val="008A2FC7"/>
     <w:rsid w:val="008A4009"/>
     <w:rsid w:val="008B4493"/>
     <w:rsid w:val="008C3A2A"/>
     <w:rsid w:val="008D3350"/>
     <w:rsid w:val="008E10CD"/>
     <w:rsid w:val="008E4005"/>
     <w:rsid w:val="008F1E1D"/>
     <w:rsid w:val="009007DD"/>
     <w:rsid w:val="00910C59"/>
     <w:rsid w:val="00912D28"/>
     <w:rsid w:val="009146F3"/>
     <w:rsid w:val="00915FF6"/>
     <w:rsid w:val="00916185"/>
     <w:rsid w:val="009175D0"/>
     <w:rsid w:val="00923300"/>
+    <w:rsid w:val="00924FB4"/>
     <w:rsid w:val="009261BE"/>
     <w:rsid w:val="009401A1"/>
     <w:rsid w:val="00940656"/>
     <w:rsid w:val="0094179C"/>
     <w:rsid w:val="00951700"/>
     <w:rsid w:val="0095525B"/>
     <w:rsid w:val="00955FD1"/>
     <w:rsid w:val="009642A3"/>
     <w:rsid w:val="0096550B"/>
     <w:rsid w:val="009722E1"/>
     <w:rsid w:val="00973C0E"/>
     <w:rsid w:val="009743BA"/>
     <w:rsid w:val="009774F4"/>
     <w:rsid w:val="00977A8C"/>
     <w:rsid w:val="00984376"/>
     <w:rsid w:val="009859B0"/>
     <w:rsid w:val="009A0DDF"/>
     <w:rsid w:val="009A1946"/>
     <w:rsid w:val="009A1A48"/>
     <w:rsid w:val="009A64B8"/>
     <w:rsid w:val="009B50E5"/>
     <w:rsid w:val="009B680A"/>
     <w:rsid w:val="009B77CC"/>
     <w:rsid w:val="009C7464"/>
     <w:rsid w:val="009D5C19"/>
@@ -5457,50 +5437,51 @@
     <w:rsid w:val="00C94283"/>
     <w:rsid w:val="00C961F2"/>
     <w:rsid w:val="00CA5511"/>
     <w:rsid w:val="00CA56B1"/>
     <w:rsid w:val="00CB176B"/>
     <w:rsid w:val="00CB5394"/>
     <w:rsid w:val="00CB5754"/>
     <w:rsid w:val="00CB5E14"/>
     <w:rsid w:val="00CC4B32"/>
     <w:rsid w:val="00CC6146"/>
     <w:rsid w:val="00CD20E1"/>
     <w:rsid w:val="00CE0462"/>
     <w:rsid w:val="00CE1581"/>
     <w:rsid w:val="00CF0B79"/>
     <w:rsid w:val="00CF11A6"/>
     <w:rsid w:val="00CF5BE8"/>
     <w:rsid w:val="00CF6192"/>
     <w:rsid w:val="00D02A6E"/>
     <w:rsid w:val="00D04C14"/>
     <w:rsid w:val="00D10CBB"/>
     <w:rsid w:val="00D226C7"/>
     <w:rsid w:val="00D2467D"/>
     <w:rsid w:val="00D25BA7"/>
     <w:rsid w:val="00D27F18"/>
     <w:rsid w:val="00D33828"/>
+    <w:rsid w:val="00D33D40"/>
     <w:rsid w:val="00D4132C"/>
     <w:rsid w:val="00D44ECF"/>
     <w:rsid w:val="00D51D24"/>
     <w:rsid w:val="00D546F5"/>
     <w:rsid w:val="00D62F8B"/>
     <w:rsid w:val="00D7341B"/>
     <w:rsid w:val="00D736CB"/>
     <w:rsid w:val="00D91A41"/>
     <w:rsid w:val="00DA5482"/>
     <w:rsid w:val="00DB2051"/>
     <w:rsid w:val="00DC3C0A"/>
     <w:rsid w:val="00DE0A5F"/>
     <w:rsid w:val="00DE282E"/>
     <w:rsid w:val="00DE54A3"/>
     <w:rsid w:val="00DE6E45"/>
     <w:rsid w:val="00DF28D8"/>
     <w:rsid w:val="00E04977"/>
     <w:rsid w:val="00E04C79"/>
     <w:rsid w:val="00E11050"/>
     <w:rsid w:val="00E117FD"/>
     <w:rsid w:val="00E13030"/>
     <w:rsid w:val="00E2491F"/>
     <w:rsid w:val="00E318DB"/>
     <w:rsid w:val="00E42543"/>
     <w:rsid w:val="00E428C5"/>
@@ -6771,74 +6752,74 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0BCF589-24AA-4F0F-B7B7-DE65BA8BB0F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>187</Words>
-  <Characters>1106</Characters>
+  <Characters>1109</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Vzor obecně závazné vyhlášky obce o stanovení systému shromažďování, sběru, přepravy, třídění, využívání a odstraňování komuná</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV ČR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1291</CharactersWithSpaces>
+  <CharactersWithSpaces>1294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>655455</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.slavonice-mesto.cz/mesto/aktualni-informace-obcanum/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>