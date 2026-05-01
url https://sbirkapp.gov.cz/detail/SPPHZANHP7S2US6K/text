--- v0 (2026-03-14)
+++ v1 (2026-05-01)
@@ -2,63 +2,61 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5432F825" w14:textId="34BBBF15" w:rsidR="00D51D24" w:rsidRPr="00261FAF" w:rsidRDefault="00D51D24" w:rsidP="00D51D24">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00261FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00261FAF" w:rsidRPr="00261FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>bec</w:t>
       </w:r>
       <w:r w:rsidRPr="00261FAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D7676">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -211,91 +209,91 @@
       </w:r>
       <w:r w:rsidR="005D7676">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vrbátky</w:t>
       </w:r>
       <w:r w:rsidR="00E2491F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> se na svém zasedání dne</w:t>
       </w:r>
       <w:r w:rsidR="005D7676">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0065381C" w:rsidRPr="004E7C5C">
+      <w:r w:rsidR="0065381C" w:rsidRPr="00B11D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="005D7676" w:rsidRPr="004E7C5C">
+      <w:r w:rsidR="005D7676" w:rsidRPr="00B11D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0065381C" w:rsidRPr="004E7C5C">
+      <w:r w:rsidR="0065381C" w:rsidRPr="00B11D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>března</w:t>
       </w:r>
-      <w:r w:rsidR="005D7676" w:rsidRPr="004E7C5C">
+      <w:r w:rsidR="005D7676" w:rsidRPr="00B11D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="0065381C" w:rsidRPr="004E7C5C">
+      <w:r w:rsidR="0065381C" w:rsidRPr="00B11D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00E2491F" w:rsidRPr="004E7C5C">
+      <w:r w:rsidR="00E2491F" w:rsidRPr="00B11D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0024722A" w:rsidRPr="00FB6AE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">usneslo vydat na základě </w:t>
       </w:r>
       <w:r w:rsidR="0024722A" w:rsidRPr="00DF28D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">§ </w:t>
       </w:r>
       <w:r w:rsidR="00A342C0" w:rsidRPr="00DF28D8">
         <w:rPr>
@@ -1638,243 +1636,55 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75BA9B56" w14:textId="2D616F96" w:rsidR="00262D62" w:rsidRDefault="00262D62" w:rsidP="00262D62">
       <w:pPr>
         <w:pStyle w:val="Zkladntextodsazen"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00122EA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Objemný odpad je takový odpad, který vzhledem ke svým rozměrům nemůže být umístěn do sběrných nádob.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051B0AD5" w14:textId="77777777" w:rsidR="00983291" w:rsidRDefault="00983291" w:rsidP="00983291">
-[...191 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="496CA1CE" w14:textId="77777777" w:rsidR="008919E6" w:rsidRPr="00014C8B" w:rsidRDefault="008919E6" w:rsidP="00014C8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B46B93F" w14:textId="77777777" w:rsidR="0024722A" w:rsidRDefault="0024722A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6AE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Čl. 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133DA4BE" w14:textId="77777777" w:rsidR="00074576" w:rsidRPr="00FB6AE5" w:rsidRDefault="00074576">
       <w:pPr>
@@ -2506,94 +2316,167 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, barv</w:t>
       </w:r>
       <w:r w:rsidR="00ED4B84" w:rsidRPr="00DB02A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a šedá, kontejner označen nápisem</w:t>
       </w:r>
       <w:r w:rsidR="00DB02A6" w:rsidRPr="00DB02A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245ABF53" w14:textId="6B5422B8" w:rsidR="00A342C0" w:rsidRPr="00DB02A6" w:rsidRDefault="00A342C0" w:rsidP="00547890">
+    <w:p w14:paraId="245ABF53" w14:textId="6B5422B8" w:rsidR="00A342C0" w:rsidRDefault="00A342C0" w:rsidP="00547890">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB02A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Textil, barv</w:t>
       </w:r>
       <w:r w:rsidR="002D72C7" w:rsidRPr="00DB02A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a černá, kontejner označen nápisem</w:t>
       </w:r>
       <w:r w:rsidR="00DB02A6" w:rsidRPr="00DB02A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486AAB1E" w14:textId="77777777" w:rsidR="0024722A" w:rsidRPr="00DB02A6" w:rsidRDefault="0024722A">
+    <w:p w14:paraId="5CB9321E" w14:textId="77777777" w:rsidR="00092643" w:rsidRDefault="00092643" w:rsidP="00092643">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3877CEE5" w14:textId="75783464" w:rsidR="00092643" w:rsidRPr="00B11D88" w:rsidRDefault="00092643" w:rsidP="00136697">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B11D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barevné odlišení a příslušné označení zvláštních sběrných nádob je </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">také </w:t>
+      </w:r>
+      <w:r w:rsidR="00984DBB" w:rsidRPr="00B11D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zveřejněn</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00984DBB" w:rsidRPr="00B11D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B11D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na webových stránkách obce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486AAB1E" w14:textId="77777777" w:rsidR="0024722A" w:rsidRPr="00DB02A6" w:rsidRDefault="0024722A" w:rsidP="00092643">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F33812E" w14:textId="77777777" w:rsidR="009007DD" w:rsidRDefault="00F77173" w:rsidP="009007DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2295">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -2674,51 +2557,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zvláštní sběrné nádoby</w:t>
       </w:r>
       <w:r w:rsidRPr="009007DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> je povinnost plnit tak, aby je bylo možno uzavřít a odpad z nich při manipulaci nevypadával. Pokud to umožňuje povaha odpadu, je nutno objem odpadu před jeho odložením do sběrné nádoby minimalizovat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7410B3D6" w14:textId="77777777" w:rsidR="003A0DB1" w:rsidRPr="003A0DB1" w:rsidRDefault="003A0DB1" w:rsidP="003A0DB1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FD01B7E" w14:textId="260C8EFF" w:rsidR="00FB298C" w:rsidRDefault="006101FB" w:rsidP="00FB298C">
+    <w:p w14:paraId="3FD01B7E" w14:textId="7CA80E9D" w:rsidR="00FB298C" w:rsidRPr="00B11D88" w:rsidRDefault="006101FB" w:rsidP="00FB298C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Papír, plasty</w:t>
       </w:r>
       <w:r w:rsidR="00DB02A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2781,98 +2664,153 @@
         </w:rPr>
         <w:t>textil</w:t>
       </w:r>
       <w:r w:rsidR="0064176C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB298C" w:rsidRPr="00AC2295">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lze také odevzdávat ve sběrném </w:t>
       </w:r>
       <w:r w:rsidR="002442C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>místě Vrbátky č.</w:t>
+        <w:t xml:space="preserve">místě </w:t>
+      </w:r>
+      <w:r w:rsidR="00944183">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a to </w:t>
+      </w:r>
+      <w:r w:rsidR="002442C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vrbátky č.</w:t>
       </w:r>
       <w:r w:rsidR="005B0D57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002442C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>p. 293.</w:t>
+        <w:t>p. 293</w:t>
+      </w:r>
+      <w:r w:rsidR="0092793D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0092793D" w:rsidRPr="00B11D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(dále jen „sběrné místo“)</w:t>
+      </w:r>
+      <w:r w:rsidR="002442C7" w:rsidRPr="00B11D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0092793D" w:rsidRPr="00B11D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00944183" w:rsidRPr="00B11D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bližší informace ke sběrnému místu jsou vyvěšeny přímo na sběrném místě a dále zveřejněny na webových stránkách obce.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBB8944" w14:textId="77777777" w:rsidR="003A0DB1" w:rsidRDefault="003A0DB1" w:rsidP="003A0DB1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E8DBD0A" w14:textId="77777777" w:rsidR="0024722A" w:rsidRPr="00FB6AE5" w:rsidRDefault="0024722A">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6AE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Čl. </w:t>
       </w:r>
       <w:r w:rsidR="00D226C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E99D91C" w14:textId="16CC3D7A" w:rsidR="0024722A" w:rsidRPr="00FB6AE5" w:rsidRDefault="00A94551">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
@@ -3070,118 +3008,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na úřední desce obecního úřadu, v místním rozhlase, obecních vývěskách a </w:t>
       </w:r>
       <w:r w:rsidR="00DB02A6" w:rsidRPr="00DB02A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>na webových stránkách obce.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A519FC7" w14:textId="77777777" w:rsidR="0024722A" w:rsidRPr="00FB6AE5" w:rsidRDefault="0024722A" w:rsidP="00223F72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586B7294" w14:textId="48E7C0BA" w:rsidR="00C94283" w:rsidRDefault="00C94283" w:rsidP="00223F72">
+    <w:p w14:paraId="586B7294" w14:textId="778953EB" w:rsidR="00C94283" w:rsidRPr="00A565B6" w:rsidRDefault="00C94283" w:rsidP="00223F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nebezpečný odpad</w:t>
       </w:r>
       <w:r w:rsidRPr="00641107">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lze také odevzdávat ve sběrném </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F8431D">
+        <w:t xml:space="preserve"> lze také odevzdávat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A565B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ve sběrném </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8431D" w:rsidRPr="00A565B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
-      <w:r w:rsidRPr="00641107">
-[...29 lines deleted...]
-        <w:t>p. 293.</w:t>
+      <w:r w:rsidR="0092793D" w:rsidRPr="00A565B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00092643" w:rsidRPr="00A565B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bližší informace ke sběrnému místu jsou vyvěšeny přímo na sběrném místě a dále zveřejněny na webových stránkách obce.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D177713" w14:textId="77777777" w:rsidR="00C94283" w:rsidRDefault="00C94283" w:rsidP="00C94283">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="783FEF89" w14:textId="77777777" w:rsidR="0024722A" w:rsidRDefault="00A94551" w:rsidP="00223F72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3253,70 +3183,50 @@
       <w:r w:rsidR="00E8031C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="003A0DB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
       <w:r w:rsidR="00431942">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE76A94" w14:textId="77777777" w:rsidR="00547890" w:rsidRDefault="00547890" w:rsidP="00765052">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1B80BDE8" w14:textId="77777777" w:rsidR="00990FC0" w:rsidRDefault="00990FC0" w:rsidP="00765052">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BF094EB" w14:textId="77777777" w:rsidR="000F645D" w:rsidRPr="00641107" w:rsidRDefault="000F645D" w:rsidP="000F645D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00641107">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -3471,219 +3381,107 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na úřední desce obecního úřadu, v místním rozhlase, obecních vývěskách a na </w:t>
       </w:r>
       <w:r w:rsidR="00DB02A6" w:rsidRPr="00DB02A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>webových stránkách obce.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D10BF5" w14:textId="77777777" w:rsidR="00560DED" w:rsidRPr="00560DED" w:rsidRDefault="00560DED" w:rsidP="00560DED">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66C4A45F" w14:textId="760F72A9" w:rsidR="001476FD" w:rsidRPr="009743BA" w:rsidRDefault="000F645D" w:rsidP="00560DED">
+    <w:p w14:paraId="20E2BFB5" w14:textId="4D9982C5" w:rsidR="00D25BA7" w:rsidRPr="00A565B6" w:rsidRDefault="000F645D" w:rsidP="00B87EA0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="00B0F0"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="00AB3207">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092793D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objemný odpad lze také odevzdávat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A565B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ve sběrném </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3207" w:rsidRPr="00A565B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
-      <w:r w:rsidRPr="009743BA">
-[...137 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+      <w:r w:rsidR="0092793D" w:rsidRPr="00A565B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00092643" w:rsidRPr="00A565B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bližší informace ke sběrnému místu jsou vyvěšeny přímo na sběrném místě a dále zveřejněny na webových stránkách obce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B48DA1" w14:textId="77777777" w:rsidR="0092793D" w:rsidRPr="0092793D" w:rsidRDefault="0092793D" w:rsidP="0092793D">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35E14B83" w14:textId="77777777" w:rsidR="00D25BA7" w:rsidRPr="00553B78" w:rsidRDefault="00D25BA7" w:rsidP="00343C2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3901,101 +3699,162 @@
       <w:r w:rsidR="00912D28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">odkládá </w:t>
       </w:r>
       <w:r w:rsidRPr="001078B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>do sběrných nádob. Pro účely této vyhlášky se sběrnými nádobami rozumějí</w:t>
       </w:r>
       <w:r w:rsidR="00132124">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26904FBF" w14:textId="77777777" w:rsidR="0025354B" w:rsidRPr="00DB02A6" w:rsidRDefault="005F0210" w:rsidP="00211D36">
+    <w:p w14:paraId="26904FBF" w14:textId="2468F7DF" w:rsidR="0025354B" w:rsidRPr="00014C8B" w:rsidRDefault="00014C8B" w:rsidP="00211D36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:firstLine="66"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB02A6">
+          <w:color w:val="007BB8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A565B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>popelnice</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6205B287" w14:textId="78638E4E" w:rsidR="0025354B" w:rsidRPr="00DB02A6" w:rsidRDefault="005F0210" w:rsidP="00211D36">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="005F0210" w:rsidRPr="00A565B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opelnice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A565B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> označené nálepkou, kter</w:t>
+      </w:r>
+      <w:r w:rsidR="00A565B6" w:rsidRPr="00A565B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A565B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> přiděluje Obecní úřad Vrbátky</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014C8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="007BB8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6205B287" w14:textId="3697780B" w:rsidR="0025354B" w:rsidRPr="00DB02A6" w:rsidRDefault="005F0210" w:rsidP="00211D36">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:firstLine="66"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB02A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>velkoobjemové kontejnery</w:t>
       </w:r>
+      <w:r w:rsidR="00014C8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="0025354B" w:rsidRPr="00DB02A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C972C3F" w14:textId="77777777" w:rsidR="00132124" w:rsidRPr="00DB02A6" w:rsidRDefault="005F0210" w:rsidP="00CF5BE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:firstLine="66"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -4055,51 +3914,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="0025354B" w:rsidRPr="00DB02A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>odkládání drobného směsného komunálního odpadu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D8D678" w14:textId="77777777" w:rsidR="00DB02A6" w:rsidRPr="00132124" w:rsidRDefault="00DB02A6" w:rsidP="00DB02A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A7D79B5" w14:textId="77777777" w:rsidR="00CF5BE8" w:rsidRPr="009743BA" w:rsidRDefault="00CF5BE8" w:rsidP="00CF5BE8">
+    <w:p w14:paraId="43A1C912" w14:textId="6A645CA9" w:rsidR="00014C8B" w:rsidRPr="00014C8B" w:rsidRDefault="00CF5BE8" w:rsidP="00014C8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009743BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00247C11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4120,50 +3979,128 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>v čl. 3 odst. 4</w:t>
       </w:r>
       <w:r w:rsidR="00E8031C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="009743BA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3252D6FD" w14:textId="77777777" w:rsidR="00014C8B" w:rsidRDefault="00014C8B" w:rsidP="00014C8B">
+      <w:pPr>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40572A50" w14:textId="3B5A1F52" w:rsidR="00014C8B" w:rsidRPr="00F3192C" w:rsidRDefault="00092643" w:rsidP="00014C8B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bližší informace k označování sběrných nádob </w:t>
+      </w:r>
+      <w:r w:rsidR="00014C8B" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uvedených v čl. 6 odst. 1 písm. a) této vyhlášky jsou </w:t>
+      </w:r>
+      <w:r w:rsidR="00984DBB" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zveřejněny</w:t>
+      </w:r>
+      <w:r w:rsidR="00014C8B" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na webových stránkách obce.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Harmonogram svozů těchto sběrných nádob je zveřejněn na webových stránkách obce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBD784E" w14:textId="77777777" w:rsidR="00014C8B" w:rsidRPr="00014C8B" w:rsidRDefault="00014C8B" w:rsidP="00014C8B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1AB30898" w14:textId="77777777" w:rsidR="000F4568" w:rsidRDefault="000F4568" w:rsidP="00CF5BE8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="615D8203" w14:textId="77777777" w:rsidR="000F4568" w:rsidRPr="00FB6AE5" w:rsidRDefault="000F4568" w:rsidP="000F4568">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6AE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4264,217 +4201,247 @@
       </w:r>
       <w:r w:rsidR="00AF49AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> fyzických</w:t>
       </w:r>
       <w:r w:rsidR="000F4568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> osob</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6010E0EF" w14:textId="77777777" w:rsidR="00043CB0" w:rsidRPr="00043CB0" w:rsidRDefault="00043CB0" w:rsidP="00043CB0"/>
-    <w:p w14:paraId="2458FAB5" w14:textId="7F77668B" w:rsidR="005B0D57" w:rsidRDefault="001363E2" w:rsidP="0034317B">
+    <w:p w14:paraId="2458FAB5" w14:textId="7F77668B" w:rsidR="005B0D57" w:rsidRDefault="001363E2" w:rsidP="00BD52BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Právnické a podnikající fyzické osoby zapojené do obecního systému n</w:t>
       </w:r>
       <w:r w:rsidR="000F4568" w:rsidRPr="006814CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a základě smlouvy s</w:t>
       </w:r>
       <w:r w:rsidR="005B0D57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000F4568" w:rsidRPr="006814CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>obcí</w:t>
       </w:r>
       <w:r w:rsidR="005B0D57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19036B71" w14:textId="77777777" w:rsidR="005B0D57" w:rsidRPr="00262FB1" w:rsidRDefault="005B0D57" w:rsidP="005B0D57">
+    <w:p w14:paraId="19036B71" w14:textId="77777777" w:rsidR="005B0D57" w:rsidRPr="00262FB1" w:rsidRDefault="005B0D57" w:rsidP="00092643">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:ind w:left="709" w:hanging="283"/>
+        <w:ind w:left="851" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262FB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>komunální odpad dle čl. 2 odst. 1 písm. j) předávají do sběrných nádob (popelnice), které jsou umístěny před provozovnou nebo sídlem firmy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333D8F50" w14:textId="77777777" w:rsidR="005B0D57" w:rsidRPr="00262FB1" w:rsidRDefault="005B0D57" w:rsidP="005B0D57">
+    <w:p w14:paraId="333D8F50" w14:textId="714999FE" w:rsidR="005B0D57" w:rsidRPr="00262FB1" w:rsidRDefault="005B0D57" w:rsidP="005B0D57">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262FB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>komunální odpad dle čl. 2 odst. 1 písm. a), b), c), d), e), h) a i) předávají do sběrných nádob, jejichž umístění je uvedeno na webových stránkách obce,</w:t>
+        <w:t xml:space="preserve">komunální odpad dle čl. 2 odst. 1 písm. a), b), c), d), e), h) a i) předávají do sběrných nádob, jejichž umístění je </w:t>
+      </w:r>
+      <w:r w:rsidR="00984DBB" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>zveřejněno</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="007BB8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00262FB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na webových stránkách obce,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BAFD1EB" w14:textId="77777777" w:rsidR="005B0D57" w:rsidRPr="00262FB1" w:rsidRDefault="005B0D57" w:rsidP="005B0D57">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00262FB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>komunální odpad dle čl. 2 odst. 1 písm. f) a g) předávají na místa uvedená v čl. 4 a 5 této vyhlášky.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F10C67D" w14:textId="7C2A4324" w:rsidR="005B0D57" w:rsidRPr="00262FB1" w:rsidRDefault="005B0D57" w:rsidP="005B0D57">
+    <w:p w14:paraId="06B53C8F" w14:textId="5938F5CD" w:rsidR="00092643" w:rsidRPr="00F3192C" w:rsidRDefault="005B0D57" w:rsidP="00BD52BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00262FB1">
-[...15 lines deleted...]
-    <w:p w14:paraId="12A68DDE" w14:textId="76B0A848" w:rsidR="000F4568" w:rsidRPr="009D5C19" w:rsidRDefault="00693339" w:rsidP="0034317B">
+      <w:r w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Výše úhrady za zapojení do obecního systému </w:t>
+      </w:r>
+      <w:r w:rsidR="00092643" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>se stanoví na základě ceníku, který schválila rada obce, a který je zveřejněn na webových stránkách obce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D470BBA" w14:textId="77777777" w:rsidR="0036277A" w:rsidRPr="00F3192C" w:rsidRDefault="0036277A" w:rsidP="005B0D57">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146FDD77" w14:textId="2D86FF53" w:rsidR="00990FC0" w:rsidRDefault="00693339" w:rsidP="00BD52BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5C19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Úhrada se vybírá</w:t>
       </w:r>
       <w:r w:rsidR="0036277A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> jednorázově,</w:t>
       </w:r>
       <w:r w:rsidR="00421C34" w:rsidRPr="009D5C19">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00421C34" w:rsidRPr="00262FB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4499,130 +4466,52 @@
       <w:r w:rsidR="00990FC0" w:rsidRPr="00262FB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">v hotovosti </w:t>
       </w:r>
       <w:r w:rsidR="00990FC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nebo </w:t>
       </w:r>
       <w:r w:rsidR="0036277A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>převodem na účet obce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9D3DDD" w14:textId="77777777" w:rsidR="00CC4B32" w:rsidRDefault="00CC4B32" w:rsidP="00AC4B55">
-[...78 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w14:paraId="2497F559" w14:textId="77777777" w:rsidR="00092643" w:rsidRPr="00092643" w:rsidRDefault="00092643" w:rsidP="00092643">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21E4F352" w14:textId="6B7EB7E0" w:rsidR="00F771CC" w:rsidRPr="00FB6AE5" w:rsidRDefault="00F771CC" w:rsidP="00F771CC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB6AE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4816,174 +4705,160 @@
       <w:r w:rsidR="00B11B51" w:rsidRPr="0031415A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">baterie </w:t>
       </w:r>
       <w:r w:rsidR="00B11B51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a akumulátory</w:t>
       </w:r>
       <w:r w:rsidR="00DB02A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BF187D" w14:textId="4DA47139" w:rsidR="00211D36" w:rsidRPr="00843541" w:rsidRDefault="00211D36" w:rsidP="00D27F18">
+    <w:p w14:paraId="691B48C0" w14:textId="1CDF3B5A" w:rsidR="00211D36" w:rsidRPr="00092643" w:rsidRDefault="00211D36" w:rsidP="00092643">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031415A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00843541">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691B48C0" w14:textId="77777777" w:rsidR="00211D36" w:rsidRPr="0031415A" w:rsidRDefault="00211D36" w:rsidP="00211D36">
-[...13 lines deleted...]
-    <w:p w14:paraId="0E8BA2B0" w14:textId="27BCB7CC" w:rsidR="00103649" w:rsidRPr="005C0267" w:rsidRDefault="00F771CC" w:rsidP="009A6458">
+    <w:p w14:paraId="0E8BA2B0" w14:textId="765102A4" w:rsidR="00103649" w:rsidRPr="00F3192C" w:rsidRDefault="00F771CC" w:rsidP="00BD52BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="360" w:hanging="426"/>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C0267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Výrobky s ukončenou životností</w:t>
       </w:r>
       <w:r w:rsidR="00211D36" w:rsidRPr="005C0267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> uvedené v odst. 1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C0267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lze předávat</w:t>
       </w:r>
       <w:r w:rsidR="001A2ACF" w:rsidRPr="005C0267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C0267">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ve sběrném místě, které je umístěno ve Vrbátkách č.</w:t>
-[...15 lines deleted...]
-        <w:t>p. 293.</w:t>
+        <w:t>ve sběrném místě</w:t>
+      </w:r>
+      <w:r w:rsidR="00092643">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00092643" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bližší informace ke sběrnému místu jsou vyvěšeny přímo na sběrném místě a dále zveřejněny na webových stránkách obce.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DECF1B0" w14:textId="77777777" w:rsidR="00012F79" w:rsidRDefault="00012F79" w:rsidP="00103649">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2600A5CF" w14:textId="77777777" w:rsidR="00012F79" w:rsidRDefault="00012F79" w:rsidP="00103649">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E5D7991" w14:textId="228FEA5C" w:rsidR="007F3823" w:rsidRPr="00990FC0" w:rsidRDefault="00103649" w:rsidP="00990FC0">
@@ -5179,51 +5054,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stavební a demoliční odpad není </w:t>
       </w:r>
       <w:r w:rsidR="00E5685C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>odpadem komunálním.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFE8480" w14:textId="77777777" w:rsidR="00F45D43" w:rsidRDefault="00F45D43" w:rsidP="00990FC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46C053A0" w14:textId="436D1CEF" w:rsidR="00A81D11" w:rsidRPr="00F62635" w:rsidRDefault="00990FC0" w:rsidP="0025323B">
+    <w:p w14:paraId="46C053A0" w14:textId="4B478D4E" w:rsidR="00A81D11" w:rsidRPr="00F3192C" w:rsidRDefault="00990FC0" w:rsidP="0025323B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nepodnikající f</w:t>
       </w:r>
       <w:r w:rsidR="00F45D43" w:rsidRPr="00F62635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5232,110 +5107,102 @@
         </w:rPr>
         <w:t xml:space="preserve">yzické osoby mohou předávat </w:t>
       </w:r>
       <w:r w:rsidR="00A90797" w:rsidRPr="00F62635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">za úplatu </w:t>
       </w:r>
       <w:r w:rsidR="00F45D43" w:rsidRPr="00F62635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">stavební a demoliční odpad </w:t>
       </w:r>
       <w:r w:rsidR="00A90797" w:rsidRPr="00F62635">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ve sběrném místě ve Vrbátkách č.</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="0025323B" w:rsidRPr="00F62635">
+        <w:t xml:space="preserve">ve </w:t>
+      </w:r>
+      <w:r w:rsidR="00A90797" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sběrném místě</w:t>
+      </w:r>
+      <w:r w:rsidR="0025323B" w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Bližší informace ke sběrnému míst</w:t>
       </w:r>
-      <w:r w:rsidR="00F62635" w:rsidRPr="00F62635">
+      <w:r w:rsidR="00F62635" w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="0025323B" w:rsidRPr="00F62635">
+      <w:r w:rsidR="0025323B" w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> jsou vyvěšeny přímo na </w:t>
       </w:r>
-      <w:r w:rsidR="00924D06" w:rsidRPr="00F62635">
+      <w:r w:rsidR="00924D06" w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sběrném </w:t>
       </w:r>
-      <w:r w:rsidR="0025323B" w:rsidRPr="00F62635">
+      <w:r w:rsidR="0025323B" w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>místě a dále zveřejněny na webových stránkách obce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BDA79B" w14:textId="77777777" w:rsidR="00DB02A6" w:rsidRPr="00F62635" w:rsidRDefault="00DB02A6" w:rsidP="0025323B">
+    <w:p w14:paraId="39BDA79B" w14:textId="77777777" w:rsidR="00DB02A6" w:rsidRPr="00F3192C" w:rsidRDefault="00DB02A6" w:rsidP="0025323B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E884FD3" w14:textId="77777777" w:rsidR="00990FC0" w:rsidRDefault="00990FC0" w:rsidP="0025323B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B54E9E1" w14:textId="4D0E38E3" w:rsidR="0024722A" w:rsidRPr="001D113B" w:rsidRDefault="0024722A" w:rsidP="00730253">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -5393,51 +5260,51 @@
         <w:t xml:space="preserve">Zrušovací </w:t>
       </w:r>
       <w:r w:rsidR="0024722A" w:rsidRPr="00680CEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ustanovení</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2368A4BD" w14:textId="77777777" w:rsidR="0024722A" w:rsidRPr="001D113B" w:rsidRDefault="0024722A" w:rsidP="00963A13">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0084AC33" w14:textId="071E4A91" w:rsidR="00963A13" w:rsidRDefault="001A2ACF" w:rsidP="00074576">
+    <w:p w14:paraId="0084AC33" w14:textId="18C4A701" w:rsidR="00963A13" w:rsidRPr="00F3192C" w:rsidRDefault="001A2ACF" w:rsidP="00074576">
       <w:pPr>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zrušuje se </w:t>
       </w:r>
       <w:r w:rsidR="0025323B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
@@ -5450,157 +5317,221 @@
         <w:t>becně závazná vyhláška obce</w:t>
       </w:r>
       <w:r w:rsidRPr="001A2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C2CC2" w:rsidRPr="009C2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vrbátky</w:t>
       </w:r>
       <w:r w:rsidRPr="001A2ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> č.</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="001A2ACF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2CC2" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00092643" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="009C2CC2">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001A2ACF">
+      <w:r w:rsidR="009C2CC2" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00092643" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00CA71C6">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001A2ACF">
+      <w:r w:rsidR="00CA71C6" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o stanovení obecního systému odpadového hospodářství</w:t>
+      </w:r>
+      <w:r w:rsidR="00092643" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA71C6" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ze dne</w:t>
       </w:r>
-      <w:r w:rsidR="00CA71C6">
+      <w:r w:rsidR="00CA71C6" w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF5559">
+      <w:r w:rsidR="00CF5559" w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
-      <w:r w:rsidR="00CA71C6">
+      <w:r w:rsidR="00CA71C6" w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CF5559">
+      <w:r w:rsidR="00092643" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5559" w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00CA71C6">
-[...7 lines deleted...]
-      <w:r w:rsidR="00CF5559">
+      <w:r w:rsidR="00CA71C6" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00092643" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA71C6" w:rsidRPr="00F3192C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5559" w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00CA71C6">
+      <w:r w:rsidR="00CA71C6" w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A2ACF">
+      <w:r w:rsidRPr="00F3192C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0341F691" w14:textId="77777777" w:rsidR="009D5C4B" w:rsidRPr="001A2ACF" w:rsidRDefault="009D5C4B" w:rsidP="00074576">
       <w:pPr>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CCEC337" w14:textId="5D1A53CF" w:rsidR="00730253" w:rsidRPr="001D113B" w:rsidRDefault="00730253" w:rsidP="00730253">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -5621,51 +5552,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23241902" w14:textId="77777777" w:rsidR="00730253" w:rsidRPr="00074576" w:rsidRDefault="00730253" w:rsidP="00074576">
       <w:pPr>
         <w:pStyle w:val="Nzvylnk"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00074576">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Účinnost</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE022B1" w14:textId="77777777" w:rsidR="00730253" w:rsidRPr="001D113B" w:rsidRDefault="00730253" w:rsidP="00730253">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48A2AA1D" w14:textId="60FEC7A9" w:rsidR="00730253" w:rsidRPr="004856C8" w:rsidRDefault="004112EA" w:rsidP="004112EA">
       <w:pPr>
         <w:pStyle w:val="Nzvylnk"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
@@ -5839,80 +5769,100 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E2491F" w:rsidRPr="001D113B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E2491F" w:rsidRPr="001D113B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B39A85C" w14:textId="54B56367" w:rsidR="0024722A" w:rsidRPr="00990FC0" w:rsidRDefault="0025323B" w:rsidP="00D736CB">
+    <w:p w14:paraId="7B39A85C" w14:textId="2D4B70DE" w:rsidR="0024722A" w:rsidRPr="00990FC0" w:rsidRDefault="0025323B" w:rsidP="00D736CB">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00990FC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ing. Petr Kvapil</w:t>
       </w:r>
       <w:r w:rsidR="004856C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, v.r.</w:t>
+        <w:t xml:space="preserve"> v.</w:t>
+      </w:r>
+      <w:r w:rsidR="00014C8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004856C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r.</w:t>
       </w:r>
       <w:r w:rsidR="00E2491F" w:rsidRPr="00990FC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E2491F" w:rsidRPr="00990FC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E2491F" w:rsidRPr="00990FC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -5948,61 +5898,93 @@
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E2491F" w:rsidRPr="00990FC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00990FC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Hana Kulhajová</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Hana </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00990FC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kulhajová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004856C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, v.r.</w:t>
+        <w:t xml:space="preserve"> v.</w:t>
+      </w:r>
+      <w:r w:rsidR="00014C8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004856C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFCD48C" w14:textId="7C27C510" w:rsidR="0024722A" w:rsidRPr="00FB6AE5" w:rsidRDefault="0024722A" w:rsidP="00E2491F">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D113B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>místostarosta</w:t>
       </w:r>
       <w:r w:rsidR="00E2491F" w:rsidRPr="001D113B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -6091,166 +6073,166 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1772EAD5" w14:textId="77777777" w:rsidR="004D5A15" w:rsidRDefault="004D5A15">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EA7BD7B" w14:textId="77777777" w:rsidR="00362DF8" w:rsidRDefault="00362DF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00362DF8" w:rsidSect="00012F79">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1985" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69FCF0F9" w14:textId="77777777" w:rsidR="005B5BAE" w:rsidRDefault="005B5BAE">
+    <w:p w14:paraId="66A78D98" w14:textId="77777777" w:rsidR="00D42FBF" w:rsidRDefault="00D42FBF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78242FED" w14:textId="77777777" w:rsidR="005B5BAE" w:rsidRDefault="005B5BAE">
+    <w:p w14:paraId="444A780E" w14:textId="77777777" w:rsidR="00D42FBF" w:rsidRDefault="00D42FBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74E041DB" w14:textId="77777777" w:rsidR="00FB36A3" w:rsidRDefault="00FB36A3">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00AC3DBF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5A4B598E" w14:textId="77777777" w:rsidR="00FB36A3" w:rsidRDefault="00FB36A3">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0A5B4C85" w14:textId="77777777" w:rsidR="00AC422B" w:rsidRDefault="00AC422B"/>
   <w:p w14:paraId="4FE3CA25" w14:textId="77777777" w:rsidR="00AC422B" w:rsidRDefault="00AC422B"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58C420A4" w14:textId="77777777" w:rsidR="005B5BAE" w:rsidRDefault="005B5BAE">
+    <w:p w14:paraId="7A8AD9F9" w14:textId="77777777" w:rsidR="00D42FBF" w:rsidRDefault="00D42FBF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="679F8414" w14:textId="77777777" w:rsidR="005B5BAE" w:rsidRDefault="005B5BAE">
+    <w:p w14:paraId="10DAA05C" w14:textId="77777777" w:rsidR="00D42FBF" w:rsidRDefault="00D42FBF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="518B1406" w14:textId="77777777" w:rsidR="006B58B2" w:rsidRPr="00DF28D8" w:rsidRDefault="006B58B2">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF28D8">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DF28D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 61 zákona o</w:t>
@@ -6295,51 +6277,51 @@
       </w:r>
       <w:r w:rsidRPr="00DF28D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidR="003E3D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF28D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>dpadech</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04457C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB66F702"/>
     <w:lvl w:ilvl="0" w:tplc="98FED9D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -8809,65 +8791,66 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C9F043D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DE9C952A"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="0AF48102"/>
+    <w:lvl w:ilvl="0" w:tplc="BED69396">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
+        <w:color w:val="auto"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="180"/>
@@ -9718,286 +9701,320 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1618756032">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1408307399">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2138136265">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="416286729">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1784183343">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="147089887">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="736973220">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1637030387">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1127773819">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="785466592">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="126047724">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="615481234">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="123887377">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2070104580">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1165781605">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1194853587">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1828089683">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="57555677">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1609384852">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="766075195">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1727756906">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="426928555">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="374307561">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1448042355">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="53234878">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1539272770">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1815830878">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="53546361">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="277880380">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1501889420">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="328991325">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="439109302">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="535234450">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="29185306">
     <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="680133215">
+    <w:abstractNumId w:val="25"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E1DB2"/>
     <w:rsid w:val="00012F79"/>
+    <w:rsid w:val="00014C8B"/>
     <w:rsid w:val="00024B27"/>
     <w:rsid w:val="00031731"/>
     <w:rsid w:val="000332D7"/>
     <w:rsid w:val="00036778"/>
     <w:rsid w:val="00041A92"/>
     <w:rsid w:val="00042756"/>
     <w:rsid w:val="00043CB0"/>
     <w:rsid w:val="00053446"/>
     <w:rsid w:val="00053FEC"/>
     <w:rsid w:val="0005615E"/>
     <w:rsid w:val="0005787D"/>
     <w:rsid w:val="00061946"/>
     <w:rsid w:val="00074576"/>
     <w:rsid w:val="00076F7D"/>
     <w:rsid w:val="00077E69"/>
     <w:rsid w:val="00082185"/>
     <w:rsid w:val="0008576A"/>
     <w:rsid w:val="00091C2D"/>
+    <w:rsid w:val="00092643"/>
     <w:rsid w:val="00095548"/>
     <w:rsid w:val="0009785F"/>
     <w:rsid w:val="000A04B6"/>
     <w:rsid w:val="000A3A9A"/>
     <w:rsid w:val="000B560B"/>
     <w:rsid w:val="000C4997"/>
     <w:rsid w:val="000D0024"/>
     <w:rsid w:val="000D356A"/>
     <w:rsid w:val="000D40B5"/>
     <w:rsid w:val="000E7318"/>
     <w:rsid w:val="000E7404"/>
     <w:rsid w:val="000F1B16"/>
     <w:rsid w:val="000F4494"/>
     <w:rsid w:val="000F4568"/>
     <w:rsid w:val="000F4ADB"/>
     <w:rsid w:val="000F645D"/>
     <w:rsid w:val="00103649"/>
     <w:rsid w:val="001078B1"/>
     <w:rsid w:val="00111089"/>
     <w:rsid w:val="00115451"/>
     <w:rsid w:val="00117632"/>
     <w:rsid w:val="00117E27"/>
     <w:rsid w:val="00122EA8"/>
     <w:rsid w:val="00123D3A"/>
     <w:rsid w:val="00132124"/>
     <w:rsid w:val="00133646"/>
     <w:rsid w:val="00134AA3"/>
     <w:rsid w:val="001363E2"/>
+    <w:rsid w:val="00136697"/>
     <w:rsid w:val="00143C84"/>
     <w:rsid w:val="001468F1"/>
     <w:rsid w:val="001476FD"/>
     <w:rsid w:val="001510B8"/>
     <w:rsid w:val="00164E8B"/>
     <w:rsid w:val="001724A3"/>
     <w:rsid w:val="0017608F"/>
     <w:rsid w:val="00181515"/>
     <w:rsid w:val="00181C99"/>
     <w:rsid w:val="001869E0"/>
     <w:rsid w:val="001A1793"/>
     <w:rsid w:val="001A2ACF"/>
     <w:rsid w:val="001A5FC6"/>
     <w:rsid w:val="001B0AEB"/>
     <w:rsid w:val="001C6E05"/>
     <w:rsid w:val="001D113B"/>
+    <w:rsid w:val="001D30EC"/>
     <w:rsid w:val="001E0DF7"/>
     <w:rsid w:val="001E5FBF"/>
     <w:rsid w:val="00200839"/>
     <w:rsid w:val="00202C4A"/>
     <w:rsid w:val="00206275"/>
     <w:rsid w:val="00211D36"/>
     <w:rsid w:val="002217C9"/>
     <w:rsid w:val="00223F72"/>
     <w:rsid w:val="00232642"/>
     <w:rsid w:val="0023379E"/>
     <w:rsid w:val="00242D06"/>
     <w:rsid w:val="002439E9"/>
     <w:rsid w:val="002442C7"/>
     <w:rsid w:val="00244C59"/>
     <w:rsid w:val="00246D80"/>
     <w:rsid w:val="0024722A"/>
     <w:rsid w:val="00247C11"/>
     <w:rsid w:val="00251DFF"/>
     <w:rsid w:val="00251FBA"/>
     <w:rsid w:val="0025323B"/>
     <w:rsid w:val="0025354B"/>
     <w:rsid w:val="00255095"/>
     <w:rsid w:val="00255AE6"/>
     <w:rsid w:val="00261098"/>
     <w:rsid w:val="00261FAF"/>
     <w:rsid w:val="00262D62"/>
     <w:rsid w:val="00262FB1"/>
     <w:rsid w:val="0026520E"/>
     <w:rsid w:val="00265EF4"/>
     <w:rsid w:val="00267188"/>
-    <w:rsid w:val="002966B1"/>
+    <w:rsid w:val="00276F81"/>
+    <w:rsid w:val="00277772"/>
     <w:rsid w:val="002A020A"/>
     <w:rsid w:val="002A3581"/>
     <w:rsid w:val="002A5A25"/>
     <w:rsid w:val="002B4EE1"/>
     <w:rsid w:val="002B7E6B"/>
     <w:rsid w:val="002C32D2"/>
     <w:rsid w:val="002C3644"/>
     <w:rsid w:val="002C442F"/>
-    <w:rsid w:val="002D2E46"/>
     <w:rsid w:val="002D64B8"/>
     <w:rsid w:val="002D72C7"/>
     <w:rsid w:val="002D7DAC"/>
     <w:rsid w:val="002F4026"/>
     <w:rsid w:val="002F6C9F"/>
     <w:rsid w:val="0031415A"/>
     <w:rsid w:val="00320CF7"/>
     <w:rsid w:val="0032634F"/>
     <w:rsid w:val="00332A01"/>
     <w:rsid w:val="0034317B"/>
     <w:rsid w:val="00343C2D"/>
     <w:rsid w:val="00344369"/>
     <w:rsid w:val="00352DD8"/>
     <w:rsid w:val="003558A3"/>
     <w:rsid w:val="0036277A"/>
     <w:rsid w:val="00362DF8"/>
     <w:rsid w:val="00373576"/>
     <w:rsid w:val="0037455E"/>
     <w:rsid w:val="003746ED"/>
     <w:rsid w:val="00387DEB"/>
     <w:rsid w:val="003934B6"/>
     <w:rsid w:val="003A0DB1"/>
     <w:rsid w:val="003A7FC0"/>
     <w:rsid w:val="003D6965"/>
     <w:rsid w:val="003E3D8B"/>
@@ -10013,75 +10030,74 @@
     <w:rsid w:val="004112EA"/>
     <w:rsid w:val="00414D31"/>
     <w:rsid w:val="00421C34"/>
     <w:rsid w:val="00423176"/>
     <w:rsid w:val="00425B78"/>
     <w:rsid w:val="0042723F"/>
     <w:rsid w:val="00431942"/>
     <w:rsid w:val="00435697"/>
     <w:rsid w:val="004379F7"/>
     <w:rsid w:val="00453AB3"/>
     <w:rsid w:val="004600E1"/>
     <w:rsid w:val="00471DDC"/>
     <w:rsid w:val="004761AD"/>
     <w:rsid w:val="00476A0B"/>
     <w:rsid w:val="004856C8"/>
     <w:rsid w:val="00492D2F"/>
     <w:rsid w:val="004966EB"/>
     <w:rsid w:val="00496E0F"/>
     <w:rsid w:val="004A0159"/>
     <w:rsid w:val="004B018B"/>
     <w:rsid w:val="004C5CD8"/>
     <w:rsid w:val="004D0009"/>
     <w:rsid w:val="004D30A2"/>
     <w:rsid w:val="004D3973"/>
     <w:rsid w:val="004D5A15"/>
-    <w:rsid w:val="004E7C5C"/>
     <w:rsid w:val="00502A5D"/>
     <w:rsid w:val="00503F10"/>
     <w:rsid w:val="00505735"/>
     <w:rsid w:val="0051226B"/>
+    <w:rsid w:val="0051567E"/>
     <w:rsid w:val="0052041F"/>
     <w:rsid w:val="00525ABF"/>
     <w:rsid w:val="00540721"/>
     <w:rsid w:val="00540BAC"/>
     <w:rsid w:val="00543342"/>
     <w:rsid w:val="00543380"/>
     <w:rsid w:val="0054776B"/>
     <w:rsid w:val="00547890"/>
     <w:rsid w:val="00550D41"/>
     <w:rsid w:val="00552FFF"/>
     <w:rsid w:val="00553B78"/>
     <w:rsid w:val="00555FEB"/>
     <w:rsid w:val="00560DED"/>
     <w:rsid w:val="0056694A"/>
     <w:rsid w:val="00576E29"/>
     <w:rsid w:val="00584D37"/>
     <w:rsid w:val="0059780C"/>
     <w:rsid w:val="005A3FFD"/>
     <w:rsid w:val="005B0D57"/>
-    <w:rsid w:val="005B5BAE"/>
     <w:rsid w:val="005C0267"/>
     <w:rsid w:val="005C0885"/>
     <w:rsid w:val="005C7494"/>
     <w:rsid w:val="005C7FAC"/>
     <w:rsid w:val="005D15C8"/>
     <w:rsid w:val="005D29B1"/>
     <w:rsid w:val="005D6CD7"/>
     <w:rsid w:val="005D7676"/>
     <w:rsid w:val="005D78B7"/>
     <w:rsid w:val="005E114F"/>
     <w:rsid w:val="005E2539"/>
     <w:rsid w:val="005E3069"/>
     <w:rsid w:val="005F0210"/>
     <w:rsid w:val="005F1D1F"/>
     <w:rsid w:val="006025AC"/>
     <w:rsid w:val="006101FB"/>
     <w:rsid w:val="00617D61"/>
     <w:rsid w:val="00617FE8"/>
     <w:rsid w:val="00620481"/>
     <w:rsid w:val="006277AF"/>
     <w:rsid w:val="00632F39"/>
     <w:rsid w:val="00636CAB"/>
     <w:rsid w:val="00636CF7"/>
     <w:rsid w:val="00641107"/>
     <w:rsid w:val="0064176C"/>
@@ -10100,296 +10116,305 @@
     <w:rsid w:val="006933A9"/>
     <w:rsid w:val="00696155"/>
     <w:rsid w:val="006B58B2"/>
     <w:rsid w:val="006B6EE4"/>
     <w:rsid w:val="006C3462"/>
     <w:rsid w:val="006D16ED"/>
     <w:rsid w:val="006E5A79"/>
     <w:rsid w:val="006E7129"/>
     <w:rsid w:val="006F432E"/>
     <w:rsid w:val="007008E2"/>
     <w:rsid w:val="00702D6A"/>
     <w:rsid w:val="007063A1"/>
     <w:rsid w:val="00712D36"/>
     <w:rsid w:val="007131EC"/>
     <w:rsid w:val="00714B2D"/>
     <w:rsid w:val="0071677D"/>
     <w:rsid w:val="00723DF9"/>
     <w:rsid w:val="0072693E"/>
     <w:rsid w:val="00730253"/>
     <w:rsid w:val="00732470"/>
     <w:rsid w:val="0073528A"/>
     <w:rsid w:val="00745703"/>
     <w:rsid w:val="00765052"/>
     <w:rsid w:val="007654D3"/>
     <w:rsid w:val="00777412"/>
-    <w:rsid w:val="00783D4F"/>
     <w:rsid w:val="00787EE1"/>
     <w:rsid w:val="007900E4"/>
     <w:rsid w:val="007909DA"/>
     <w:rsid w:val="00795009"/>
     <w:rsid w:val="00797A40"/>
     <w:rsid w:val="007A3B21"/>
     <w:rsid w:val="007A514D"/>
     <w:rsid w:val="007B6584"/>
     <w:rsid w:val="007B792E"/>
     <w:rsid w:val="007C40FF"/>
     <w:rsid w:val="007C5E41"/>
     <w:rsid w:val="007C7508"/>
     <w:rsid w:val="007E0372"/>
     <w:rsid w:val="007E1DB2"/>
     <w:rsid w:val="007E2B21"/>
     <w:rsid w:val="007E7071"/>
     <w:rsid w:val="007F1D2E"/>
     <w:rsid w:val="007F3823"/>
     <w:rsid w:val="008015C8"/>
     <w:rsid w:val="008041C3"/>
     <w:rsid w:val="00806A9C"/>
     <w:rsid w:val="00811FB6"/>
     <w:rsid w:val="008120EE"/>
     <w:rsid w:val="00823562"/>
     <w:rsid w:val="00833615"/>
     <w:rsid w:val="00834BBA"/>
     <w:rsid w:val="00836693"/>
     <w:rsid w:val="0083695F"/>
     <w:rsid w:val="008376C9"/>
     <w:rsid w:val="00841C04"/>
     <w:rsid w:val="00841F59"/>
     <w:rsid w:val="008420FF"/>
     <w:rsid w:val="00843541"/>
     <w:rsid w:val="008449B5"/>
     <w:rsid w:val="008472BF"/>
+    <w:rsid w:val="00850E1D"/>
     <w:rsid w:val="00856F33"/>
     <w:rsid w:val="00870986"/>
     <w:rsid w:val="00872F8B"/>
     <w:rsid w:val="008919E6"/>
     <w:rsid w:val="008A0526"/>
     <w:rsid w:val="008A20A1"/>
     <w:rsid w:val="008A2FC7"/>
     <w:rsid w:val="008A4009"/>
     <w:rsid w:val="008B4493"/>
     <w:rsid w:val="008B669F"/>
-    <w:rsid w:val="008B6926"/>
     <w:rsid w:val="008C3A2A"/>
     <w:rsid w:val="008D2025"/>
     <w:rsid w:val="008D3350"/>
     <w:rsid w:val="008E10CD"/>
     <w:rsid w:val="008E4005"/>
     <w:rsid w:val="008F1E1D"/>
     <w:rsid w:val="008F494E"/>
     <w:rsid w:val="009007DD"/>
     <w:rsid w:val="00912D28"/>
     <w:rsid w:val="009146F3"/>
     <w:rsid w:val="00915FF6"/>
     <w:rsid w:val="00916185"/>
     <w:rsid w:val="009175D0"/>
     <w:rsid w:val="00923300"/>
     <w:rsid w:val="00924D06"/>
+    <w:rsid w:val="0092793D"/>
     <w:rsid w:val="009401A1"/>
     <w:rsid w:val="00940656"/>
     <w:rsid w:val="0094179C"/>
+    <w:rsid w:val="00944183"/>
     <w:rsid w:val="00951700"/>
     <w:rsid w:val="0095548F"/>
     <w:rsid w:val="00963A13"/>
     <w:rsid w:val="009722E1"/>
     <w:rsid w:val="00973C0E"/>
     <w:rsid w:val="009743BA"/>
     <w:rsid w:val="009774F4"/>
     <w:rsid w:val="00983291"/>
+    <w:rsid w:val="00984DBB"/>
     <w:rsid w:val="009859B0"/>
     <w:rsid w:val="00990FC0"/>
     <w:rsid w:val="0099441B"/>
     <w:rsid w:val="009A0DDF"/>
     <w:rsid w:val="009A1A48"/>
     <w:rsid w:val="009A5752"/>
     <w:rsid w:val="009A64B8"/>
     <w:rsid w:val="009B50E5"/>
     <w:rsid w:val="009B680A"/>
     <w:rsid w:val="009B77CC"/>
     <w:rsid w:val="009C2CC2"/>
     <w:rsid w:val="009C7464"/>
     <w:rsid w:val="009D5C19"/>
     <w:rsid w:val="009D5C4B"/>
     <w:rsid w:val="009E08F8"/>
     <w:rsid w:val="009E4450"/>
     <w:rsid w:val="009E5176"/>
     <w:rsid w:val="009F5BB9"/>
     <w:rsid w:val="00A07653"/>
     <w:rsid w:val="00A11DFF"/>
     <w:rsid w:val="00A23FF9"/>
     <w:rsid w:val="00A25B5E"/>
     <w:rsid w:val="00A33FDC"/>
     <w:rsid w:val="00A342C0"/>
+    <w:rsid w:val="00A3502B"/>
     <w:rsid w:val="00A47650"/>
     <w:rsid w:val="00A532C2"/>
+    <w:rsid w:val="00A565B6"/>
     <w:rsid w:val="00A61EAE"/>
     <w:rsid w:val="00A625BA"/>
     <w:rsid w:val="00A62EC3"/>
     <w:rsid w:val="00A64714"/>
     <w:rsid w:val="00A773EE"/>
     <w:rsid w:val="00A8118B"/>
     <w:rsid w:val="00A81D11"/>
     <w:rsid w:val="00A90797"/>
     <w:rsid w:val="00A90A65"/>
     <w:rsid w:val="00A90CF0"/>
     <w:rsid w:val="00A94551"/>
     <w:rsid w:val="00A9554C"/>
     <w:rsid w:val="00AA1F36"/>
     <w:rsid w:val="00AA408A"/>
     <w:rsid w:val="00AB3207"/>
     <w:rsid w:val="00AB3FF3"/>
     <w:rsid w:val="00AB44E2"/>
     <w:rsid w:val="00AB4897"/>
     <w:rsid w:val="00AB5A6D"/>
     <w:rsid w:val="00AB61B3"/>
     <w:rsid w:val="00AB64CD"/>
     <w:rsid w:val="00AC1028"/>
     <w:rsid w:val="00AC13C7"/>
     <w:rsid w:val="00AC2295"/>
     <w:rsid w:val="00AC3DBF"/>
     <w:rsid w:val="00AC422B"/>
     <w:rsid w:val="00AC4B55"/>
     <w:rsid w:val="00AD035D"/>
     <w:rsid w:val="00AD0D21"/>
     <w:rsid w:val="00AE03A0"/>
     <w:rsid w:val="00AE2DEE"/>
     <w:rsid w:val="00AE5EEF"/>
     <w:rsid w:val="00AF49AB"/>
     <w:rsid w:val="00AF72CD"/>
     <w:rsid w:val="00B01E24"/>
     <w:rsid w:val="00B11B51"/>
+    <w:rsid w:val="00B11D88"/>
+    <w:rsid w:val="00B27EFD"/>
     <w:rsid w:val="00B321B9"/>
     <w:rsid w:val="00B3452E"/>
     <w:rsid w:val="00B42462"/>
     <w:rsid w:val="00B523FA"/>
     <w:rsid w:val="00B556A5"/>
     <w:rsid w:val="00B730A4"/>
     <w:rsid w:val="00B76402"/>
     <w:rsid w:val="00B7787C"/>
+    <w:rsid w:val="00B91A33"/>
     <w:rsid w:val="00B947F5"/>
     <w:rsid w:val="00BA2D5C"/>
     <w:rsid w:val="00BA2FB8"/>
     <w:rsid w:val="00BA7164"/>
     <w:rsid w:val="00BC51C4"/>
     <w:rsid w:val="00BC676E"/>
     <w:rsid w:val="00BD2B1D"/>
     <w:rsid w:val="00BD3591"/>
     <w:rsid w:val="00BD3C08"/>
+    <w:rsid w:val="00BD52BC"/>
     <w:rsid w:val="00BE347C"/>
-    <w:rsid w:val="00BE4613"/>
     <w:rsid w:val="00BE4DFE"/>
     <w:rsid w:val="00BE72A2"/>
     <w:rsid w:val="00BF0879"/>
     <w:rsid w:val="00BF3879"/>
     <w:rsid w:val="00BF6EFC"/>
     <w:rsid w:val="00C05A25"/>
     <w:rsid w:val="00C06DBD"/>
     <w:rsid w:val="00C125FE"/>
     <w:rsid w:val="00C169D0"/>
     <w:rsid w:val="00C20056"/>
     <w:rsid w:val="00C25DCE"/>
     <w:rsid w:val="00C3782E"/>
+    <w:rsid w:val="00C413EE"/>
     <w:rsid w:val="00C45BF9"/>
     <w:rsid w:val="00C67796"/>
     <w:rsid w:val="00C742D1"/>
     <w:rsid w:val="00C819B3"/>
     <w:rsid w:val="00C8342C"/>
     <w:rsid w:val="00C9368B"/>
     <w:rsid w:val="00C94283"/>
     <w:rsid w:val="00CA5511"/>
     <w:rsid w:val="00CA71C6"/>
     <w:rsid w:val="00CB176B"/>
     <w:rsid w:val="00CB5394"/>
     <w:rsid w:val="00CB5754"/>
     <w:rsid w:val="00CB5E14"/>
     <w:rsid w:val="00CC4B32"/>
     <w:rsid w:val="00CE1581"/>
     <w:rsid w:val="00CE34F9"/>
     <w:rsid w:val="00CE3BEA"/>
     <w:rsid w:val="00CF0B79"/>
     <w:rsid w:val="00CF5559"/>
     <w:rsid w:val="00CF5BE8"/>
     <w:rsid w:val="00CF6192"/>
     <w:rsid w:val="00D04C14"/>
     <w:rsid w:val="00D13DB8"/>
     <w:rsid w:val="00D226C7"/>
     <w:rsid w:val="00D2467D"/>
     <w:rsid w:val="00D25BA7"/>
     <w:rsid w:val="00D27F18"/>
     <w:rsid w:val="00D310A6"/>
     <w:rsid w:val="00D4132C"/>
+    <w:rsid w:val="00D42FBF"/>
     <w:rsid w:val="00D44ECF"/>
     <w:rsid w:val="00D51D24"/>
     <w:rsid w:val="00D546F5"/>
     <w:rsid w:val="00D62F8B"/>
     <w:rsid w:val="00D7341B"/>
     <w:rsid w:val="00D736CB"/>
     <w:rsid w:val="00D832B7"/>
     <w:rsid w:val="00D91A41"/>
     <w:rsid w:val="00DB02A6"/>
     <w:rsid w:val="00DB2051"/>
     <w:rsid w:val="00DC3C0A"/>
     <w:rsid w:val="00DE0A5F"/>
     <w:rsid w:val="00DE54A3"/>
     <w:rsid w:val="00DF28D8"/>
     <w:rsid w:val="00E04C79"/>
     <w:rsid w:val="00E11050"/>
     <w:rsid w:val="00E117FD"/>
     <w:rsid w:val="00E12C86"/>
-    <w:rsid w:val="00E15C02"/>
     <w:rsid w:val="00E2491F"/>
     <w:rsid w:val="00E318DB"/>
     <w:rsid w:val="00E32715"/>
     <w:rsid w:val="00E42543"/>
     <w:rsid w:val="00E428C5"/>
     <w:rsid w:val="00E555A1"/>
     <w:rsid w:val="00E5685C"/>
     <w:rsid w:val="00E570F0"/>
     <w:rsid w:val="00E5725E"/>
     <w:rsid w:val="00E66B2E"/>
     <w:rsid w:val="00E72053"/>
     <w:rsid w:val="00E8031C"/>
     <w:rsid w:val="00E818BC"/>
     <w:rsid w:val="00E81DA1"/>
     <w:rsid w:val="00E87A75"/>
     <w:rsid w:val="00E87B0B"/>
     <w:rsid w:val="00E92D8B"/>
     <w:rsid w:val="00EA1B4D"/>
     <w:rsid w:val="00EB2DCF"/>
     <w:rsid w:val="00EB4815"/>
     <w:rsid w:val="00EB486C"/>
     <w:rsid w:val="00EB7D8D"/>
     <w:rsid w:val="00ED4B84"/>
     <w:rsid w:val="00EF0F4E"/>
     <w:rsid w:val="00EF4B13"/>
     <w:rsid w:val="00F00E31"/>
     <w:rsid w:val="00F01974"/>
     <w:rsid w:val="00F11FC3"/>
     <w:rsid w:val="00F17575"/>
     <w:rsid w:val="00F1773A"/>
     <w:rsid w:val="00F20DEA"/>
     <w:rsid w:val="00F301DF"/>
+    <w:rsid w:val="00F3192C"/>
     <w:rsid w:val="00F349F4"/>
     <w:rsid w:val="00F37B51"/>
     <w:rsid w:val="00F45D43"/>
     <w:rsid w:val="00F47FED"/>
     <w:rsid w:val="00F51A5D"/>
     <w:rsid w:val="00F534BD"/>
     <w:rsid w:val="00F53E58"/>
     <w:rsid w:val="00F55C76"/>
     <w:rsid w:val="00F57F1D"/>
     <w:rsid w:val="00F602CE"/>
     <w:rsid w:val="00F62635"/>
     <w:rsid w:val="00F67C91"/>
     <w:rsid w:val="00F71191"/>
     <w:rsid w:val="00F724DF"/>
     <w:rsid w:val="00F76A45"/>
     <w:rsid w:val="00F77173"/>
     <w:rsid w:val="00F771CC"/>
     <w:rsid w:val="00F80E40"/>
     <w:rsid w:val="00F8431D"/>
     <w:rsid w:val="00F876B3"/>
     <w:rsid w:val="00F87C7D"/>
     <w:rsid w:val="00FA33FD"/>
     <w:rsid w:val="00FA3D38"/>
     <w:rsid w:val="00FB298C"/>
     <w:rsid w:val="00FB317C"/>
@@ -10414,61 +10439,61 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="13A9C3A6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F2C5A23B-2777-4BD4-9462-01311F829F84}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10800,50 +10825,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis3">
@@ -11145,51 +11171,51 @@
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F80E40"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nevyeenzmnka">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F80E40"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="489911487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="894700723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11276,51 +11302,51 @@
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1113597328">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrbatky.cz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11549,81 +11575,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{194C921A-16FF-462F-9E25-0A3879A7353E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F086A947-7022-4B9D-9289-F1EE0FB76F02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6546</Characters>
+  <Pages>4</Pages>
+  <Words>1107</Words>
+  <Characters>6532</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Vzor obecně závazné vyhlášky obce o stanovení systému shromažďování, sběru, přepravy, třídění, využívání a odstraňování komuná</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV ČR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7640</CharactersWithSpaces>
+  <CharactersWithSpaces>7624</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Vzor obecně závazné vyhlášky obce o stanovení systému shromažďování, sběru, přepravy, třídění, využívání a odstraňování komuná</dc:title>
   <dc:subject/>
   <dc:creator>DA210036</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>