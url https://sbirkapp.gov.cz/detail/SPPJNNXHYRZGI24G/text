--- v0 (2025-10-15)
+++ v1 (2026-06-06)
@@ -1,189 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="55C2C737" w14:textId="77777777" w:rsidR="00C27E6E" w:rsidRPr="00CA51F4" w:rsidRDefault="00C27E6E" w:rsidP="00BC054E">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C61752E" w14:textId="77777777" w:rsidR="00C27E6E" w:rsidRDefault="00C27E6E" w:rsidP="00C27E6E">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31D92447" w14:textId="77777777" w:rsidR="00065942" w:rsidRPr="00BE4730" w:rsidRDefault="00065942" w:rsidP="00065942">
-[...21 lines deleted...]
-    <w:p w14:paraId="725184F7" w14:textId="77777777" w:rsidR="00065942" w:rsidRDefault="00065942" w:rsidP="00C27E6E">
+    <w:p w14:paraId="3C66FB61" w14:textId="7E19846E" w:rsidR="00C27E6E" w:rsidRPr="00C27E6E" w:rsidRDefault="00C27E6E" w:rsidP="00065942">
       <w:pPr>
         <w:pStyle w:val="NormlnIMP"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00C27E6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C27E6E">
+        <w:t>Obecně závazná vyhláška</w:t>
+      </w:r>
+      <w:r w:rsidR="0075597E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Obecně závazná vyhláška č. </w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C6979F" w14:textId="77777777" w:rsidR="00C27E6E" w:rsidRPr="0071350B" w:rsidRDefault="00C27E6E" w:rsidP="00C27E6E">
       <w:pPr>
         <w:pStyle w:val="NormlnIMP"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EB3915E" w14:textId="77777777" w:rsidR="00C27E6E" w:rsidRPr="009E6FEA" w:rsidRDefault="0078274E" w:rsidP="0078274E">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -353,52 +281,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> usnesením č. </w:t>
       </w:r>
       <w:r w:rsidR="00357FB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0485/ZM2226/11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0078274E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>usneslo vydat na základě ust</w:t>
+        <w:t xml:space="preserve">usneslo vydat na základě </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0078274E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ust</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A162FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0078274E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 84 odst. 2 písm. h) </w:t>
       </w:r>
       <w:r w:rsidRPr="0078274E">
@@ -801,197 +739,157 @@
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59681AD0" w14:textId="77777777" w:rsidR="00EF6A95" w:rsidRPr="00552046" w:rsidRDefault="00EF6A95" w:rsidP="008B67E2">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09D971DC" w14:textId="77777777" w:rsidR="00EF6A95" w:rsidRDefault="00EF6A95" w:rsidP="00EF6A95">
+    <w:p w14:paraId="09D971DC" w14:textId="77777777" w:rsidR="00EF6A95" w:rsidRDefault="00EF6A95" w:rsidP="003C78EE">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="360"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2) § 4 odst. 2 zákona č. 251/2016 Sb., o některých přestupcích, ve znění pozdějších předpisů.“</w:t>
       </w:r>
       <w:r w:rsidR="009F49EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F1C5A8" w14:textId="77777777" w:rsidR="008B67E2" w:rsidRDefault="008B67E2" w:rsidP="00EE3B19">
+    <w:p w14:paraId="7F18362C" w14:textId="3071242A" w:rsidR="00EE3B19" w:rsidRPr="00EE3B19" w:rsidRDefault="00EE3B19" w:rsidP="003C78EE">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
-        <w:jc w:val="center"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="Normlnweb"/>
+        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B19">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Čl. </w:t>
       </w:r>
       <w:r w:rsidR="00CF731B">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE32613" w14:textId="77777777" w:rsidR="00D1051C" w:rsidRDefault="00D1051C" w:rsidP="00D1051C">
       <w:pPr>
         <w:pStyle w:val="Seznamoslovan"/>
         <w:ind w:left="0" w:firstLine="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tato obecně závazná vyhláška nabývá účinnosti počátkem patnáctého dne následujícího po dni jejího vyhlášení.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B389CEA" w14:textId="77777777" w:rsidR="00CB0460" w:rsidRDefault="00CB0460" w:rsidP="00696442">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55E89A11" w14:textId="77777777" w:rsidR="00945420" w:rsidRDefault="00945420" w:rsidP="00696442">
+    <w:p w14:paraId="5ECAEA10" w14:textId="77777777" w:rsidR="003C78EE" w:rsidRDefault="003C78EE" w:rsidP="00696442">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="576B6EF1" w14:textId="77777777" w:rsidR="00945420" w:rsidRPr="00E031A0" w:rsidRDefault="00945420" w:rsidP="00696442">
+    <w:p w14:paraId="2F3CE879" w14:textId="77777777" w:rsidR="003C78EE" w:rsidRDefault="003C78EE" w:rsidP="00696442">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F8BFB8D" w14:textId="77777777" w:rsidR="00C27E6E" w:rsidRPr="00E031A0" w:rsidRDefault="00C27E6E" w:rsidP="00C27E6E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -1058,261 +956,303 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00C27E6E" w:rsidRPr="00E031A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rimátor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2234DF" w14:textId="77777777" w:rsidR="00696442" w:rsidRPr="00696442" w:rsidRDefault="00696442" w:rsidP="00696442">
+    <w:p w14:paraId="7E2234DF" w14:textId="77777777" w:rsidR="00696442" w:rsidRDefault="00696442" w:rsidP="00696442">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="318CE007" w14:textId="77777777" w:rsidR="003C78EE" w:rsidRPr="00696442" w:rsidRDefault="003C78EE" w:rsidP="00696442">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="6521"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="01535A15" w14:textId="77777777" w:rsidR="00C27E6E" w:rsidRPr="00CB0460" w:rsidRDefault="00C27E6E" w:rsidP="00C27E6E">
       <w:pPr>
         <w:pStyle w:val="Textparagrafu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0460">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B38FE6" w14:textId="77777777" w:rsidR="00C27E6E" w:rsidRPr="00CB0460" w:rsidRDefault="003625CD" w:rsidP="00C27E6E">
       <w:pPr>
         <w:pStyle w:val="Textparagrafu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Ing. Hana Tichánková</w:t>
+        <w:t xml:space="preserve">Ing. Hana </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tichánková</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="04A45435" w14:textId="77777777" w:rsidR="00C27E6E" w:rsidRPr="00CB0460" w:rsidRDefault="00C27E6E" w:rsidP="00A86D81">
       <w:pPr>
         <w:pStyle w:val="Textparagrafu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0460">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>náměst</w:t>
       </w:r>
       <w:r w:rsidR="003625CD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kyně</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0460">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> primátora</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C27E6E" w:rsidRPr="00CB0460" w:rsidSect="00E5258C">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1797" w:right="1106" w:bottom="1797" w:left="1259" w:header="709" w:footer="312" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21365BF8" w14:textId="77777777" w:rsidR="00224F22" w:rsidRDefault="00224F22">
+    <w:p w14:paraId="270D3454" w14:textId="77777777" w:rsidR="008E2E1D" w:rsidRDefault="008E2E1D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7307C5" w14:textId="77777777" w:rsidR="00224F22" w:rsidRDefault="00224F22"/>
+    <w:p w14:paraId="409D4392" w14:textId="77777777" w:rsidR="008E2E1D" w:rsidRDefault="008E2E1D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="267E3BD2" w14:textId="77777777" w:rsidR="00224F22" w:rsidRDefault="00224F22">
+    <w:p w14:paraId="71EB4FD0" w14:textId="77777777" w:rsidR="008E2E1D" w:rsidRDefault="008E2E1D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C9A40E" w14:textId="77777777" w:rsidR="00224F22" w:rsidRDefault="00224F22"/>
+    <w:p w14:paraId="6B61CC08" w14:textId="77777777" w:rsidR="008E2E1D" w:rsidRDefault="008E2E1D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59818DCE" w14:textId="77777777" w:rsidR="00F26248" w:rsidRDefault="00F26248">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5185A366" w14:textId="68DA0925" w:rsidR="00A70D8B" w:rsidRDefault="00C41F66" w:rsidP="00A70D8B">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="center" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="099F021D" wp14:editId="447C1FBA">
           <wp:simplePos x="0" y="0"/>
@@ -1517,73 +1457,93 @@
       <w:pStyle w:val="Zpat"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="180"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="3060"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="-28" w:hanging="539"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="slostrnky"/>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="003C69"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="67E4454C" w14:textId="77777777" w:rsidR="001B09A6" w:rsidRDefault="001B09A6"/>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="277893DF" w14:textId="77777777" w:rsidR="00F26248" w:rsidRDefault="00F26248">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="153C4B3E" w14:textId="77777777" w:rsidR="00224F22" w:rsidRDefault="00224F22">
+    <w:p w14:paraId="575EFF7A" w14:textId="77777777" w:rsidR="008E2E1D" w:rsidRDefault="008E2E1D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451F45D7" w14:textId="77777777" w:rsidR="00224F22" w:rsidRDefault="00224F22"/>
+    <w:p w14:paraId="727BD9B0" w14:textId="77777777" w:rsidR="008E2E1D" w:rsidRDefault="008E2E1D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02D940FA" w14:textId="77777777" w:rsidR="00224F22" w:rsidRDefault="00224F22">
+    <w:p w14:paraId="0785F51C" w14:textId="77777777" w:rsidR="008E2E1D" w:rsidRDefault="008E2E1D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639E6486" w14:textId="77777777" w:rsidR="00224F22" w:rsidRDefault="00224F22"/>
+    <w:p w14:paraId="3918F4F6" w14:textId="77777777" w:rsidR="008E2E1D" w:rsidRDefault="008E2E1D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17BE49AF" w14:textId="77777777" w:rsidR="00F26248" w:rsidRDefault="00F26248">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07A7E2A3" w14:textId="3E1497F3" w:rsidR="00CA7728" w:rsidRPr="00CA7728" w:rsidRDefault="00C41F66" w:rsidP="00CA7728">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="3015"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="003C69"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="003C69"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C951440" wp14:editId="26A5B4C4">
@@ -1873,70 +1833,102 @@
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="003C69"/>
       </w:rPr>
       <w:t>Statutární</w:t>
     </w:r>
     <w:r w:rsidR="00CA7728" w:rsidRPr="00CA7728">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00CA7728" w:rsidRPr="00CA7728">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="003C69"/>
       </w:rPr>
       <w:t>město Ostrava</w:t>
     </w:r>
   </w:p>
+  <w:p w14:paraId="54F723E9" w14:textId="77777777" w:rsidR="00F26248" w:rsidRPr="00F26248" w:rsidRDefault="00F26248" w:rsidP="00F26248">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F26248">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="003C69"/>
+      </w:rPr>
+      <w:t>Zastupitelstvo města Ostravy</w:t>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="4EAE3E83" w14:textId="77777777" w:rsidR="00CA7728" w:rsidRPr="00CA7728" w:rsidRDefault="00CA7728" w:rsidP="00CA7728">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="003C69"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0DA10361" w14:textId="77777777" w:rsidR="001B09A6" w:rsidRDefault="001B09A6"/>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15B650B2" w14:textId="77777777" w:rsidR="00F26248" w:rsidRDefault="00F26248">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="000C7C0B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C824B89A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6086,159 +6078,163 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1119034133">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="412430694">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1537935431">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA7728"/>
     <w:rsid w:val="00000CF9"/>
     <w:rsid w:val="00004EF7"/>
     <w:rsid w:val="00010537"/>
     <w:rsid w:val="000132F2"/>
     <w:rsid w:val="000138EF"/>
     <w:rsid w:val="000179EB"/>
     <w:rsid w:val="00023AA2"/>
     <w:rsid w:val="000266FB"/>
     <w:rsid w:val="0003131C"/>
     <w:rsid w:val="0003319C"/>
     <w:rsid w:val="000378D5"/>
     <w:rsid w:val="00045D2C"/>
+    <w:rsid w:val="0004662F"/>
     <w:rsid w:val="000514B8"/>
     <w:rsid w:val="00065942"/>
     <w:rsid w:val="00066F3C"/>
     <w:rsid w:val="00075275"/>
     <w:rsid w:val="00076A06"/>
     <w:rsid w:val="00076D08"/>
     <w:rsid w:val="00077E50"/>
     <w:rsid w:val="00080AD8"/>
     <w:rsid w:val="0008168D"/>
     <w:rsid w:val="000820F3"/>
     <w:rsid w:val="00092CE2"/>
     <w:rsid w:val="00093934"/>
     <w:rsid w:val="000972C5"/>
     <w:rsid w:val="000A2B9B"/>
     <w:rsid w:val="000B0197"/>
     <w:rsid w:val="000B3EBF"/>
     <w:rsid w:val="000B5086"/>
     <w:rsid w:val="000C1165"/>
     <w:rsid w:val="000D08AB"/>
     <w:rsid w:val="000D56B4"/>
     <w:rsid w:val="000E4D1E"/>
     <w:rsid w:val="000E57AE"/>
     <w:rsid w:val="000E731D"/>
     <w:rsid w:val="000E7FD1"/>
     <w:rsid w:val="000F0609"/>
     <w:rsid w:val="000F743B"/>
     <w:rsid w:val="001078B7"/>
     <w:rsid w:val="001150F2"/>
     <w:rsid w:val="00115669"/>
     <w:rsid w:val="00116063"/>
     <w:rsid w:val="00117E72"/>
+    <w:rsid w:val="00122BE3"/>
     <w:rsid w:val="00133456"/>
     <w:rsid w:val="001377BA"/>
     <w:rsid w:val="001442CB"/>
     <w:rsid w:val="001507B3"/>
     <w:rsid w:val="00154A56"/>
     <w:rsid w:val="0015752B"/>
     <w:rsid w:val="00157B43"/>
     <w:rsid w:val="00163FFC"/>
     <w:rsid w:val="0016752B"/>
     <w:rsid w:val="0016788E"/>
     <w:rsid w:val="001708BC"/>
     <w:rsid w:val="001715FB"/>
     <w:rsid w:val="001741E2"/>
     <w:rsid w:val="00174550"/>
     <w:rsid w:val="001823AA"/>
     <w:rsid w:val="001A3C1C"/>
     <w:rsid w:val="001A4CCF"/>
     <w:rsid w:val="001A5C11"/>
     <w:rsid w:val="001A67D8"/>
     <w:rsid w:val="001B0444"/>
     <w:rsid w:val="001B09A6"/>
     <w:rsid w:val="001C3D9B"/>
     <w:rsid w:val="001C54F4"/>
     <w:rsid w:val="001C7DFD"/>
     <w:rsid w:val="001D0575"/>
     <w:rsid w:val="001D52E7"/>
     <w:rsid w:val="001D7837"/>
     <w:rsid w:val="001E05EF"/>
     <w:rsid w:val="001E3B3F"/>
     <w:rsid w:val="001E4715"/>
     <w:rsid w:val="001E7700"/>
     <w:rsid w:val="002056F6"/>
     <w:rsid w:val="00205BDF"/>
     <w:rsid w:val="0021221D"/>
     <w:rsid w:val="00216B8C"/>
     <w:rsid w:val="002201F9"/>
     <w:rsid w:val="00221DB9"/>
     <w:rsid w:val="00224F22"/>
     <w:rsid w:val="00227AD0"/>
+    <w:rsid w:val="00230B99"/>
     <w:rsid w:val="0023294C"/>
     <w:rsid w:val="00232D07"/>
     <w:rsid w:val="00233A1B"/>
     <w:rsid w:val="00234649"/>
     <w:rsid w:val="002352AC"/>
     <w:rsid w:val="00242EE8"/>
     <w:rsid w:val="002448C9"/>
     <w:rsid w:val="00246DFD"/>
     <w:rsid w:val="00247E0C"/>
     <w:rsid w:val="00256B21"/>
     <w:rsid w:val="00256B43"/>
     <w:rsid w:val="00263F74"/>
     <w:rsid w:val="00265870"/>
     <w:rsid w:val="002664C0"/>
     <w:rsid w:val="00285E3B"/>
     <w:rsid w:val="00286D02"/>
     <w:rsid w:val="002959A8"/>
     <w:rsid w:val="002A03FE"/>
     <w:rsid w:val="002A4547"/>
     <w:rsid w:val="002A7DFB"/>
     <w:rsid w:val="002B399A"/>
     <w:rsid w:val="002C1337"/>
     <w:rsid w:val="002C64C3"/>
     <w:rsid w:val="002C6F89"/>
     <w:rsid w:val="002C7D9A"/>
@@ -6251,50 +6247,51 @@
     <w:rsid w:val="00321EDA"/>
     <w:rsid w:val="00325616"/>
     <w:rsid w:val="003377FE"/>
     <w:rsid w:val="00340BCD"/>
     <w:rsid w:val="0034452C"/>
     <w:rsid w:val="00345CB6"/>
     <w:rsid w:val="00350B34"/>
     <w:rsid w:val="00352AC2"/>
     <w:rsid w:val="003548A5"/>
     <w:rsid w:val="00357FB1"/>
     <w:rsid w:val="003625CD"/>
     <w:rsid w:val="00367547"/>
     <w:rsid w:val="0036786C"/>
     <w:rsid w:val="0037277E"/>
     <w:rsid w:val="003832FF"/>
     <w:rsid w:val="00393918"/>
     <w:rsid w:val="0039796C"/>
     <w:rsid w:val="003A5631"/>
     <w:rsid w:val="003A5C01"/>
     <w:rsid w:val="003B15E1"/>
     <w:rsid w:val="003B59DD"/>
     <w:rsid w:val="003B72C5"/>
     <w:rsid w:val="003C3FAD"/>
     <w:rsid w:val="003C61EF"/>
     <w:rsid w:val="003C786C"/>
+    <w:rsid w:val="003C78EE"/>
     <w:rsid w:val="003D18D7"/>
     <w:rsid w:val="003D32A0"/>
     <w:rsid w:val="003E0420"/>
     <w:rsid w:val="003E60DF"/>
     <w:rsid w:val="003E7E33"/>
     <w:rsid w:val="003F5ED3"/>
     <w:rsid w:val="00424701"/>
     <w:rsid w:val="00426DF3"/>
     <w:rsid w:val="00430132"/>
     <w:rsid w:val="0043135C"/>
     <w:rsid w:val="004334AB"/>
     <w:rsid w:val="00434D0D"/>
     <w:rsid w:val="004357B4"/>
     <w:rsid w:val="004370C3"/>
     <w:rsid w:val="00437D22"/>
     <w:rsid w:val="00445C0D"/>
     <w:rsid w:val="004504ED"/>
     <w:rsid w:val="00456AA2"/>
     <w:rsid w:val="004571F0"/>
     <w:rsid w:val="00466F47"/>
     <w:rsid w:val="00467BA1"/>
     <w:rsid w:val="00483738"/>
     <w:rsid w:val="004843C0"/>
     <w:rsid w:val="004849FE"/>
     <w:rsid w:val="0048677F"/>
@@ -6396,50 +6393,51 @@
     <w:rsid w:val="006B081E"/>
     <w:rsid w:val="006B22C4"/>
     <w:rsid w:val="006B25B3"/>
     <w:rsid w:val="006C4891"/>
     <w:rsid w:val="006D7956"/>
     <w:rsid w:val="006D7D12"/>
     <w:rsid w:val="006E0071"/>
     <w:rsid w:val="006E1B84"/>
     <w:rsid w:val="006E28A7"/>
     <w:rsid w:val="006F0AA1"/>
     <w:rsid w:val="007114BC"/>
     <w:rsid w:val="007116DD"/>
     <w:rsid w:val="00712D06"/>
     <w:rsid w:val="007164E9"/>
     <w:rsid w:val="00722037"/>
     <w:rsid w:val="007236C2"/>
     <w:rsid w:val="00724174"/>
     <w:rsid w:val="007306A2"/>
     <w:rsid w:val="007314F8"/>
     <w:rsid w:val="00736B57"/>
     <w:rsid w:val="00740395"/>
     <w:rsid w:val="00740769"/>
     <w:rsid w:val="007416B3"/>
     <w:rsid w:val="00746EAF"/>
     <w:rsid w:val="00754223"/>
+    <w:rsid w:val="0075597E"/>
     <w:rsid w:val="00755E87"/>
     <w:rsid w:val="00772F91"/>
     <w:rsid w:val="00774C8F"/>
     <w:rsid w:val="00776531"/>
     <w:rsid w:val="0077674A"/>
     <w:rsid w:val="00781432"/>
     <w:rsid w:val="0078274E"/>
     <w:rsid w:val="007846AC"/>
     <w:rsid w:val="0078621B"/>
     <w:rsid w:val="00786E4A"/>
     <w:rsid w:val="0079515C"/>
     <w:rsid w:val="007960D1"/>
     <w:rsid w:val="007979D1"/>
     <w:rsid w:val="007A00C1"/>
     <w:rsid w:val="007A34E5"/>
     <w:rsid w:val="007A39D3"/>
     <w:rsid w:val="007B1CFF"/>
     <w:rsid w:val="007B5B2D"/>
     <w:rsid w:val="007B6DD6"/>
     <w:rsid w:val="007C020E"/>
     <w:rsid w:val="007C255D"/>
     <w:rsid w:val="007C3B42"/>
     <w:rsid w:val="007C491B"/>
     <w:rsid w:val="007C7E66"/>
     <w:rsid w:val="007D13D4"/>
@@ -6464,50 +6462,51 @@
     <w:rsid w:val="00816808"/>
     <w:rsid w:val="00826602"/>
     <w:rsid w:val="0082726F"/>
     <w:rsid w:val="00833E72"/>
     <w:rsid w:val="00837E42"/>
     <w:rsid w:val="008443B6"/>
     <w:rsid w:val="008503A6"/>
     <w:rsid w:val="00854BC4"/>
     <w:rsid w:val="00856659"/>
     <w:rsid w:val="00861151"/>
     <w:rsid w:val="00862CA7"/>
     <w:rsid w:val="00871BED"/>
     <w:rsid w:val="00871CC1"/>
     <w:rsid w:val="00872C8A"/>
     <w:rsid w:val="00873735"/>
     <w:rsid w:val="00874BC5"/>
     <w:rsid w:val="00875ED8"/>
     <w:rsid w:val="008827FC"/>
     <w:rsid w:val="00885255"/>
     <w:rsid w:val="00890A69"/>
     <w:rsid w:val="00891293"/>
     <w:rsid w:val="008B67E2"/>
     <w:rsid w:val="008C385E"/>
     <w:rsid w:val="008C3C06"/>
     <w:rsid w:val="008C63FE"/>
+    <w:rsid w:val="008E2E1D"/>
     <w:rsid w:val="008E2F81"/>
     <w:rsid w:val="008E3057"/>
     <w:rsid w:val="008F1835"/>
     <w:rsid w:val="008F1DC7"/>
     <w:rsid w:val="008F564A"/>
     <w:rsid w:val="008F621B"/>
     <w:rsid w:val="008F63F5"/>
     <w:rsid w:val="00903FA6"/>
     <w:rsid w:val="00906850"/>
     <w:rsid w:val="009077E5"/>
     <w:rsid w:val="0091158D"/>
     <w:rsid w:val="009119C7"/>
     <w:rsid w:val="00911C97"/>
     <w:rsid w:val="00912002"/>
     <w:rsid w:val="00912083"/>
     <w:rsid w:val="00930254"/>
     <w:rsid w:val="0093448D"/>
     <w:rsid w:val="009350F6"/>
     <w:rsid w:val="00942B8E"/>
     <w:rsid w:val="00945420"/>
     <w:rsid w:val="00946BAC"/>
     <w:rsid w:val="00947EB2"/>
     <w:rsid w:val="00951FA9"/>
     <w:rsid w:val="0095773F"/>
     <w:rsid w:val="00965BEF"/>
@@ -6636,50 +6635,51 @@
     <w:rsid w:val="00CB0460"/>
     <w:rsid w:val="00CB0B3D"/>
     <w:rsid w:val="00CB3AAD"/>
     <w:rsid w:val="00CB43F3"/>
     <w:rsid w:val="00CB7D43"/>
     <w:rsid w:val="00CC021D"/>
     <w:rsid w:val="00CC0515"/>
     <w:rsid w:val="00CC5481"/>
     <w:rsid w:val="00CC582D"/>
     <w:rsid w:val="00CC5BF7"/>
     <w:rsid w:val="00CC71CD"/>
     <w:rsid w:val="00CD003A"/>
     <w:rsid w:val="00CD22A4"/>
     <w:rsid w:val="00CD7A14"/>
     <w:rsid w:val="00CD7B2E"/>
     <w:rsid w:val="00CE014F"/>
     <w:rsid w:val="00CE0DF9"/>
     <w:rsid w:val="00CE411B"/>
     <w:rsid w:val="00CE5E80"/>
     <w:rsid w:val="00CF731B"/>
     <w:rsid w:val="00CF7B8C"/>
     <w:rsid w:val="00D048E4"/>
     <w:rsid w:val="00D06D94"/>
     <w:rsid w:val="00D1051C"/>
     <w:rsid w:val="00D10875"/>
+    <w:rsid w:val="00D15801"/>
     <w:rsid w:val="00D1610F"/>
     <w:rsid w:val="00D217D5"/>
     <w:rsid w:val="00D34636"/>
     <w:rsid w:val="00D34CF1"/>
     <w:rsid w:val="00D372BD"/>
     <w:rsid w:val="00D41E55"/>
     <w:rsid w:val="00D52E78"/>
     <w:rsid w:val="00D53B13"/>
     <w:rsid w:val="00D5444E"/>
     <w:rsid w:val="00D56478"/>
     <w:rsid w:val="00D66044"/>
     <w:rsid w:val="00D71DEE"/>
     <w:rsid w:val="00D77CCD"/>
     <w:rsid w:val="00D80578"/>
     <w:rsid w:val="00D8159C"/>
     <w:rsid w:val="00D81A45"/>
     <w:rsid w:val="00D83D12"/>
     <w:rsid w:val="00DA21BE"/>
     <w:rsid w:val="00DA3C0C"/>
     <w:rsid w:val="00DC0653"/>
     <w:rsid w:val="00DC0820"/>
     <w:rsid w:val="00DC096D"/>
     <w:rsid w:val="00DC2B17"/>
     <w:rsid w:val="00DC78A5"/>
     <w:rsid w:val="00DC7D4A"/>
@@ -6719,50 +6719,51 @@
     <w:rsid w:val="00E94F9E"/>
     <w:rsid w:val="00E96BC2"/>
     <w:rsid w:val="00E97961"/>
     <w:rsid w:val="00EA04FB"/>
     <w:rsid w:val="00EA38A6"/>
     <w:rsid w:val="00EA747B"/>
     <w:rsid w:val="00EB0C76"/>
     <w:rsid w:val="00EB204B"/>
     <w:rsid w:val="00EB79AF"/>
     <w:rsid w:val="00EC3797"/>
     <w:rsid w:val="00EC52CC"/>
     <w:rsid w:val="00ED1E4D"/>
     <w:rsid w:val="00ED7180"/>
     <w:rsid w:val="00EE14AB"/>
     <w:rsid w:val="00EE3B19"/>
     <w:rsid w:val="00EE5B92"/>
     <w:rsid w:val="00EE64A3"/>
     <w:rsid w:val="00EF6A95"/>
     <w:rsid w:val="00F00E7F"/>
     <w:rsid w:val="00F03CDA"/>
     <w:rsid w:val="00F07F85"/>
     <w:rsid w:val="00F13D66"/>
     <w:rsid w:val="00F166EC"/>
     <w:rsid w:val="00F21191"/>
     <w:rsid w:val="00F23D99"/>
+    <w:rsid w:val="00F26248"/>
     <w:rsid w:val="00F3006D"/>
     <w:rsid w:val="00F309AA"/>
     <w:rsid w:val="00F42BB2"/>
     <w:rsid w:val="00F535E2"/>
     <w:rsid w:val="00F55193"/>
     <w:rsid w:val="00F600C4"/>
     <w:rsid w:val="00F60E38"/>
     <w:rsid w:val="00F709E2"/>
     <w:rsid w:val="00F757FF"/>
     <w:rsid w:val="00F808B0"/>
     <w:rsid w:val="00F80C0E"/>
     <w:rsid w:val="00F915C4"/>
     <w:rsid w:val="00F93574"/>
     <w:rsid w:val="00F935EA"/>
     <w:rsid w:val="00F9708F"/>
     <w:rsid w:val="00FA22F4"/>
     <w:rsid w:val="00FB082E"/>
     <w:rsid w:val="00FB1F51"/>
     <w:rsid w:val="00FB4F22"/>
     <w:rsid w:val="00FC07FC"/>
     <w:rsid w:val="00FC4C0D"/>
     <w:rsid w:val="00FC54DD"/>
     <w:rsid w:val="00FC5AEF"/>
     <w:rsid w:val="00FC7F12"/>
     <w:rsid w:val="00FD084F"/>
@@ -6784,78 +6785,122 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="02DE587F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E7A0C61D-54E2-4A10-ADFF-B9F815C85F4B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footnote text" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -7082,68 +7127,73 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="00FE0F1A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
-    <w:semiHidden/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JVS1">
     <w:name w:val="JVS_1"/>
     <w:rsid w:val="00FE3873"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1440"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styl1">
     <w:name w:val="Styl1"/>
     <w:basedOn w:val="Normln"/>
     <w:autoRedefine/>
     <w:rsid w:val="00FE3873"/>
     <w:rPr>
@@ -7186,51 +7236,51 @@
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:rsid w:val="00CA7728"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="slostrnky">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="00CA7728"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZkladntextChar"/>
     <w:rsid w:val="004D1482"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Podtitul">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Podtitul">
     <w:name w:val="Podtitul"/>
     <w:basedOn w:val="Normln"/>
     <w:qFormat/>
     <w:rsid w:val="004D1482"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="platne">
     <w:name w:val="platne"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="004D1482"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Styl2">
     <w:name w:val="Styl2"/>
     <w:basedOn w:val="JVS1"/>
     <w:rsid w:val="00FE3873"/>
     <w:rPr>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FormtovanvHTML">
     <w:name w:val="HTML Preformatted"/>
@@ -7511,51 +7561,51 @@
     <w:rsid w:val="00227AD0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextChar">
     <w:name w:val="Základní text Char"/>
     <w:link w:val="Zkladntext"/>
     <w:rsid w:val="00065942"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="150682641">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="200554285">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7672,59 +7722,58 @@
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1867135120">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7984,69 +8033,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>255</Words>
-  <Characters>1509</Characters>
+  <Words>252</Words>
+  <Characters>1487</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>univerzalni dokument_vzor</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MMO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1761</CharactersWithSpaces>
+  <CharactersWithSpaces>1736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>univerzalni dokument_vzor</dc:title>
   <dc:subject/>
   <dc:creator>MMO</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>