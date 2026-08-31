--- v0 (2026-06-15)
+++ v1 (2026-08-31)
@@ -1,714 +1,1984 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...1 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...5 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:w10="urn:schemas-microsoft-com:office:word">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...61 lines deleted...]
-      <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0"/>
+    <w:p w14:paraId="36CB8EC0" w14:textId="3807D2C8" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Obec</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD28F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hať</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A303B0F" w14:textId="7389778B" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:pStyle w:val="NormlnIMP"/>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zastupitelstvo obce</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD28F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hať</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7374E92B" w14:textId="77777777" w:rsidR="00AD28F4" w:rsidRDefault="00403212" w:rsidP="00AD28F4">
+      <w:pPr>
+        <w:pStyle w:val="NormlnIMP"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Obecně závazná vyhlá</w:t>
+      </w:r>
+      <w:r w:rsidR="00061DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ška obce </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD28F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hať </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53341E5A" w14:textId="2502B20A" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00AD28F4">
+      <w:pPr>
+        <w:pStyle w:val="NormlnIMP"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>o regulaci hlučných činností</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117D39FD" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2669D8" w14:textId="7CD70DCF" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zastupitelstvo obce </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD28F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hať</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se na svém zasedání dne </w:t>
+      </w:r>
+      <w:r w:rsidR="00577C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8. 6. 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usnesením č. </w:t>
+      </w:r>
+      <w:r w:rsidR="00577C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Z 21/9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usneslo vydat na základě ustanovení § 10 písm. a) a ustanovení § 84 odst. 2 písm. h) zákona č. 128/2000 Sb., o obcích (obecní zřízení), ve znění pozdějších předpisů, tuto obecně závaznou vyhlášku:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B72929" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B2CB61" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Čl. 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17313F01" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Předmět a cíl </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574AB904" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68A8BC5F" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Předmětem této obecně závazné vyhlášky je regulace činností v nevhodnou denní dobu, které by mohly svou hlučností narušit veřejný pořádek nebo být v rozporu s dobrými mravy v obci. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4F7443" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2BE974" w14:textId="4582768E" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cílem této o</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5126">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>becně závazné vyhlášky je stanovení opatření k ochraně před hlukem, v rámci zabezpečení místních záležitostí veřejného pořádku, jako stavu, který umožňuje</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD28F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5126">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pokojné soužití občanů i návštěvníků obce a vytváření příznivých podmínek pro život v obci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A81368" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14FD57D2" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Čl. 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561EE15D" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Regulace hlučných činností v nevhodnou denní dobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B890F6" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="389E27F3" w14:textId="3A1309A6" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Každý je povinen zdržet se o </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD28F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sobotách v době od 18:00 do 22:00 hodin, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nedělích a státem uznaných dnech pracovního klidu</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD28F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kterými jsou pro účely této vyhlášky 1. leden, velikonoční svátky (Velký pátek a Velikonoční pondělí) a 24. – 26. prosince vždy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v době </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD28F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>od 6:00 do 22:00 hodin v</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eškerých činností spojených s užíváním zařízení a přístrojů způsobujících hluk, například sekaček na trávu, cirkulárek, motorových pil a křovinořezů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266F756A" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CF818B6" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Čl. 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D8B03E" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Účinnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5627B8CD" w14:textId="77777777" w:rsidR="00DF66C2" w:rsidRDefault="00DF66C2" w:rsidP="00403212">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61CA5D4F" w14:textId="77777777" w:rsidR="006E4AAE" w:rsidRDefault="006E4AAE" w:rsidP="006E4AAE">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tato vyhláška nabývá účinnosti počátkem patnáctého dne následujícího po dni jejího vyhlášení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DACE53B" w14:textId="77777777" w:rsidR="00DF66C2" w:rsidRDefault="00DF66C2" w:rsidP="006E4AAE">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481BEC99" w14:textId="77777777" w:rsidR="00577C3E" w:rsidRDefault="00577C3E" w:rsidP="006E4AAE">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A6B0BD" w14:textId="77777777" w:rsidR="00577C3E" w:rsidRDefault="00577C3E" w:rsidP="006E4AAE">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBC7772" w14:textId="77777777" w:rsidR="00DF66C2" w:rsidRDefault="00DF66C2" w:rsidP="006E4AAE">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F7A8CA9" w14:textId="504C7721" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B72EB57" w14:textId="77777777" w:rsidR="00403212" w:rsidRDefault="00403212" w:rsidP="00403212">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.............................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>...................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BB2812" w14:textId="72F18D9B" w:rsidR="00403212" w:rsidRDefault="00DF66C2" w:rsidP="00403212">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mgr. Milan Šula v.r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00403212">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00403212">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00403212">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00403212">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00403212">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   Martin Baďura v.r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FD0E9B" w14:textId="77777777" w:rsidR="009C1024" w:rsidRPr="006E4AAE" w:rsidRDefault="00403212" w:rsidP="006E4AAE">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   místostarosta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>starosta</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009C1024" w:rsidRPr="006E4AAE">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21185543"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F745F78"/>
+    <w:lvl w:ilvl="0" w:tplc="04050011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="164248621">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="840"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00622F58"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00622F58"/>
+    <w:rsidRoot w:val="00403212"/>
+    <w:rsid w:val="00061DBD"/>
+    <w:rsid w:val="00403212"/>
+    <w:rsid w:val="00577C3E"/>
+    <w:rsid w:val="005F76EC"/>
+    <w:rsid w:val="006E4AAE"/>
+    <w:rsid w:val="009C1024"/>
+    <w:rsid w:val="009D640B"/>
+    <w:rsid w:val="009E5126"/>
+    <w:rsid w:val="00AD28F4"/>
+    <w:rsid w:val="00AE110A"/>
+    <w:rsid w:val="00B232F4"/>
+    <w:rsid w:val="00CB4092"/>
+    <w:rsid w:val="00DF66C2"/>
+    <w:rsid w:val="00E6220B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="76AA9B5D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{86AEC107-0FAF-4842-A8D1-FA9223924E52}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...18 lines deleted...]
-  </w:style>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:sz w:val="21"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00403212"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Zkladntext">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZkladntextChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0003097E"/>
+    <w:rsid w:val="00403212"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="120"/>
     </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextChar">
+    <w:name w:val="Základní text Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zkladntext"/>
     <w:semiHidden/>
-    <w:rsid w:val="0003097E"/>
+    <w:rsid w:val="00403212"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="cs-CZ"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...6 lines deleted...]
-    <w:rsid w:val="0003097E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormlnIMP">
+    <w:name w:val="Normální_IMP"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="00403212"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="228" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...5 lines deleted...]
-    <w:rsid w:val="0003097E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nzvylnk">
+    <w:name w:val="Názvy článků"/>
+    <w:basedOn w:val="Normln"/>
+    <w:rsid w:val="006E4AAE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="60" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...11 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1240752431">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1873418952">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kancelář">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface=""/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface=""/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kancelář">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>231</Words>
+  <Characters>1369</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Název</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Ministerstvo vnitra ČR</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1597</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>25C-1i</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>SÁŇKOVÁ Michaela, Ing.</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>