--- v0 (2026-06-27)
+++ v1 (2026-08-29)
@@ -1896,51 +1896,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1016463494">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Alena Burešová">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-823090629-906726909-3978387750-1117"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:revisionView w:markup="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00511862"/>
     <w:rsid w:val="000B7E93"/>
     <w:rsid w:val="001575AB"/>
     <w:rsid w:val="001B45F9"/>
     <w:rsid w:val="001F2A94"/>
     <w:rsid w:val="00256069"/>
     <w:rsid w:val="00294AE7"/>
@@ -1968,88 +1968,90 @@
     <w:rsid w:val="006562FB"/>
     <w:rsid w:val="00680B9E"/>
     <w:rsid w:val="00722944"/>
     <w:rsid w:val="007431AC"/>
     <w:rsid w:val="007A7556"/>
     <w:rsid w:val="007C5225"/>
     <w:rsid w:val="007D0AD8"/>
     <w:rsid w:val="007D2EEA"/>
     <w:rsid w:val="007E3D15"/>
     <w:rsid w:val="00815FA5"/>
     <w:rsid w:val="0082609D"/>
     <w:rsid w:val="00846CC0"/>
     <w:rsid w:val="00853F1C"/>
     <w:rsid w:val="0087067F"/>
     <w:rsid w:val="008F22AB"/>
     <w:rsid w:val="009335DE"/>
     <w:rsid w:val="0093493F"/>
     <w:rsid w:val="009468A2"/>
     <w:rsid w:val="00965362"/>
     <w:rsid w:val="00985789"/>
     <w:rsid w:val="00996EB8"/>
     <w:rsid w:val="009976EF"/>
     <w:rsid w:val="009B62DF"/>
     <w:rsid w:val="00A0182A"/>
     <w:rsid w:val="00A13FBC"/>
+    <w:rsid w:val="00A5608B"/>
     <w:rsid w:val="00A7231F"/>
     <w:rsid w:val="00AB7D02"/>
     <w:rsid w:val="00AD5232"/>
     <w:rsid w:val="00AF2667"/>
     <w:rsid w:val="00B032FD"/>
     <w:rsid w:val="00C67057"/>
     <w:rsid w:val="00C77C70"/>
     <w:rsid w:val="00C86C3B"/>
     <w:rsid w:val="00CA282A"/>
     <w:rsid w:val="00CD5A59"/>
     <w:rsid w:val="00D12DAE"/>
     <w:rsid w:val="00E0600B"/>
     <w:rsid w:val="00E61DCC"/>
     <w:rsid w:val="00E7063E"/>
     <w:rsid w:val="00EA2297"/>
     <w:rsid w:val="00EA68D5"/>
     <w:rsid w:val="00EB2D10"/>
     <w:rsid w:val="00F164C0"/>
     <w:rsid w:val="00F30A2B"/>
+    <w:rsid w:val="00F61FF9"/>
     <w:rsid w:val="00FE2DF4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2C371932"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A78D9CE8-FD36-4A54-AF95-1599D423D38F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>