--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -27,51 +27,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="59996CD4" w14:textId="04762C95" w:rsidR="007863CB" w:rsidRPr="007863CB" w:rsidRDefault="007863CB" w:rsidP="007863CB">
       <w:pPr>
         <w:pStyle w:val="Import7"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="1276" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk163049886"/>
       <w:r w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CCB28D0" wp14:editId="0265970A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CCB28D0" wp14:editId="40B0D9DA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-38100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6985</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="582295" cy="650240"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="828304616" name="Obrázek 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Obrázek 18"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -580,69 +580,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> vydat</w:t>
       </w:r>
       <w:r w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidR="00C70F37" w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">souladu s </w:t>
-[...17 lines deleted...]
-        <w:t>. § 10</w:t>
+        <w:t>souladu s ust. § 10</w:t>
       </w:r>
       <w:r w:rsidR="00506D24" w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> písm. </w:t>
       </w:r>
       <w:r w:rsidR="009D3583" w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a), b) a c)</w:t>
       </w:r>
       <w:r w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, a § 84 odst. 2) písm. h) zákona č. 128/2000 Sb., o obcích, ve znění pozdějších předpisů</w:t>
       </w:r>
@@ -839,87 +821,51 @@
         </w:rPr>
         <w:t>Cílem této obecně závazné vyhlášky je v souladu se všeobecným zájmem na udržení a</w:t>
       </w:r>
       <w:r w:rsidR="00D466CC" w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ochranu veřejného pořádku na území obce </w:t>
       </w:r>
       <w:r w:rsidR="007863CB" w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mukařov (Mukařov, </w:t>
-[...35 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Mukařov (Mukařov, Srbín, Žernovka)</w:t>
       </w:r>
       <w:r w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> stanovit opatření směřující k zajištění místních záležitostí veřejného pořádku, k ochraně zdraví, bezpečnosti osob a majetku a</w:t>
       </w:r>
       <w:r w:rsidR="001A4AF6" w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>veřejné zeleně, ke zlepšení estetického vzhledu obce a k vytváření příznivých podmínek pro život v obci.</w:t>
       </w:r>
@@ -2471,613 +2417,275 @@
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="120"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00896B8F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">kolí kostela Nanebevzetí panenky Marie – </w:t>
-[...35 lines deleted...]
-        <w:t>. Mukařov u Říčan</w:t>
+        <w:t>kolí kostela Nanebevzetí panenky Marie – parc.č. 747/2, kú. Mukařov u Říčan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EAAA2F" w14:textId="260CFB59" w:rsidR="00F7510A" w:rsidRDefault="003E54A8" w:rsidP="0028655E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="120"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v místech sakrálně či památkově</w:t>
       </w:r>
       <w:r w:rsidR="0067767D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> významných</w:t>
       </w:r>
       <w:r w:rsidR="00F7510A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> v okruhu do </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> od pomníků:</w:t>
+        <w:t xml:space="preserve"> v okruhu do 30m od pomníků:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61155964" w14:textId="2C710DB3" w:rsidR="00F7510A" w:rsidRDefault="00F7510A" w:rsidP="007A7591">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="120"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pomník na návsi v </w:t>
-[...81 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Pomník na návsi v Srbíně - parc.č. 958/2, k.ú. Srbín,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687AEF77" w14:textId="737FB29D" w:rsidR="00F7510A" w:rsidRDefault="00F7510A" w:rsidP="007A7591">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="120"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zvonička u kruhového objezdu – </w:t>
-[...26 lines deleted...]
-        <w:t>k</w:t>
+        <w:t>Zvonička u kruhového objezdu – parc.č. 590/24, k</w:t>
       </w:r>
       <w:r w:rsidR="00896B8F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.ú</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>.ú. Srbín</w:t>
+      </w:r>
       <w:r w:rsidR="007A7591">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57ED5FD7" w14:textId="04F427E0" w:rsidR="00896B8F" w:rsidRDefault="00896B8F" w:rsidP="007A7591">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="120"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pomník padlých v 1.světové válce, </w:t>
-[...46 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Pomník padlých v 1.světové válce, parc.č. 695, k.ú. Žernovka</w:t>
+      </w:r>
       <w:r w:rsidR="007A7591">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66341CAC" w14:textId="25AA7326" w:rsidR="00896B8F" w:rsidRDefault="00896B8F" w:rsidP="007A7591">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="120"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pomník opata Arnošta Vykoukala, </w:t>
-[...46 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Pomník opata Arnošta Vykoukala, parc.č. 629/2, k.ú. Žernovka</w:t>
+      </w:r>
       <w:r w:rsidR="007A7591">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3033D6D5" w14:textId="24553284" w:rsidR="00896B8F" w:rsidRDefault="00896B8F" w:rsidP="007A7591">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="120"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zvonička </w:t>
-[...64 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Zvonička Žernovka, parc.č. 820/1, k.ú. Žernovka</w:t>
+      </w:r>
       <w:r w:rsidR="007A7591">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD30BBD" w14:textId="77777777" w:rsidR="00FF1AEF" w:rsidRDefault="00FF1AEF" w:rsidP="00FF1AEF">
       <w:pPr>
         <w:pStyle w:val="NormlnIMP"/>
         <w:spacing w:after="113" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00538E82" w14:textId="77777777" w:rsidR="00FF1AEF" w:rsidRDefault="00FF1AEF" w:rsidP="00FF1AEF">
       <w:pPr>
         <w:pStyle w:val="NormlnIMP"/>
@@ -3293,67 +2901,57 @@
       </w:r>
       <w:r w:rsidR="0064740B" w:rsidRPr="00452B36">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v místech sakrálně či památkově významných</w:t>
       </w:r>
       <w:r w:rsidR="00D50C47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dle </w:t>
       </w:r>
       <w:r w:rsidR="0028655E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>čl.5, odst.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005D68AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1b</w:t>
-[...8 lines deleted...]
-        <w:t>), c)</w:t>
+        <w:t>1b), c)</w:t>
       </w:r>
       <w:r w:rsidR="001950D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465A7788" w14:textId="6C9897B6" w:rsidR="00FF1AEF" w:rsidRPr="0091711F" w:rsidRDefault="00FF1AEF" w:rsidP="0091711F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="120"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -3491,51 +3089,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Používání zábavní pyrotechniky na území obce je činností, která by mohla narušit veřejný pořádek v obci nebo být v rozporu s dobrými mravy, ochranou bezpečnosti, zdraví a majetku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEF78E7" w14:textId="3E035B95" w:rsidR="00D5213C" w:rsidRPr="00D5213C" w:rsidRDefault="007372D9" w:rsidP="00D5213C">
+    <w:p w14:paraId="6AEF78E7" w14:textId="2C1BC712" w:rsidR="00D5213C" w:rsidRPr="00D5213C" w:rsidRDefault="007372D9" w:rsidP="00D5213C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na území obce je zakázáno používat zábavní pyrotechniku. Předmětný zákaz se nevztahuje na použití zábavní pyrotechniky kategorie F1</w:t>
@@ -3550,57 +3148,57 @@
       </w:r>
       <w:r w:rsidR="00D5213C" w:rsidRPr="00D5213C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zábavní pyrotechnik</w:t>
       </w:r>
       <w:r w:rsidR="00C629E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00D5213C" w:rsidRPr="00D5213C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kategorie F4 a </w:t>
       </w:r>
-      <w:r w:rsidR="000F38FE">
-[...5 lines deleted...]
-        <w:t>x</w:t>
+      <w:r w:rsidR="00027A2B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T2</w:t>
       </w:r>
       <w:r w:rsidR="00D5213C" w:rsidRPr="00D5213C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> užit</w:t>
       </w:r>
       <w:r w:rsidR="00C629E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidR="00D5213C" w:rsidRPr="00D5213C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> k provedení ohňostrojné práce, jejíž provedení se povoluje v souladu se zákonem o pyrotechnice</w:t>
       </w:r>
@@ -4455,69 +4053,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="009C6411">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ávesní park Mukařov, </w:t>
       </w:r>
       <w:r w:rsidR="00986BF8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">náves </w:t>
-[...17 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>náves Srbín,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140D46E6" w14:textId="77777777" w:rsidR="00D01404" w:rsidRPr="007863CB" w:rsidRDefault="009226C4" w:rsidP="00960C55">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="757"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007863CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11048,78 +10628,78 @@
   <w:num w:numId="42" w16cid:durableId="1406338933">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1388602715">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="77753054">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="505753162">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="227957750">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="934481061">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E83AE9"/>
     <w:rsid w:val="00000C14"/>
     <w:rsid w:val="00001074"/>
     <w:rsid w:val="00002BF5"/>
     <w:rsid w:val="000073B0"/>
+    <w:rsid w:val="00027A2B"/>
     <w:rsid w:val="000623C0"/>
     <w:rsid w:val="00065599"/>
     <w:rsid w:val="00065AC0"/>
     <w:rsid w:val="00067ED0"/>
     <w:rsid w:val="00074417"/>
     <w:rsid w:val="00083C51"/>
     <w:rsid w:val="00086E8A"/>
     <w:rsid w:val="00093381"/>
     <w:rsid w:val="000B0834"/>
     <w:rsid w:val="000B5623"/>
     <w:rsid w:val="000C050C"/>
     <w:rsid w:val="000C0A79"/>
     <w:rsid w:val="000C1EFD"/>
     <w:rsid w:val="000C2A35"/>
     <w:rsid w:val="000E0746"/>
     <w:rsid w:val="000E1001"/>
     <w:rsid w:val="000E1737"/>
     <w:rsid w:val="000E509C"/>
     <w:rsid w:val="000F3121"/>
     <w:rsid w:val="000F38FE"/>
     <w:rsid w:val="000F66BC"/>
     <w:rsid w:val="000F799D"/>
     <w:rsid w:val="000F7C66"/>
     <w:rsid w:val="0010255C"/>
     <w:rsid w:val="0010359C"/>
@@ -11501,50 +11081,51 @@
     <w:rsid w:val="00C752E3"/>
     <w:rsid w:val="00C760D1"/>
     <w:rsid w:val="00C77BBF"/>
     <w:rsid w:val="00C82790"/>
     <w:rsid w:val="00C84ADF"/>
     <w:rsid w:val="00C85206"/>
     <w:rsid w:val="00C86176"/>
     <w:rsid w:val="00C9302A"/>
     <w:rsid w:val="00C947AD"/>
     <w:rsid w:val="00C9565D"/>
     <w:rsid w:val="00CA0EF6"/>
     <w:rsid w:val="00CA35DE"/>
     <w:rsid w:val="00CA7876"/>
     <w:rsid w:val="00CB3B05"/>
     <w:rsid w:val="00CB6ED7"/>
     <w:rsid w:val="00CC0130"/>
     <w:rsid w:val="00CC0998"/>
     <w:rsid w:val="00CC5FA5"/>
     <w:rsid w:val="00CC7737"/>
     <w:rsid w:val="00CE05A7"/>
     <w:rsid w:val="00CE0872"/>
     <w:rsid w:val="00CE0923"/>
     <w:rsid w:val="00CE37F4"/>
     <w:rsid w:val="00CE3D74"/>
     <w:rsid w:val="00CE4CAC"/>
+    <w:rsid w:val="00CF0BCD"/>
     <w:rsid w:val="00CF23D2"/>
     <w:rsid w:val="00CF66CA"/>
     <w:rsid w:val="00D01404"/>
     <w:rsid w:val="00D042A4"/>
     <w:rsid w:val="00D06737"/>
     <w:rsid w:val="00D2431B"/>
     <w:rsid w:val="00D25D98"/>
     <w:rsid w:val="00D30F6F"/>
     <w:rsid w:val="00D3145A"/>
     <w:rsid w:val="00D338E2"/>
     <w:rsid w:val="00D345F2"/>
     <w:rsid w:val="00D4111E"/>
     <w:rsid w:val="00D4271B"/>
     <w:rsid w:val="00D43BDB"/>
     <w:rsid w:val="00D466CC"/>
     <w:rsid w:val="00D50C47"/>
     <w:rsid w:val="00D50F0F"/>
     <w:rsid w:val="00D5213C"/>
     <w:rsid w:val="00D54ADA"/>
     <w:rsid w:val="00D55D97"/>
     <w:rsid w:val="00D66C91"/>
     <w:rsid w:val="00D70497"/>
     <w:rsid w:val="00D7201D"/>
     <w:rsid w:val="00D90A2A"/>
     <w:rsid w:val="00D918B9"/>
@@ -12710,75 +12291,75 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{891E6FDD-BF29-4485-AD26-2F49F3FDA4CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>2111</Words>
-  <Characters>11420</Characters>
+  <Characters>11421</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>95</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Městys Všetaty</vt:lpstr>
       <vt:lpstr>Městys Všetaty</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV ČR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13504</CharactersWithSpaces>
+  <CharactersWithSpaces>13505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Městys Všetaty</dc:title>
   <dc:subject/>
   <dc:creator>Standard</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>