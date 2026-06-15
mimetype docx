--- v0 (2026-01-23)
+++ v1 (2026-06-15)
@@ -3,73 +3,50 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A3E818F" w14:textId="77777777" w:rsidR="007E1DB2" w:rsidRPr="00355823" w:rsidRDefault="007E1DB2" w:rsidP="007E1DB2">
-[...21 lines deleted...]
-    </w:p>
     <w:p w14:paraId="557447FA" w14:textId="1988A111" w:rsidR="00A274BC" w:rsidRPr="00355823" w:rsidRDefault="00DA7661" w:rsidP="00A274BC">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Město Teplice nad Metují</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FA2818" w14:textId="4C4A2E2C" w:rsidR="00A274BC" w:rsidRPr="00355823" w:rsidRDefault="00A274BC" w:rsidP="00A274BC">
       <w:pPr>
         <w:pStyle w:val="NormlnIMP"/>
@@ -404,111 +381,156 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Čl. 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0304EBED" w14:textId="47DAA248" w:rsidR="002A4875" w:rsidRPr="00355823" w:rsidRDefault="002A4875" w:rsidP="00355823">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Regulace hlučných činností v nevhodnou denní dobu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDBA362" w14:textId="6A50B4CB" w:rsidR="002A4875" w:rsidRPr="00355823" w:rsidRDefault="002A4875" w:rsidP="00355823">
+    <w:p w14:paraId="6EDBA362" w14:textId="25D93BC3" w:rsidR="002A4875" w:rsidRPr="00355823" w:rsidRDefault="002A4875" w:rsidP="00355823">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00355823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Každý je povinen zdržet se o nedělích a státem uznaných </w:t>
+        <w:t xml:space="preserve">Každý je povinen zdržet se </w:t>
+      </w:r>
+      <w:r w:rsidR="00386C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o sobotách od 6,00 do 8,00 hodin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o nedělích a státem uznaných </w:t>
       </w:r>
       <w:r w:rsidR="00355823" w:rsidRPr="00355823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>svátcích</w:t>
       </w:r>
       <w:r w:rsidRPr="00355823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> v době </w:t>
       </w:r>
       <w:r w:rsidR="00D9370B" w:rsidRPr="00A2757E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>od 6,00 do 22,00</w:t>
+        <w:t xml:space="preserve">od 6,00 do </w:t>
+      </w:r>
+      <w:r w:rsidR="00386C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9370B" w:rsidRPr="00A2757E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,00</w:t>
       </w:r>
       <w:r w:rsidRPr="00A2757E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A2757E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">hod. </w:t>
+      </w:r>
+      <w:r w:rsidR="00386C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a od 12,00 do 22,00 hodin </w:t>
       </w:r>
       <w:r w:rsidRPr="00355823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veškerých činností spojených s užíváním zařízení a přístrojů způsobujících hluk, například sekaček na trávu, cirkulárek, motorových pil a</w:t>
       </w:r>
       <w:r w:rsidR="00355823" w:rsidRPr="00355823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00355823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>křovinořezů.</w:t>
       </w:r>
@@ -815,117 +837,117 @@
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002A4875" w:rsidRPr="00355823" w:rsidSect="00475D7F">
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CEF12C2" w14:textId="77777777" w:rsidR="00754845" w:rsidRDefault="00754845">
+    <w:p w14:paraId="57EC8904" w14:textId="77777777" w:rsidR="00406F76" w:rsidRDefault="00406F76">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="445B8123" w14:textId="77777777" w:rsidR="00754845" w:rsidRDefault="00754845">
+    <w:p w14:paraId="52DD3965" w14:textId="77777777" w:rsidR="00406F76" w:rsidRDefault="00406F76">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="367E2899" w14:textId="77777777" w:rsidR="00754845" w:rsidRDefault="00754845">
+    <w:p w14:paraId="5E51A6EB" w14:textId="77777777" w:rsidR="00406F76" w:rsidRDefault="00406F76">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="075C0087" w14:textId="77777777" w:rsidR="00754845" w:rsidRDefault="00754845">
+    <w:p w14:paraId="4DD16B41" w14:textId="77777777" w:rsidR="00406F76" w:rsidRDefault="00406F76">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="077B2B5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55A4D15E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3999,269 +4021,280 @@
   <w:num w:numId="27" w16cid:durableId="396326195">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1718703635">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1395470536">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="585841583">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="741413393">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="760032838">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E1DB2"/>
     <w:rsid w:val="0001061A"/>
     <w:rsid w:val="00015BC7"/>
     <w:rsid w:val="0002050F"/>
     <w:rsid w:val="00034E71"/>
     <w:rsid w:val="000777F7"/>
     <w:rsid w:val="00081132"/>
     <w:rsid w:val="000815DC"/>
+    <w:rsid w:val="00087CD5"/>
     <w:rsid w:val="000C1718"/>
     <w:rsid w:val="000E3D9A"/>
     <w:rsid w:val="000F0A44"/>
     <w:rsid w:val="00100155"/>
+    <w:rsid w:val="00133FF9"/>
     <w:rsid w:val="00142363"/>
     <w:rsid w:val="001457B5"/>
     <w:rsid w:val="00145A3B"/>
     <w:rsid w:val="00167FA5"/>
     <w:rsid w:val="001961E1"/>
     <w:rsid w:val="001A58E6"/>
     <w:rsid w:val="001A79E1"/>
     <w:rsid w:val="001C4219"/>
     <w:rsid w:val="001D0B27"/>
     <w:rsid w:val="001D4728"/>
+    <w:rsid w:val="001E30A6"/>
     <w:rsid w:val="00207187"/>
     <w:rsid w:val="00212C35"/>
     <w:rsid w:val="00213118"/>
     <w:rsid w:val="00224B0D"/>
     <w:rsid w:val="00225B6C"/>
     <w:rsid w:val="002400DA"/>
     <w:rsid w:val="0024722A"/>
     <w:rsid w:val="002525E7"/>
     <w:rsid w:val="00253CFB"/>
     <w:rsid w:val="002560FF"/>
     <w:rsid w:val="00264B57"/>
     <w:rsid w:val="002A4875"/>
     <w:rsid w:val="002B6031"/>
     <w:rsid w:val="002B79A2"/>
     <w:rsid w:val="002D3743"/>
     <w:rsid w:val="002D539B"/>
     <w:rsid w:val="002E1B5D"/>
     <w:rsid w:val="002E58E3"/>
     <w:rsid w:val="002F4036"/>
     <w:rsid w:val="00314D04"/>
     <w:rsid w:val="003177CE"/>
     <w:rsid w:val="0033502F"/>
     <w:rsid w:val="00347C80"/>
     <w:rsid w:val="00355823"/>
     <w:rsid w:val="0037402D"/>
     <w:rsid w:val="003759A2"/>
+    <w:rsid w:val="00386C07"/>
     <w:rsid w:val="00390732"/>
     <w:rsid w:val="00396228"/>
     <w:rsid w:val="003B12D9"/>
     <w:rsid w:val="003B534B"/>
     <w:rsid w:val="003C42B7"/>
     <w:rsid w:val="003D13EC"/>
+    <w:rsid w:val="00406F76"/>
     <w:rsid w:val="0040725E"/>
     <w:rsid w:val="00413BFC"/>
     <w:rsid w:val="004154AF"/>
     <w:rsid w:val="00435D71"/>
     <w:rsid w:val="0044123B"/>
     <w:rsid w:val="00446658"/>
+    <w:rsid w:val="00453593"/>
     <w:rsid w:val="00453CBF"/>
     <w:rsid w:val="004653F5"/>
     <w:rsid w:val="00470C68"/>
     <w:rsid w:val="0047425E"/>
     <w:rsid w:val="00475D7F"/>
     <w:rsid w:val="00477861"/>
     <w:rsid w:val="00477C4B"/>
     <w:rsid w:val="00485025"/>
     <w:rsid w:val="004850EE"/>
     <w:rsid w:val="00486A23"/>
     <w:rsid w:val="00487CC6"/>
     <w:rsid w:val="005109D7"/>
     <w:rsid w:val="00513323"/>
     <w:rsid w:val="00522943"/>
     <w:rsid w:val="00530801"/>
     <w:rsid w:val="00533F5B"/>
     <w:rsid w:val="00541BC4"/>
     <w:rsid w:val="00575630"/>
     <w:rsid w:val="00594272"/>
     <w:rsid w:val="00596EBC"/>
     <w:rsid w:val="005E4D46"/>
     <w:rsid w:val="0060002F"/>
     <w:rsid w:val="006026C5"/>
     <w:rsid w:val="00617A91"/>
     <w:rsid w:val="00617BDE"/>
     <w:rsid w:val="0062516F"/>
     <w:rsid w:val="00641107"/>
     <w:rsid w:val="0064245C"/>
     <w:rsid w:val="00642611"/>
     <w:rsid w:val="00661E55"/>
     <w:rsid w:val="00662877"/>
     <w:rsid w:val="006647CE"/>
     <w:rsid w:val="00667D8C"/>
     <w:rsid w:val="00674FC9"/>
     <w:rsid w:val="00676B75"/>
+    <w:rsid w:val="00680104"/>
     <w:rsid w:val="00681837"/>
     <w:rsid w:val="00696A6B"/>
     <w:rsid w:val="006A0CCB"/>
     <w:rsid w:val="006A1792"/>
     <w:rsid w:val="006A5547"/>
     <w:rsid w:val="006B0AAB"/>
     <w:rsid w:val="006C2361"/>
     <w:rsid w:val="006C2A31"/>
     <w:rsid w:val="006C7CCB"/>
     <w:rsid w:val="006E1AC3"/>
     <w:rsid w:val="006F76D2"/>
     <w:rsid w:val="00725357"/>
     <w:rsid w:val="00744A2D"/>
     <w:rsid w:val="00754845"/>
     <w:rsid w:val="00771BD5"/>
     <w:rsid w:val="00774C69"/>
     <w:rsid w:val="00776A2C"/>
     <w:rsid w:val="00784DAE"/>
     <w:rsid w:val="007858BA"/>
     <w:rsid w:val="007A08CF"/>
     <w:rsid w:val="007A1548"/>
     <w:rsid w:val="007A3392"/>
     <w:rsid w:val="007A4AEC"/>
     <w:rsid w:val="007A537F"/>
     <w:rsid w:val="007B5155"/>
     <w:rsid w:val="007B63AA"/>
     <w:rsid w:val="007D7BB7"/>
     <w:rsid w:val="007E1DB2"/>
     <w:rsid w:val="007F5346"/>
+    <w:rsid w:val="008021E4"/>
     <w:rsid w:val="00814E18"/>
     <w:rsid w:val="00843DC9"/>
     <w:rsid w:val="00850E47"/>
     <w:rsid w:val="00857150"/>
     <w:rsid w:val="008573F5"/>
     <w:rsid w:val="008761D8"/>
     <w:rsid w:val="00876251"/>
     <w:rsid w:val="008764DE"/>
     <w:rsid w:val="00881DAE"/>
     <w:rsid w:val="00887D3E"/>
     <w:rsid w:val="008928E7"/>
     <w:rsid w:val="00893F09"/>
     <w:rsid w:val="008A245D"/>
     <w:rsid w:val="008B24D7"/>
     <w:rsid w:val="008C7339"/>
     <w:rsid w:val="00906EE1"/>
     <w:rsid w:val="009204A9"/>
     <w:rsid w:val="00922828"/>
     <w:rsid w:val="00927A2A"/>
     <w:rsid w:val="00946852"/>
     <w:rsid w:val="0095368E"/>
+    <w:rsid w:val="00956AFE"/>
     <w:rsid w:val="009662E7"/>
     <w:rsid w:val="00997B3B"/>
     <w:rsid w:val="009A3B45"/>
     <w:rsid w:val="009B33F1"/>
+    <w:rsid w:val="009C6573"/>
     <w:rsid w:val="009C6A55"/>
     <w:rsid w:val="009E0307"/>
     <w:rsid w:val="009E05B5"/>
     <w:rsid w:val="009F4ED4"/>
     <w:rsid w:val="00A03AE8"/>
     <w:rsid w:val="00A055E5"/>
     <w:rsid w:val="00A11149"/>
     <w:rsid w:val="00A21FEE"/>
     <w:rsid w:val="00A274BC"/>
     <w:rsid w:val="00A2757E"/>
     <w:rsid w:val="00A30821"/>
     <w:rsid w:val="00A37F36"/>
     <w:rsid w:val="00A42E72"/>
     <w:rsid w:val="00A460F7"/>
     <w:rsid w:val="00A62621"/>
     <w:rsid w:val="00A662B4"/>
     <w:rsid w:val="00A76A8B"/>
     <w:rsid w:val="00A9300E"/>
     <w:rsid w:val="00A97662"/>
     <w:rsid w:val="00AA7B48"/>
     <w:rsid w:val="00AB15E3"/>
     <w:rsid w:val="00AB4DD5"/>
     <w:rsid w:val="00AC1E54"/>
     <w:rsid w:val="00AC3BDA"/>
     <w:rsid w:val="00AD02BA"/>
     <w:rsid w:val="00AF74BD"/>
     <w:rsid w:val="00B04E79"/>
     <w:rsid w:val="00B26438"/>
     <w:rsid w:val="00B42B0E"/>
     <w:rsid w:val="00B436E9"/>
     <w:rsid w:val="00B61E65"/>
     <w:rsid w:val="00B7335E"/>
     <w:rsid w:val="00C26578"/>
     <w:rsid w:val="00C532AC"/>
     <w:rsid w:val="00C6702B"/>
     <w:rsid w:val="00C82D9F"/>
     <w:rsid w:val="00C90CF7"/>
     <w:rsid w:val="00C935FF"/>
     <w:rsid w:val="00CB088B"/>
     <w:rsid w:val="00CB56D6"/>
     <w:rsid w:val="00CE6E78"/>
     <w:rsid w:val="00CF6AB3"/>
     <w:rsid w:val="00D32BCB"/>
     <w:rsid w:val="00D41525"/>
     <w:rsid w:val="00D42007"/>
     <w:rsid w:val="00D44A46"/>
+    <w:rsid w:val="00D52F75"/>
     <w:rsid w:val="00D62716"/>
     <w:rsid w:val="00D7654C"/>
     <w:rsid w:val="00D846A3"/>
     <w:rsid w:val="00D9370B"/>
     <w:rsid w:val="00DA02A0"/>
     <w:rsid w:val="00DA7661"/>
     <w:rsid w:val="00DD7434"/>
     <w:rsid w:val="00DE4D85"/>
     <w:rsid w:val="00DE7B39"/>
     <w:rsid w:val="00DF2532"/>
     <w:rsid w:val="00DF557D"/>
     <w:rsid w:val="00E046E5"/>
     <w:rsid w:val="00E051CB"/>
     <w:rsid w:val="00E21177"/>
     <w:rsid w:val="00E24D7A"/>
     <w:rsid w:val="00E27608"/>
     <w:rsid w:val="00E31920"/>
     <w:rsid w:val="00E70014"/>
     <w:rsid w:val="00E762D0"/>
     <w:rsid w:val="00EA650D"/>
     <w:rsid w:val="00EA6865"/>
     <w:rsid w:val="00EC4D93"/>
     <w:rsid w:val="00EE2A3B"/>
     <w:rsid w:val="00F05DB7"/>
     <w:rsid w:val="00F17B8B"/>
@@ -5211,70 +5244,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{825557D3-399F-44FD-82FA-875980D40103}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>207</Words>
-  <Characters>1225</Characters>
+  <Words>215</Words>
+  <Characters>1274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Vzor obecně závazné vyhlášky obce o stanovení systému shromažďování, sběru, přepravy, třídění, využívání a odstraňování komuná</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MV ČR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1430</CharactersWithSpaces>
+  <CharactersWithSpaces>1487</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Vzor obecně závazné vyhlášky obce o stanovení systému shromažďování, sběru, přepravy, třídění, využívání a odstraňování komuná</dc:title>
   <dc:subject/>
   <dc:creator>DA210036</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>