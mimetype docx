--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -2,1208 +2,1207 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14" w:conformance="strict">
   <w:body>
-    <w:p w14:paraId="70EDD1CE" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F80134A" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nzev"/>
       </w:pPr>
       <w:r>
         <w:t>Obec Tursko</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Zastupitelstvo obce Tursko</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E96C5AB" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F70E97B" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:r>
         <w:t>Obecně závazná vyhláška obce Tursko</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>o místním poplatku za odkládání komunálního odpadu z nemovité věci</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292A1873" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="49B9E73A" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="UvodniVeta"/>
       </w:pPr>
       <w:r>
         <w:t>Zastupitelstvo obce Tursko se na svém zasedání dne 16. března 2026 usneslo vydat na základě § 14 zákona č. 565/1990 Sb., o místních poplatcích, ve znění pozdějších předpisů (dále jen „zákon o místních poplatcích“), a v souladu s § 10 písm. d) a § 84 odst. 2 písm. h) zákona č. 128/2000 Sb., o obcích (obecní zřízení), ve znění pozdějších předpisů, tuto obecně závaznou vyhlášku (dále jen „vyhláška“):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF8B9D6" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7BE88A36" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:r>
         <w:t>Čl. 1</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Úvodní ustanovení</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FE1A37" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="230B3A45" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Obec Tursko touto vyhláškou zavádí místní poplatek za odkládání komunálního odpadu z nemovité věci (dále jen „poplatek“).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4070CB" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00C73E44" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Poplatkovým obdobím poplatku je kalendářní rok</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C33FA28" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="76AC57F8" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Poplatkovým subjektem podle této vyhlášky je:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3110A547" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4CB7B7CF" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>poplatník poplatku,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A158FA" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F13692D" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>nebo plátce poplatku, pokud jde o poplatek odváděný plátcem poplatku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DF53E6" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="66B6A92E" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Správcem poplatku je obecní úřad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A279AB" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="08852EA5" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:r>
         <w:t>Čl. 2</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Předmět poplatku, poplatník a plátce poplatku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04226A2B" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="785B16C0" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Předmětem poplatku je odkládání směsného komunálního odpadu z jednotlivé nemovité věci zahrnující byt, rodinný dům nebo stavbu pro rodinnou rekreaci, která se nachází na území obce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374FAD51" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5984C766" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Poplatníkem poplatku je</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B8D106" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="55E27370" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>fyzická osoba, která má v nemovité věci bydliště,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B37896D" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6B73724A" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>nebo vlastník nemovité věci, ve které nemá bydliště žádná fyzická osoba.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA007EC" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="46F48295" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Plátcem poplatku je</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425C9CCF" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D427827" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>společenství vlastníků jednotek, pokud pro dům vzniklo,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F89440" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A084AD4" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>nebo vlastník nemovité věci v ostatních případech.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5C6065" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5B2B9EF9" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Plátce poplatku je povinen vybrat poplatek od poplatníka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EEAFA5A" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="337EAF3E" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Spoluvlastníci nemovité věci zahrnující byt, rodinný dům nebo stavbu pro rodinnou rekreaci jsou povinni plnit poplatkovou povinnost společně a nerozdílně</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77932B9A" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1E15AFDF" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:r>
         <w:t>Čl. 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Ohlašovací povinnost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FCBC23" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4108C964" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Poplatkový subjekt je povinen podat správci poplatku ohlášení nejpozději do 15 dnů ode dne, kdy nabyl postavení poplatkového subjektu; údaje uváděné v ohlášení upravuje zákon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CA7B08" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0922D0D5" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Dojde-li ke změně údajů uvedených v ohlášení, je poplatkový subjekt povinen tuto změnu oznámit do 15 dnů ode dne, kdy nastala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDEC675" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="17B22425" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:r>
         <w:t>Čl. 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Základ poplatku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20706DB8" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="28214BBA" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Základem dílčího poplatku je kapacita soustřeďovacích prostředků pro nemovitou věc na odpad za kalendářní měsíc v litrech připadající na poplatníka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142DDF06" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2062DF76" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Objednanou kapacitou soustřeďovacích prostředků pro nemovitou věc za kalendářní měsíc připadající na poplatníka je</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED19EFB" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C2370E3" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>podíl objednané kapacity soustřeďovacích prostředků pro tuto nemovitou věc na kalendářní měsíc a počtu fyzických osob, které v této nemovité věci mají bydliště na konci kalendářního měsíce,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACCC6B3" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="46AE5EB9" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>nebo kapacita soustřeďovacích prostředků pro tuto nemovitou věc na kalendářní měsíc v případě, že v nemovité věci nemá bydliště žádná fyzická osoba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEF6763" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2A74CA22" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Čl. 5</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Sazba poplatku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375E412B" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D7B358B" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
       </w:pPr>
       <w:r>
         <w:t>Sazba poplatku činí 0,60 Kč za l.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F6E05E" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5AC2025E" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:r>
         <w:t>Čl. 6</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Výpočet poplatku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0A5681" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5FE1A710" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Poplatek se vypočte jako součet dílčích poplatků za jednotlivé kalendářní měsíce, na jejichž konci</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A58355" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6ED305A0" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>měl poplatník v nemovité věci bydliště,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AC2003" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="308BABC9" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>nebo neměla v nemovité věci bydliště žádná fyzická osoba v případě, že poplatníkem je vlastník této nemovité věci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1454B52F" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7949FDC8" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Dílčí poplatek za kalendářní měsíc se vypočte jako součin základu dílčího poplatku zaokrouhleného na celé litry nahoru a sazby pro tento základ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B7985B" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2699D19A" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:r>
         <w:t>Čl. 7</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Splatnost poplatku</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5C8B16" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="760AC2CE" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Plátce poplatku odvede vybraný poplatek správci poplatku nejpozději do 30. června následujícího kalendářního roku.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F50B563" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+        <w:t>Poplatkový subjekt uhradí  poplatek správci poplatku nejpozději do 30. června příslušného kalendářního roku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E04C14" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Vznikne-li poplatková po datu splatnosti uvedeném v odstavci 1 je poplatek splatný nejpozději do patnáctého dne měsíce, který následuje po měsíci, ve kterém poplatková povinnost vznikla.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="064B9479" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+        <w:t>Poplatkový subjekt, který nabyl postavení poplatkového subjektu po datu uvedeném v odstavci 1, uhradí poplatek nejpozději do 15. dne měsíce následujícího po dni vzniku poplatkové povinnosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D35CD4" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Lhůta splatnosti neskončí poplatníkovi dříve než lhůta pro podání ohlášení podle čl. 3 odst. 1 této vyhlášky.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C8BA307" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+        <w:t>Lhůta pro uhrazení poplatku neskončí poplatkovému subjektu dříve než lhůta pro podání ohlášení podle čl. 3 odst. 1 této vyhlášky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9D0862" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:r>
         <w:t>Čl. 8</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Přechodné a zrušovací ustanovení</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F9F872" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="06576981" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Poplatkové povinnosti vzniklé před nabytím účinnosti této vyhlášky se posuzují podle dosavadních právních předpisů.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BCEA09" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="62771B6E" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Zrušuje se obecně závazná vyhláška č. 3/2025, Obecně závazná vyhláška obce Tursko o místním poplatku za odkládání komunálního odpadu z nemovité věci, ze dne 15. prosince 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456B0CB9" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E643331" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
       </w:pPr>
       <w:r>
         <w:t>Čl. 9</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Účinnost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D3EA8D" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="350C8551" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
       </w:pPr>
       <w:r>
         <w:t>Tato vyhláška nabývá účinnosti počátkem patnáctého dne následujícím po dni jejího vyhlášení.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD9F8CA" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090">
+    <w:p w14:paraId="3C6335D7" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="482.05pt" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:start w:w="0.50pt" w:type="dxa"/>
           <w:end w:w="0.50pt" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="4821"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D2090" w14:paraId="2258B13A" w14:textId="77777777">
+      <w:tr w:rsidR="00385716" w14:paraId="1820C0D4" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0pt" w:type="dxa"/>
             <w:bottom w:w="0pt" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="241pt" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="2.75pt" w:type="dxa"/>
               <w:start w:w="2.75pt" w:type="dxa"/>
               <w:bottom w:w="2.75pt" w:type="dxa"/>
               <w:end w:w="2.75pt" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="172A47DC" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45154289" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="PodpisovePole"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Libuše Tydlitátová v. r.</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve"> starostka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="241.05pt" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="2.75pt" w:type="dxa"/>
               <w:start w:w="2.75pt" w:type="dxa"/>
               <w:bottom w:w="2.75pt" w:type="dxa"/>
               <w:end w:w="2.75pt" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4C137ABE" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5BA65BE8" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="PodpisovePole"/>
             </w:pPr>
             <w:r>
               <w:t>Lenka Millerová v. r.</w:t>
             </w:r>
             <w:r>
               <w:br/>
               <w:t xml:space="preserve"> místostarostka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2090" w14:paraId="210BCD60" w14:textId="77777777">
+      <w:tr w:rsidR="00385716" w14:paraId="5E043A88" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0pt" w:type="dxa"/>
             <w:bottom w:w="0pt" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="241pt" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="2.75pt" w:type="dxa"/>
               <w:start w:w="2.75pt" w:type="dxa"/>
               <w:bottom w:w="2.75pt" w:type="dxa"/>
               <w:end w:w="2.75pt" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3F93CE9E" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090">
+          <w:p w14:paraId="3B924DEC" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716">
             <w:pPr>
               <w:pStyle w:val="PodpisovePole"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="241.05pt" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="2.75pt" w:type="dxa"/>
               <w:start w:w="2.75pt" w:type="dxa"/>
               <w:bottom w:w="2.75pt" w:type="dxa"/>
               <w:end w:w="2.75pt" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="246A675B" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090">
+          <w:p w14:paraId="76C42674" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716">
             <w:pPr>
               <w:pStyle w:val="PodpisovePole"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5CD2A202" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:sectPr w:rsidR="008D2090">
+    <w:p w14:paraId="63466020" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:sectPr w:rsidR="00385716">
       <w:pgSz w:w="595.45pt" w:h="841.70pt"/>
       <w:pgMar w:top="56.70pt" w:right="56.70pt" w:bottom="56.70pt" w:left="56.70pt" w:header="35.40pt" w:footer="35.40pt" w:gutter="0pt"/>
       <w:cols w:space="35.40pt"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F90E768" w14:textId="77777777" w:rsidR="007C6875" w:rsidRDefault="007C6875">
+    <w:p w14:paraId="29709662" w14:textId="77777777" w:rsidR="0054071D" w:rsidRDefault="0054071D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EF795D0" w14:textId="77777777" w:rsidR="007C6875" w:rsidRDefault="007C6875">
+    <w:p w14:paraId="18681BF7" w14:textId="77777777" w:rsidR="0054071D" w:rsidRDefault="0054071D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:characterSet="iso-8859-1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Songti SC">
     <w:charset w:characterSet="iso-8859-1"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:characterSet="iso-8859-1"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:characterSet="iso-8859-1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PingFang SC">
     <w:charset w:characterSet="iso-8859-1"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:characterSet="iso-8859-1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:characterSet="iso-8859-1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:characterSet="iso-8859-1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:characterSet="iso-8859-1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2167FB62" w14:textId="77777777" w:rsidR="007C6875" w:rsidRDefault="007C6875">
+    <w:p w14:paraId="0AD7BECD" w14:textId="77777777" w:rsidR="0054071D" w:rsidRDefault="0054071D">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48BBFA08" w14:textId="77777777" w:rsidR="007C6875" w:rsidRDefault="007C6875">
+    <w:p w14:paraId="7AC7EED2" w14:textId="77777777" w:rsidR="0054071D" w:rsidRDefault="0054071D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3DADF15C" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6574C67B" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 10o odst. 1 zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551125D8" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="0DE5BDFE" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="4BEF4C7A" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="3655BE76" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="41B669AD" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="12787C0D" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 11b odst. 1 zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E00F8BA" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="5652BA1B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="333BC7A1" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="17663B37" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3EBA830A" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="47FA6AA5" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 15 odst. 1 zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1441D952" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="3D3AEB97" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="6CDA2896" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="0853EADF" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="186CE0AA" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1666218A" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 10j zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F3A750" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="55665B76" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="67216B45" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="081D227E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="52CFAEEF" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="60C0E8E1" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 10i zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0476E457" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="60228517" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="63B2E6EA" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="61517D6A" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2758B8FF" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E45469E" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 10n odst. 1 zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BDC8DC" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="38CF5892" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="12B2DF96" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="73383C34" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="058598CF" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4F6A985E" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 10n odst. 2 zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7143E06A" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="54052A95" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="47642331" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="67A6EEDB" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="653F7B81" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0A264285" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 10p zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F71FAD9" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="62B141C1" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="78D29E90" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="4319E7A2" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="45346AAC" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="53D80C4A" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 14a odst. 1 a 2 zákona o místních poplatcích; v ohlášení plátce uvede zejména své identifikační údaje a skutečnosti rozhodné pro stanovení poplatku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06ED0EFF" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="4F64FD31" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="225C55F1" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="4B59B6F9" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="70520F40" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4BCD3FAE" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 14a odst. 4 zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171FEAE9" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="3E83AC69" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="1C10CC28" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="4B74DB1E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="5C7A01B9" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D06FDC4" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 10k odst. 1 zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA0FE48" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="6E47F575" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="7042294F" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="3537A520" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="59A07985" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32C685FB" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 10k odst. 3 zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C62D26F" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="762FD479" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="050EC15C" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="221C8B5D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="23F71261" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3C1B3751" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 10m odst. 1 zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5888E6C8" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="170A74CE" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="7B25F1AB" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="79B525C1" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="072FB6C4" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="00000000">
+    <w:p w14:paraId="35764809" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t>§ 10m odst. 2 zákona o místních poplatcích.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C832BF5" w14:textId="77777777" w:rsidR="008D2090" w:rsidRDefault="008D2090"/>
-    <w:p w14:paraId="5F3A3D07" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="15B662E7" w14:textId="77777777" w:rsidR="00385716" w:rsidRDefault="00385716"/>
+    <w:p w14:paraId="10FD0566" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://purl.oclc.org/ooxml/drawingml/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wne wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04845ED2"/>
+    <w:nsid w:val="665635E3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C9EC06D2"/>
+    <w:tmpl w:val="2102D0CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:start="28.35pt" w:hanging="28.35pt"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:start="48.20pt" w:hanging="19.85pt"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:start="72pt" w:hanging="18pt"/>
@@ -1243,53 +1242,53 @@
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:start="144pt" w:hanging="18pt"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:start="162pt" w:hanging="18pt"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:start="180pt" w:hanging="18pt"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41A065EB"/>
+    <w:nsid w:val="6BF42D3E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="71DA51C4"/>
+    <w:tmpl w:val="CB02B95E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:start="28.35pt" w:hanging="28.35pt"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:start="48.20pt" w:hanging="19.85pt"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:start="72pt" w:hanging="18pt"/>
@@ -1328,159 +1327,164 @@
       <w:lvlText w:val="(%7)"/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:start="144pt" w:hanging="18pt"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:start="162pt" w:hanging="18pt"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:ind w:start="180pt" w:hanging="18pt"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1558777365">
+  <w:num w:numId="1" w16cid:durableId="242419854">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1616908908">
+  <w:num w:numId="2" w16cid:durableId="1654604318">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2029015808">
+  <w:num w:numId="3" w16cid:durableId="1036080201">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1841655486">
+  <w:num w:numId="4" w16cid:durableId="1676227237">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="737291048">
+  <w:num w:numId="5" w16cid:durableId="990520206">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1576428442">
+  <w:num w:numId="6" w16cid:durableId="1401931">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1699698109">
+  <w:num w:numId="7" w16cid:durableId="1365211916">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1810707236">
+  <w:num w:numId="8" w16cid:durableId="1956522405">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:m="http://purl.oclc.org/ooxml/officeDocument/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100%"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="35.45pt"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="21.25pt"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
-    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008D2090"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00EF4734"/>
+    <w:rsidRoot w:val="00385716"/>
+    <w:rsid w:val="00385716"/>
+    <w:rsid w:val="0054071D"/>
+    <w:rsid w:val="005F3DD9"/>
+    <w:rsid w:val="00706B98"/>
+    <w:rsid w:val="0073206F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7B300E81"/>
-  <w15:docId w15:val="{20B7E469-0CD3-4872-843B-5FB2E7FAC3F3}"/>
+  <w14:docId w14:val="7BB472EE"/>
+  <w15:docId w15:val="{BE253737-66B8-4586-A8D8-9612DAFE7CC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Songti SC" w:hAnsi="Liberation Serif" w:cs="Arial Unicode MS"/>
-        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
+        <w:kern w:val="3"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1821,59 +1825,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressAutoHyphens/>
-      <w:autoSpaceDN w:val="0"/>
-      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Heading"/>
     <w:next w:val="Textbody"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="11.90pt" w:after="11.90pt"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading"/>
     <w:next w:val="Textbody"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
@@ -1899,59 +1895,51 @@
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0pt" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0pt" w:type="dxa"/>
         <w:start w:w="5.40pt" w:type="dxa"/>
         <w:bottom w:w="0pt" w:type="dxa"/>
         <w:end w:w="5.40pt" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
-      <w:autoSpaceDN w:val="0"/>
-      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Textbody"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="12pt" w:after="6pt"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="PingFang SC" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
     <w:name w:val="Text body"/>
     <w:basedOn w:val="Standard"/>
     <w:pPr>
       <w:spacing w:after="7pt" w:line="13.80pt" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
@@ -2051,50 +2039,51 @@
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:ind w:start="8.50pt" w:hanging="8.50pt"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumberingSymbols">
     <w:name w:val="Numbering Symbols"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteSymbol">
     <w:name w:val="Footnote Symbol"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Footnoteanchor">
     <w:name w:val="Footnote anchor"/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Znakapoznpodarou">
     <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:w="http://purl.oclc.org/ooxml/wordprocessingml/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/attachedTemplate" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Downloads/P&#345;ehledy/OZV%20odpady%202026.odt/Normal" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -2391,68 +2380,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>584</Words>
-  <Characters>3446</Characters>
+  <Words>586</Words>
+  <Characters>3462</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4022</CharactersWithSpaces>
+  <CharactersWithSpaces>4040</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Jitka Strážnická</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>