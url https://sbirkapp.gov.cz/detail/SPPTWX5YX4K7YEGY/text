--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -86,57 +86,62 @@
       <w:pPr>
         <w:spacing w:line="246" w:lineRule="exact"/>
         <w:ind w:left="3358"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Zastupitelstvo města Žďár nad Sázavou</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A3F686" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
+    <w:p w14:paraId="15A3F686" w14:textId="2FDDDEA1" w:rsidR="001A2CC2" w:rsidRPr="0054639E" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:before="220" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="2484"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="010302"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Obecně závazná vyhláška města Žďár nad Sázavou</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E353EE2" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
@@ -1597,93 +1602,71 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>užívání</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>prostranství, kterým se rozumí</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="8"/>
           <w:position w:val="5"/>
           <w:sz w:val="9"/>
           <w:szCs w:val="9"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">2  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>umístění</w:t>
-[...20 lines deleted...]
-        <w:t>zařízení sloužících pro poskytování služeb,</w:t>
+        <w:t>umístění zařízení sloužících pro poskytování služeb,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F512DBC" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="1"/>
           <w:szCs w:val="1"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="1"/>
           <w:szCs w:val="1"/>
@@ -2190,61 +2173,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E08843" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:before="114" w:line="292" w:lineRule="exact"/>
         <w:ind w:left="591" w:right="1089"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>Poplatek se platí za užívání veř</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">ejných prostranství, která jsou graficky na mapě v příloze č. 1. </w:t>
+        <w:t xml:space="preserve">Poplatek se platí za užívání veřejných prostranství, která jsou graficky na mapě v příloze č. 1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Tato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
@@ -3915,61 +3888,51 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>poplatku paušální částko</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">u </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>za umístění zař</w:t>
-[...9 lines deleted...]
-        <w:t>ízení sloužících pro poskytování služeb 3600 Kč za m</w:t>
+        <w:t>za umístění zařízení sloužících pro poskytování služeb 3600 Kč za m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-20"/>
           <w:position w:val="5"/>
           <w:sz w:val="9"/>
           <w:szCs w:val="9"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="9"/>
           <w:szCs w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -4499,61 +4462,51 @@
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vznikne-li poplatková povinnos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>po zač</w:t>
-[...9 lines deleted...]
-        <w:t>átku kalendářního roku, poplate</w:t>
+        <w:t>po začátku kalendářního roku, poplate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">k </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">stanovený v čl. 5 odst. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4735,59 +4688,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>Zrušuje se obecně závazná vyhlášk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>č</w:t>
-[...7 lines deleted...]
-        <w:t>. 4/2025 o místním poplatku za užívání veř</w:t>
+        <w:t>č. 4/2025 o místním poplatku za užívání veř</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ejného prostranství ze</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>dne 11.9.2025</w:t>
       </w:r>
       <w:r>
@@ -5558,88 +5503,76 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Příloha č. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>1 Z</w:t>
-      </w:r>
+        <w:t>1 Zpoplatněná veřejná prostranství</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F04E6A" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
+      <w:pPr>
+        <w:spacing w:before="203" w:line="175" w:lineRule="exact"/>
+        <w:ind w:left="526"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="010302"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="14"/>
-[...28 lines deleted...]
-          <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>1-5 Místa pro možné umístění výdejních boxů</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFD1C76" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:spacing w:after="115"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
@@ -5661,88 +5594,113 @@
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>1 - za kinem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA240BB" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:ind w:left="1908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>p.č. 1083</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>p.č</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. 1083</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779A3E7E" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:ind w:left="1908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>k.ú. Město Žďár</w:t>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735C6294" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A3EBCE1" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6008,89 +5966,89 @@
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AD800DE" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:spacing w:after="74"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BA62CBA" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="199" w:lineRule="exact"/>
         <w:ind w:left="1908" w:right="7766"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...37 lines deleted...]
-        <w:t>p.č. 2156</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>2 - u sportovní haly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>p.č</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. 2156</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210E9A83" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:ind w:left="1908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
         <w:sectPr w:rsidR="001A2CC2">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="343" w:right="500" w:bottom="275" w:left="500" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
@@ -6131,173 +6089,209 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4901183" cy="3428999"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>k.ú. Město Žďár</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="484A5D3F" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67E80291" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:spacing w:after="238"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AB755DC" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="199" w:lineRule="exact"/>
         <w:ind w:left="1908" w:right="7883"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>3 - u</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">3 - u garáží </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> garáží Klafar</w:t>
-[...17 lines deleted...]
-        <w:t>p.č. 1952/3</w:t>
+        <w:t>Klafar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>p.č</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. 1952/3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7665A2F3" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:ind w:left="1908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>k.ú. Město Žďár</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34292FCD" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B1B9820" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6570,89 +6564,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A7D93E1" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="194" w:lineRule="exact"/>
         <w:ind w:left="1908" w:right="7625"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
         <w:sectPr w:rsidR="001A2CC2">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="343" w:right="500" w:bottom="275" w:left="500" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...37 lines deleted...]
-        <w:t>p.č. 2191/3, 2193/1</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>4 - u tenisových kurtů</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>p.č</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. 2191/3, 2193/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03A7429D" wp14:editId="42B326CD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1517904</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:posOffset>131631</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4898135" cy="3564635"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
@@ -6676,143 +6670,155 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4898135" cy="3564635"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>k.ú. Město Žďár</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9F1713" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="584502CD" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:spacing w:after="238"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A895693" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="199" w:lineRule="exact"/>
         <w:ind w:left="1908" w:right="7327"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...37 lines deleted...]
-        <w:t>p.č. 6762, 5976/10</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>5 - u budoucí prodejny Lidl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>p.č</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. 6762, 5976/10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CB3905" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:ind w:left="1908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
         <w:sectPr w:rsidR="001A2CC2">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="343" w:right="500" w:bottom="275" w:left="500" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
@@ -6853,59 +6859,71 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4893564" cy="3646932"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>k.ú. Město Žďár</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5732B5" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="184124F2" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
@@ -6957,60 +6975,73 @@
         <w:ind w:left="1908" w:right="83"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>6 - ul. Bezručova</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>k.ú. Zámek Žďár</w:t>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Zámek Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>4 boxy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
@@ -7313,59 +7344,71 @@
         <w:ind w:left="1908" w:right="-40"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>7 - ul. Bratří Čapků</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>k.ú. Město Žďár</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26345629" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:ind w:left="1908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4750C62F" wp14:editId="00CFDD2F">
@@ -8173,99 +8216,99 @@
         <w:spacing w:line="197" w:lineRule="exact"/>
         <w:ind w:left="1908" w:right="-40"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>8 a 9 - ul. Brněnská</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>k.ú. Město Žďár</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FACEFE8" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:ind w:left="1908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> box, 9 - 1 box</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>8 - 1 box, 9 - 1 box</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387C75FE" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19C75B88" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -8550,60 +8593,73 @@
         <w:ind w:left="1908" w:right="186"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>10 - ul. Brodská</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>k.ú. Město Žďár</w:t>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49B8216A" wp14:editId="37E6B381">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1517904</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:posOffset>130996</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4899660" cy="3646931"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
@@ -8706,71 +8762,59 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2383773F" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
         <w:sectPr w:rsidR="001A2CC2">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="343" w:right="500" w:bottom="275" w:left="500" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="2" w:space="0" w:equalWidth="0">
             <w:col w:w="3118" w:space="1049"/>
             <w:col w:w="1904" w:space="0"/>
           </w:cols>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> obvodové zdi OC Brněnská</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>9 - u obvodové zdi OC Brněnská</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="058275EB" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78F27D87" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
@@ -8794,60 +8838,73 @@
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>11 - ul. Dolní</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>k.ú. Město Žďár</w:t>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>1 box</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
@@ -9128,59 +9185,71 @@
         <w:ind w:left="1908" w:right="-40"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>12 - ul. Drátenická</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>k.ú. Město Žďár</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DB8279" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:ind w:left="1908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D96F286" wp14:editId="42E2D0BA">
@@ -9438,60 +9507,73 @@
         <w:spacing w:line="193" w:lineRule="exact"/>
         <w:ind w:left="1908" w:right="174"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>13 - ul. Horní</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>k.ú. Město Žďár</w:t>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>1 box</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
@@ -9923,59 +10005,71 @@
         <w:ind w:left="1908" w:right="-40"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>14 - ul. Chelčického</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>k.ú. Město Žďár</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2652F788" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:ind w:left="1908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3861C91C" wp14:editId="1A6D17E8">
@@ -10350,60 +10444,73 @@
         <w:ind w:left="1908" w:right="-24"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>15 - Jihlavská</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>k.ú. Město Žďár</w:t>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>3 boxy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
@@ -10696,59 +10803,71 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>16 - ul. Kopečná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>k.ú. Město Žďár</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="687EBB50" wp14:editId="60E4CD18">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1517904</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:posOffset>130997</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4887467" cy="3456432"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
@@ -10997,60 +11116,73 @@
         <w:ind w:left="1908" w:right="346"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>17 - ul. Okružní</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>k.ú. Město Žďár</w:t>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>5 boxů</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
@@ -11524,59 +11656,71 @@
           <w:spacing w:val="14"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>ul. Nádražní</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>k.ú. Město Žďár</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F55C6CC" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:ind w:left="1908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2344A494" wp14:editId="1B6A94B7">
@@ -11610,71 +11754,59 @@
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4899660" cy="3564635"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> box, 19 - 1 box</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>18 - 1 box, 19 - 1 box</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B8401A" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="1"/>
           <w:szCs w:val="1"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="1"/>
           <w:szCs w:val="1"/>
@@ -11900,71 +12032,59 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DAE39E3" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2">
       <w:pPr>
         <w:spacing w:after="96"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FEFC0DD" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> obvodové zdi budovy  </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18 - u obvodové zdi budovy  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC69A74" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
         <w:sectPr w:rsidR="001A2CC2">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="343" w:right="500" w:bottom="275" w:left="500" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="2" w:space="0" w:equalWidth="0">
             <w:col w:w="3278" w:space="474"/>
             <w:col w:w="2162" w:space="0"/>
           </w:cols>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
@@ -12013,59 +12133,71 @@
         <w:spacing w:line="197" w:lineRule="exact"/>
         <w:ind w:left="1908" w:right="77"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>20 - ul. Nerudova</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>k.ú. Město Žďár</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D85AB3" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:ind w:left="1908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
@@ -12366,59 +12498,71 @@
         <w:spacing w:line="197" w:lineRule="exact"/>
         <w:ind w:left="1908" w:right="-40"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>21 - ul. Strojírenská</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>k.ú. Město Žďár</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E37C918" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="00B31881">
       <w:pPr>
         <w:spacing w:line="175" w:lineRule="exact"/>
         <w:ind w:left="1908"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="010302"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E278AF8" wp14:editId="4E0B4F4B">
@@ -12622,109 +12766,852 @@
             <w:col w:w="1015" w:space="27"/>
             <w:col w:w="1199" w:space="0"/>
           </w:cols>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>budovy, u chodníku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BE9BAE" w14:textId="77777777" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2"/>
-    <w:sectPr w:rsidR="001A2CC2">
+    <w:p w14:paraId="29BE9BAE" w14:textId="6AD21E38" w:rsidR="001A2CC2" w:rsidRDefault="001A2CC2"/>
+    <w:p w14:paraId="19DE4168" w14:textId="7E7FFE61" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="0F4EDA02" w14:textId="5F0E417C" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="40F32C2E" w14:textId="4BF2BD66" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="3A58BFFB" w14:textId="79C9D66C" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="4F33F00F" w14:textId="168D4EFC" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="461BE3BA" w14:textId="36FC29AB" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="02D74976" w14:textId="1829DA29" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="18A30368" w14:textId="40C67337" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="183ED4EF" w14:textId="3D7B8108" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="4611F030" w14:textId="39384AF0" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="3F9FA970" w14:textId="6B33F5C4" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="4368565D" w14:textId="14C618DC" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="0EB4790E" w14:textId="3C94CC5A" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="3370705D" w14:textId="7B936730" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="60EAA09C" w14:textId="24206A66" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="0A9E89D9" w14:textId="7F1B058C" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="4AB0C325" w14:textId="7A3B42DF" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="4E815C72" w14:textId="53C46FEF" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="3206FA98" w14:textId="50C859BB" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="312743D6" w14:textId="4A62279B" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="32964E5C" w14:textId="4B48EC39" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="479B2784" w14:textId="2647C081" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="29B0EEA1" w14:textId="03BF6132" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="6000724F" w14:textId="0C2E34EB" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="63B0C448" w14:textId="0F66DEBE" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="787BD7AB" w14:textId="420DA140" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="1FEFDDE8" w14:textId="5020D5F6" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="16BD1F8D" w14:textId="70702E40" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="1AAB38C6" w14:textId="35ADD095" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="6827B6FF" w14:textId="56A450CB" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="78BC54C2" w14:textId="6C0C8E96" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="38C6F0ED" w14:textId="4315853F" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="2BA590DD" w14:textId="09B332FF" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:p w14:paraId="7489D2C3" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:spacing w:line="197" w:lineRule="exact"/>
+        <w:ind w:left="1908" w:right="7774"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="010302"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22 - ul. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>Vejmluvova</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Zámek Žďár</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66678703" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:spacing w:line="175" w:lineRule="exact"/>
+        <w:ind w:left="1908"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="010302"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1 box</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB367D1" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A27BB6" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6970FD8F" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EBC4E50" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32390BE2" wp14:editId="51899CB7">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1517904</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-530734</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4892039" cy="3456432"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="121" name="Picture 121"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="121" name="Picture 121"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4892039" cy="3456432"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0915141B" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B0F666" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E96F70" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2164E100" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36187127" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B9A8D4" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078EA7AF" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C38FD0" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1770CAA0" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1A081B" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AB5E58D" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3421B9" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DFE8555" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384DE087" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EAB5BEF" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF29ED7" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:spacing w:after="169"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC46EBB" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:spacing w:line="193" w:lineRule="exact"/>
+        <w:ind w:left="1908" w:right="7973"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="010302"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006F047D">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="343" w:right="500" w:bottom="275" w:left="500" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>23 - ul. Žitná</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="274DFA7D" wp14:editId="758F575D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1517904</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="line">
+              <wp:posOffset>130997</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4901184" cy="3281172"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="122" name="Picture 122"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="122" name="Picture 122"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4901184" cy="3281172"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>2 boxy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D8C07F" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="445D8355" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:spacing w:after="242"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52841A63" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:spacing w:line="197" w:lineRule="exact"/>
+        <w:ind w:left="1908" w:right="6241"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="010302"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>24 - Havlíčkovo náměstí, za Komerční bankou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>k.ú</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>. Město Žďár</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F51EE2" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D">
+      <w:pPr>
+        <w:spacing w:line="175" w:lineRule="exact"/>
+        <w:ind w:left="1908"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="010302"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006F047D">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="343" w:right="500" w:bottom="275" w:left="500" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17176F57" wp14:editId="79172D73">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>1517904</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="line">
+              <wp:posOffset>119566</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4884420" cy="3358896"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="123" name="Picture 123"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="123" name="Picture 123"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId25">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4884420" cy="3358896"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="cs-CZ"/>
+        </w:rPr>
+        <w:t>1 box</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AE928D" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D" w:rsidP="006F047D"/>
+    <w:p w14:paraId="3AB829C4" w14:textId="77777777" w:rsidR="006F047D" w:rsidRDefault="006F047D"/>
+    <w:sectPr w:rsidR="006F047D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="343" w:right="500" w:bottom="275" w:left="500" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Algerian">
     <w:panose1 w:val="04020705040A02060702"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A2CC2"/>
     <w:rsid w:val="001A2CC2"/>
+    <w:rsid w:val="004435B9"/>
+    <w:rsid w:val="0054639E"/>
+    <w:rsid w:val="006F047D"/>
     <w:rsid w:val="00B31881"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -13207,51 +14094,51 @@
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00D96CB3"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13498,49 +14385,49 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>737</Words>
-  <Characters>4351</Characters>
+  <Words>768</Words>
+  <Characters>4533</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5078</CharactersWithSpaces>
+  <CharactersWithSpaces>5291</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>