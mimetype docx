--- v0 (2025-12-19)
+++ v1 (2026-06-15)
@@ -45,440 +45,454 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MĚSTYS POLEŠOVICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E49B35" w14:textId="35B58A4B" w:rsidR="00501DBF" w:rsidRPr="00011E26" w:rsidRDefault="00501DBF" w:rsidP="00344898">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Zastupitelstvo městyse Polešovice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA6527D" w14:textId="50B51B67" w:rsidR="00344898" w:rsidRPr="00011E26" w:rsidRDefault="00344898" w:rsidP="00344898">
+    <w:p w14:paraId="1FA6527D" w14:textId="0AA22B7A" w:rsidR="00344898" w:rsidRPr="00011E26" w:rsidRDefault="00344898" w:rsidP="00344898">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Obecně závazná vyhláška č. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB568B">
+        <w:t xml:space="preserve">Obecně závazná vyhláška </w:t>
+      </w:r>
+      <w:r w:rsidR="003C102D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00011E26">
+        <w:t>městyse Polešovice</w:t>
+      </w:r>
+      <w:r w:rsidR="00501DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>/20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00501DBF">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB7544F" w14:textId="12E1CCC6" w:rsidR="00344898" w:rsidRPr="00011E26" w:rsidRDefault="00344898" w:rsidP="00344898">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011E26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB568B">
+        <w:t>o nočním klidu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E26FFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762A3ECD" w14:textId="77777777" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB83216" w14:textId="61ADBD3D" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zastupitelstvo městyse Polešovice se na svém </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB568B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="00190F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00501DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zasedání dne 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB568B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. prosince 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00501DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB568B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00501DBF">
+      <w:r w:rsidR="00582CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">usneslo vydat na základě ustanovení § 10 písm. d) a ustanovení § 84 odst. 2 písm. h) zákona č. 128/2000 Sb., o obcích (obecní zřízení), ve znění pozdějších předpisů, a na základě ustanovení § </w:t>
+      </w:r>
+      <w:r w:rsidR="003C102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odst. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zákona č. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="003C102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003C102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sb., o přestupcích, ve znění pozdějších předpisů, tuto obecně závaznou vyhlášku: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E665A53" w14:textId="77777777" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1057E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4AB7544F" w14:textId="58BA5718" w:rsidR="00344898" w:rsidRPr="00011E26" w:rsidRDefault="00344898" w:rsidP="00344898">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Čl. 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A3DDF2" w14:textId="77777777" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00011E26">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1057E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E26FFB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Předmět</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548664CE" w14:textId="77777777" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Předmětem této obecně závazné vyhlášky je stanovení výjimečných případů, při nichž je doba nočního klidu vymezena dobou </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kratší</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> než stanoví zákon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D60F26" w14:textId="77777777" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="290FF641" w14:textId="77777777" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1057E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...156 lines deleted...]
-    <w:p w14:paraId="2E665A53" w14:textId="77777777" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Čl. 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6466E019" w14:textId="77777777" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1057E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Čl. 1</w:t>
-[...112 lines deleted...]
-        </w:rPr>
         <w:t>Doba nočního klidu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AFF9AB" w14:textId="77777777" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Dobou nočního klidu se rozumí doba od 22. do 6. hodiny. </w:t>
+    <w:p w14:paraId="59AFF9AB" w14:textId="3FEC5F5F" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dobou nočního klidu se rozumí doba od </w:t>
+      </w:r>
+      <w:r w:rsidR="003C102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dvacáté druhé do šesté hodiny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0A061D" w14:textId="77777777" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E995D14" w14:textId="77777777" w:rsidR="00344898" w:rsidRPr="00A1057E" w:rsidRDefault="00344898" w:rsidP="00344898">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1536,135 +1550,125 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BC67D20" w14:textId="77777777" w:rsidR="00011E26" w:rsidRPr="00A1057E" w:rsidRDefault="00011E26" w:rsidP="004A736F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68BB132F" w14:textId="77777777" w:rsidR="004A736F" w:rsidRPr="00A1057E" w:rsidRDefault="004A736F" w:rsidP="004A736F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1057E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.........................................                                                              .............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDBEBC1" w14:textId="77777777" w:rsidR="004A736F" w:rsidRPr="00A1057E" w:rsidRDefault="004A736F" w:rsidP="00A1057E">
+    <w:p w14:paraId="6BDBEBC1" w14:textId="4513E4CE" w:rsidR="004A736F" w:rsidRPr="00A1057E" w:rsidRDefault="004A736F" w:rsidP="00A1057E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1057E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Ing. Michal Zapletal                                                                       Mgr. Stanislav Uhlíř </w:t>
+        <w:t xml:space="preserve">   Ing. Michal Zapletal</w:t>
+      </w:r>
+      <w:r w:rsidR="003C102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v.r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1057E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                Mgr. Stanislav Uhlíř </w:t>
+      </w:r>
+      <w:r w:rsidR="003C102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>v.r.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF04AB7" w14:textId="77777777" w:rsidR="004A736F" w:rsidRPr="00A1057E" w:rsidRDefault="004A736F" w:rsidP="00A1057E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A1057E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="00A1057E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1057E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>tarosta                                                                                        místostarosta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136F3536" w14:textId="77777777" w:rsidR="004A736F" w:rsidRPr="00A1057E" w:rsidRDefault="004A736F" w:rsidP="004A736F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C590D4B" w14:textId="77777777" w:rsidR="004A736F" w:rsidRPr="00A1057E" w:rsidRDefault="004A736F" w:rsidP="004A736F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...26 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="004A736F" w:rsidRPr="00A1057E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1687,52 +1691,54 @@
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00344898"/>
     <w:rsid w:val="00011E26"/>
     <w:rsid w:val="00086962"/>
     <w:rsid w:val="00155078"/>
     <w:rsid w:val="00174309"/>
     <w:rsid w:val="00190F96"/>
     <w:rsid w:val="0028326D"/>
+    <w:rsid w:val="002A2047"/>
     <w:rsid w:val="002C38B1"/>
     <w:rsid w:val="00344898"/>
+    <w:rsid w:val="003C102D"/>
     <w:rsid w:val="004175BC"/>
     <w:rsid w:val="00417F82"/>
     <w:rsid w:val="004A736F"/>
     <w:rsid w:val="00501DBF"/>
     <w:rsid w:val="005477FB"/>
     <w:rsid w:val="00582CD7"/>
     <w:rsid w:val="0064774E"/>
     <w:rsid w:val="00681663"/>
     <w:rsid w:val="00704A62"/>
     <w:rsid w:val="0077081A"/>
     <w:rsid w:val="007775A3"/>
     <w:rsid w:val="00843D7D"/>
     <w:rsid w:val="00883365"/>
     <w:rsid w:val="008A3147"/>
     <w:rsid w:val="008B0E04"/>
     <w:rsid w:val="00A1057E"/>
     <w:rsid w:val="00AE7734"/>
     <w:rsid w:val="00B56DB5"/>
     <w:rsid w:val="00B70FFB"/>
     <w:rsid w:val="00BB1AB8"/>
     <w:rsid w:val="00BB568B"/>
     <w:rsid w:val="00C2045D"/>
     <w:rsid w:val="00D61B83"/>
     <w:rsid w:val="00D86DAB"/>
     <w:rsid w:val="00E26FFB"/>
@@ -2547,66 +2553,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>286</Words>
-  <Characters>1693</Characters>
+  <Words>278</Words>
+  <Characters>1642</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1976</CharactersWithSpaces>
+  <CharactersWithSpaces>1917</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>UHLIR</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>