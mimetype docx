--- v0 (2026-03-12)
+++ v1 (2026-06-15)
@@ -813,80 +813,118 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>„Pálení čarodějnic ve sportovním areálu Mikulovice“,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268EB323" w14:textId="5EE23BC1" w:rsidR="00DA2E29" w:rsidRDefault="00DA2E29" w:rsidP="00DA2E29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>d) od 01:00 hodin do 06:00 hodin z důvodu konání akce „Letní kino ve sportovním areálu Mikulovice“</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7B027B" w14:textId="77777777" w:rsidR="00DA2E29" w:rsidRDefault="00DA2E29" w:rsidP="00DA2E29">
+    <w:p w14:paraId="17A48D43" w14:textId="32301415" w:rsidR="00093715" w:rsidRDefault="00DA2E29" w:rsidP="00DA2E29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>pro rok 202</w:t>
       </w:r>
       <w:r w:rsidR="009B1E59">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491B0E70" w14:textId="7F850088" w:rsidR="00DA2E29" w:rsidRDefault="009B1E59" w:rsidP="00DA2E29">
-[...9 lines deleted...]
-        <w:t>celkem 5 produkcí v měsíci červen, červenec a srpen 2026</w:t>
+    <w:p w14:paraId="121EBDB9" w14:textId="77777777" w:rsidR="00093715" w:rsidRDefault="00093715" w:rsidP="00DA2E29">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 produkce </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E59">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>v měsíci červen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A81F5A" w14:textId="77777777" w:rsidR="00093715" w:rsidRDefault="00093715" w:rsidP="00DA2E29">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2 produkce v měsíci červenec</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491B0E70" w14:textId="797F2964" w:rsidR="00DA2E29" w:rsidRDefault="00093715" w:rsidP="00DA2E29">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 produkce v měsíci </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E59">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>srpen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E05ABCA" w14:textId="281B4284" w:rsidR="00DA2E29" w:rsidRDefault="00DA2E29" w:rsidP="00DA2E29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A9C3AB4" w14:textId="77777777" w:rsidR="00DA2E29" w:rsidRDefault="00DA2E29" w:rsidP="00DA2E29">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>čl. 4</w:t>
@@ -1365,71 +1403,73 @@
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA2E29"/>
+    <w:rsid w:val="00093715"/>
     <w:rsid w:val="001A6126"/>
     <w:rsid w:val="001E41F9"/>
     <w:rsid w:val="004471A9"/>
     <w:rsid w:val="00461C0F"/>
     <w:rsid w:val="00477CCE"/>
     <w:rsid w:val="005737ED"/>
     <w:rsid w:val="006774E5"/>
     <w:rsid w:val="006A1AC6"/>
     <w:rsid w:val="006D18E2"/>
     <w:rsid w:val="0080794C"/>
     <w:rsid w:val="00835622"/>
     <w:rsid w:val="00930F28"/>
     <w:rsid w:val="009B1E59"/>
     <w:rsid w:val="00A81846"/>
     <w:rsid w:val="00AC0200"/>
     <w:rsid w:val="00B00D4E"/>
     <w:rsid w:val="00B621C4"/>
     <w:rsid w:val="00BD49FE"/>
     <w:rsid w:val="00C70814"/>
     <w:rsid w:val="00DA13C8"/>
     <w:rsid w:val="00DA2E29"/>
+    <w:rsid w:val="00EA7BA7"/>
     <w:rsid w:val="00EE5419"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2265,71 +2305,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1970</Characters>
+  <Pages>2</Pages>
+  <Words>337</Words>
+  <Characters>1991</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ÚZSVM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2299</CharactersWithSpaces>
+  <CharactersWithSpaces>2324</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Votřel Michal</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>