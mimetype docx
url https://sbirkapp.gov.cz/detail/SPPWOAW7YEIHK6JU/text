--- v0 (2026-06-15)
+++ v1 (2026-11-01)
@@ -1768,51 +1768,59 @@
         <w:ind w:right="0" w:hanging="427"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Na území města Karlovy Vary se celoročně zakazuje provozovat podomní prodej. Podomním prodejem se pro účely tohoto nařízení rozumí činnost, při které je v budovách bez předchozí objednávky nabízeno nebo prodáváno zboží a nabízeny nebo prodávány nebo poskytovány služby. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E1F62" w:rsidRDefault="00016973">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E1F62" w:rsidRDefault="00016973">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="427"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Na území města Karlovy Vary se celoročně zakazuje nabídka služby prostřednictvím kočáru s koňmi, který se pohybuje pomocí koňské síly zapřažené do troj a vícespřeží.   </w:t>
+        <w:t xml:space="preserve">Na území města Karlovy Vary se celoročně zakazuje nabídka služby prostřednictvím kočáru s koňmi, který se pohybuje pomocí koňské síly zapřažené do troj a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vícespřeží</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E1F62" w:rsidRDefault="00016973">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E1F62" w:rsidRDefault="00016973">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005B6074" w:rsidRDefault="00016973">
       <w:pPr>
@@ -2009,55 +2017,71 @@
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        ……………………………………… </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E1F62" w:rsidRDefault="00016973">
       <w:pPr>
         <w:spacing w:after="6" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="56" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E1F62" w:rsidRDefault="00016973">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6191"/>
         </w:tabs>
         <w:ind w:left="-15" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ing. Andrea Pfeffer Ferklová, MBA v.r. </w:t>
+        <w:t xml:space="preserve">Ing. Andrea Pfeffer Ferklová, MBA </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>v.r.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">                             Martin Dušek v.r. </w:t>
+        <w:t xml:space="preserve">                             Martin Dušek </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>v.r.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005E1F62" w:rsidRDefault="00016973">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="1568"/>
           <w:tab w:val="center" w:pos="2986"/>
           <w:tab w:val="center" w:pos="3694"/>
           <w:tab w:val="center" w:pos="4402"/>
           <w:tab w:val="center" w:pos="5111"/>
           <w:tab w:val="center" w:pos="7016"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">      primátorka  </w:t>
@@ -4337,51 +4361,71 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00A005B6" w:rsidRPr="00A005B6" w:rsidRDefault="00A005B6" w:rsidP="00A005B6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A005B6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Prostranství před hotelem Thermal                                        p.</w:t>
+              <w:t xml:space="preserve"> Prostranství před hotelem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A005B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Thermal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A005B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        p.</w:t>
             </w:r>
             <w:r w:rsidR="00AE519F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A005B6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
             <w:r w:rsidR="00AE519F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -7497,59 +7541,61 @@
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005665D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>G.</w:t>
             </w:r>
             <w:r w:rsidR="002E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005665D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Masaryka                      p.</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00CE780A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005665D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
             <w:r w:rsidR="00CE780A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -7594,62 +7640,51 @@
             <w:r w:rsidRPr="005665D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>o. 1 po č.</w:t>
             </w:r>
             <w:r w:rsidR="002E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005665D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>o. 11 po obou stranách komunikace v</w:t>
-[...10 lines deleted...]
-              <w:t>četně Smetanových sadů a Poštovního mostu          - od č.</w:t>
+              <w:t>o. 11 po obou stranách komunikace včetně Smetanových sadů a Poštovního mostu          - od č.</w:t>
             </w:r>
             <w:r w:rsidR="002E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005665D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>o.</w:t>
             </w:r>
             <w:r w:rsidR="00363111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -8060,51 +8095,71 @@
             <w:r w:rsidRPr="005665D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
             <w:r w:rsidR="00363111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005665D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>č.2360/2                 od začátku tržiště k objektu Becherplatz (</w:t>
+              <w:t xml:space="preserve">č.2360/2                 od začátku tržiště k objektu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005665D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Becherplatz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005665D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="005665D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s vynecháním vstupu do podchodu</w:t>
             </w:r>
             <w:r w:rsidRPr="005665D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">)             </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8900,51 +8955,71 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005665D5" w:rsidRPr="005665D5" w:rsidRDefault="005665D5" w:rsidP="005665D5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005665D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Prostranství před Thermalem                                        p.</w:t>
+              <w:t xml:space="preserve">Prostranství před </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005665D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Thermalem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005665D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                        p.</w:t>
             </w:r>
             <w:r w:rsidR="00363111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005665D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
             <w:r w:rsidR="00363111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -14614,308 +14689,377 @@
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00761C06" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761C06">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>občerstvení (stravovací služby), tradiční drobné suvenýry, dárkové a upomínkové předměty  */</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidTr="00893D66">
+      <w:tr w:rsidR="00936FF1" w:rsidRPr="00893D66" w:rsidTr="00BC06D5">
         <w:trPr>
-          <w:trHeight w:val="1305"/>
+          <w:trHeight w:val="1005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00936FF1" w:rsidRPr="00893D66" w:rsidRDefault="00936FF1" w:rsidP="00893D66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
-[...35 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00936FF1" w:rsidRDefault="00936FF1" w:rsidP="00936FF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Smetanovy sady, p.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
-            <w:r w:rsidR="002E533E">
-[...16 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>č. 2289/1 (na trase tvořené pískovými cestami)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00936FF1" w:rsidRPr="00C0017B" w:rsidRDefault="00936FF1" w:rsidP="00893D66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
-[...26 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00936FF1" w:rsidRDefault="00936FF1" w:rsidP="00936FF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1                      2 m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936FF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00936FF1" w:rsidRPr="00C0017B" w:rsidRDefault="00936FF1" w:rsidP="00BC06D5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
-[...17 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00936FF1" w:rsidRDefault="00936FF1" w:rsidP="00936FF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7.00-22.00</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="00936FF1" w:rsidRPr="00C0017B" w:rsidRDefault="00936FF1" w:rsidP="00893D66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00936FF1" w:rsidRDefault="00936FF1" w:rsidP="00936FF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>duben-říjen běžného roku</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00936FF1" w:rsidRDefault="00936FF1" w:rsidP="00893D66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00936FF1" w:rsidRDefault="00936FF1" w:rsidP="00936FF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00936FF1" w:rsidRPr="00936FF1" w:rsidRDefault="00936FF1" w:rsidP="00936FF1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00936FF1" w:rsidRDefault="00936FF1" w:rsidP="00936FF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:cs="Arial CE"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>zmrzlina</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00936FF1" w:rsidRDefault="00936FF1" w:rsidP="00893D66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidR="00936FF1" w:rsidRPr="00936FF1" w:rsidRDefault="00936FF1" w:rsidP="00936FF1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidTr="00893D66">
         <w:trPr>
           <w:trHeight w:val="1305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -14982,50 +15126,311 @@
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
             <w:r w:rsidR="002E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve">č. 1526/1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1                      110 m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C317E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1480" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7.00-22.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>celoročně</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>občerstvení, doplňkový sortiment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidTr="00893D66">
+        <w:trPr>
+          <w:trHeight w:val="1305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Dvořákovy sady, p.</w:t>
+            </w:r>
+            <w:r w:rsidR="002E533E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>p.</w:t>
+            </w:r>
+            <w:r w:rsidR="002E533E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:hint="eastAsia"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>č. 1526/1 (na trase tvořené pískovými cestami)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
@@ -15468,51 +15873,71 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Parkoviště hotelu Ambassador (podél pěší zóny v ul. Zeyerově)                           p.</w:t>
+              <w:t xml:space="preserve">Parkoviště hotelu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ambassador</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (podél pěší zóny v ul. Zeyerově)                           p.</w:t>
             </w:r>
             <w:r w:rsidR="002E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
             <w:r w:rsidR="002E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -15990,51 +16415,71 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>před Grandhotelem Pupp - Mírové náměstí 8 - p.</w:t>
+              <w:t xml:space="preserve">před Grandhotelem </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pupp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Mírové náměstí 8 - p.</w:t>
             </w:r>
             <w:r w:rsidR="002E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
             <w:r w:rsidR="00363111">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -16278,51 +16723,91 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Náplavka Ohře             p. p. č. 2392, k. ú. Karlovy Vary                                                         +                                                        p. p. č. 220, k. ú. Tuhnice</w:t>
+              <w:t xml:space="preserve">Náplavka Ohře             p. p. č. 2392, k. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ú.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Karlovy Vary                                                         +                                                        p. p. č. 220, k. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ú.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tuhnice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -17288,50 +17773,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
@@ -17549,51 +18035,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
@@ -18172,58 +18657,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Svatošská ul.                                          p.</w:t>
+              <w:t>Svatošská</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ul.                                          p.</w:t>
             </w:r>
             <w:r w:rsidR="002E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
             <w:r w:rsidR="002E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -19641,52 +20137,83 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>***/ Prodej z přepravek, v jednoduchém uspořádání, bez staveb. Vzhledem k sousedícímu autobusovému terminálu, který</w:t>
-            </w:r>
+              <w:t xml:space="preserve">***/ Prodej z přepravek, v jednoduchém uspořádání, bez staveb. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Vzhledem</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> k sousedícímu autobusovému terminálu, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>který</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
@@ -19844,94 +20371,134 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">    uspořádání, kdy budou předem vyloučeny veškeré potenciální dopravní kolize s vozidly, včetně přístupu zákazníků k prod. zařízením</w:t>
+              <w:t xml:space="preserve">    uspořádání, kdy budou předem vyloučeny veškeré potenciální dopravní kolize s vozidly, včetně přístupu zákazníků k </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>prod</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. zařízením</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidTr="00C317E8">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16819" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">    a zajištění dopravní obsluhy prod. zařízení.  Nutno plně respektovat stávající trasy pojezdu autobusů k odstavné ploše </w:t>
+              <w:t xml:space="preserve">    a zajištění dopravní obsluhy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>prod</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. zařízení.  Nutno plně respektovat stávající trasy pojezdu autobusů k odstavné ploše </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
@@ -19967,51 +20534,73 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">    a autobusovému terminálu.Bezpečný přístup zákazníků/chodců ke stánkům bude řádně vyznačen. Do prostoru pro</w:t>
+              <w:t xml:space="preserve">    a autobusovému </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>terminálu.Bezpečný</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> přístup zákazníků/chodců ke stánkům bude řádně vyznačen. Do prostoru pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
@@ -20046,51 +20635,71 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00893D66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">    nakupující u prod. zařízení nebude umožněn vjezd vozidel.</w:t>
+              <w:t xml:space="preserve">    nakupující u </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>prod</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00893D66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. zařízení nebude umožněn vjezd vozidel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00893D66" w:rsidRPr="00893D66" w:rsidRDefault="00893D66" w:rsidP="00893D66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
@@ -23054,51 +23663,71 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00150373" w:rsidRPr="00150373" w:rsidRDefault="00150373" w:rsidP="00150373">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150373">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Dr. Davida Bechera 8</w:t>
+              <w:t xml:space="preserve">Dr. Davida </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00150373">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Bechera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00150373">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00150373" w:rsidRPr="00150373" w:rsidRDefault="00150373" w:rsidP="00150373">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -24252,86 +24881,107 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00150373" w:rsidRPr="00150373" w:rsidRDefault="00150373" w:rsidP="00150373">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150373">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00150373" w:rsidRPr="00150373" w:rsidRDefault="00150373" w:rsidP="00150373">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150373">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Zeyerova před obj. T.</w:t>
+              <w:t xml:space="preserve">Zeyerova před </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00150373">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>obj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00150373">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. T.</w:t>
             </w:r>
             <w:r w:rsidR="002E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00150373">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>G.</w:t>
             </w:r>
             <w:r w:rsidR="002E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -24513,51 +25163,50 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00150373" w:rsidRPr="00150373" w:rsidRDefault="00150373" w:rsidP="00150373">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00150373">
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Rybáře</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00150373" w:rsidRPr="00150373" w:rsidRDefault="00150373" w:rsidP="00150373">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial CE" w:hAnsi="Arial CE"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
@@ -28377,115 +29026,116 @@
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00FC35BC" w:rsidRDefault="00FC35BC" w:rsidP="00911FEF">
       <w:pPr>
         <w:spacing w:line="262" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="4" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC35BC">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16841"/>
       <w:pgMar w:top="1468" w:right="1411" w:bottom="1618" w:left="1419" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F07854" w:rsidRDefault="00F07854">
+    <w:p w:rsidR="00257F99" w:rsidRDefault="00257F99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F07854" w:rsidRDefault="00F07854">
+    <w:p w:rsidR="00257F99" w:rsidRDefault="00257F99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial CE">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Sans Serif">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="009033EB" w:rsidRDefault="009033EB">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
@@ -28532,99 +29182,99 @@
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000C7882" w:rsidRPr="000C7882">
+    <w:r w:rsidR="00936FF1" w:rsidRPr="00936FF1">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>16</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="009033EB" w:rsidRDefault="009033EB">
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F07854" w:rsidRDefault="00F07854">
+    <w:p w:rsidR="00257F99" w:rsidRDefault="00257F99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F07854" w:rsidRDefault="00F07854">
+    <w:p w:rsidR="00257F99" w:rsidRDefault="00257F99">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="061E5FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68C6FBFA"/>
     <w:lvl w:ilvl="0" w:tplc="6FC41432">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="427"/>
       </w:pPr>
@@ -30758,149 +31408,149 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E1F62"/>
     <w:rsid w:val="00016973"/>
     <w:rsid w:val="00062ABD"/>
-    <w:rsid w:val="000C7882"/>
     <w:rsid w:val="00150373"/>
     <w:rsid w:val="0016354D"/>
+    <w:rsid w:val="00257F99"/>
+    <w:rsid w:val="0029403B"/>
     <w:rsid w:val="002E533E"/>
     <w:rsid w:val="00363111"/>
     <w:rsid w:val="00382BB0"/>
     <w:rsid w:val="00414952"/>
     <w:rsid w:val="00434E3E"/>
     <w:rsid w:val="00492B09"/>
     <w:rsid w:val="004F5687"/>
-    <w:rsid w:val="00554D19"/>
     <w:rsid w:val="0056109A"/>
     <w:rsid w:val="005665D5"/>
     <w:rsid w:val="005A0BF3"/>
     <w:rsid w:val="005B6074"/>
     <w:rsid w:val="005E1F62"/>
     <w:rsid w:val="00676A86"/>
-    <w:rsid w:val="00721E48"/>
     <w:rsid w:val="00761C06"/>
     <w:rsid w:val="008830AD"/>
     <w:rsid w:val="00893D66"/>
     <w:rsid w:val="008A46E1"/>
     <w:rsid w:val="009033EB"/>
     <w:rsid w:val="00911FEF"/>
+    <w:rsid w:val="00936FF1"/>
     <w:rsid w:val="00975068"/>
     <w:rsid w:val="009F7EAE"/>
     <w:rsid w:val="00A005B6"/>
     <w:rsid w:val="00A218A6"/>
     <w:rsid w:val="00A77BC2"/>
     <w:rsid w:val="00AE519F"/>
     <w:rsid w:val="00BB4197"/>
     <w:rsid w:val="00BC06D5"/>
     <w:rsid w:val="00C0017B"/>
     <w:rsid w:val="00C07533"/>
     <w:rsid w:val="00C317E8"/>
     <w:rsid w:val="00C546BA"/>
     <w:rsid w:val="00CE780A"/>
     <w:rsid w:val="00D0567C"/>
     <w:rsid w:val="00D60863"/>
     <w:rsid w:val="00DD5892"/>
     <w:rsid w:val="00DD7901"/>
     <w:rsid w:val="00EC0746"/>
     <w:rsid w:val="00ED3198"/>
-    <w:rsid w:val="00F07854"/>
     <w:rsid w:val="00F07FEC"/>
     <w:rsid w:val="00F35899"/>
     <w:rsid w:val="00F521D3"/>
     <w:rsid w:val="00F802C8"/>
     <w:rsid w:val="00FA66D1"/>
     <w:rsid w:val="00FC35BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0653D215"/>
+  <w14:docId w14:val="5A526320"/>
   <w15:docId w15:val="{C8677778-4F37-41C0-BCCE-6C5BD7B9EC0D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -31376,116 +32026,194 @@
       <w:b/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="330572184">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="548224059">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="729378404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1044521492">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1191796507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1203129323">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1358509960">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1613249498">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1747678549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1757944665">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1801410743">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1982618087">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2131439404">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
@@ -31728,68 +32456,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4041</Words>
-  <Characters>23846</Characters>
+  <Words>4063</Words>
+  <Characters>23976</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>198</Lines>
+  <Lines>199</Lines>
   <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>VZOR č</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MMKV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27832</CharactersWithSpaces>
+  <CharactersWithSpaces>27984</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>VZOR č</dc:title>
   <dc:subject/>
   <dc:creator>Standard</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>