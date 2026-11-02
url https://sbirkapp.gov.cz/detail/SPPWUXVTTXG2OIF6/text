--- v0 (2025-12-10)
+++ v1 (2026-11-02)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FA01EFB" w14:textId="77777777" w:rsidR="00DB6C81" w:rsidRDefault="00DB6C81">
       <w:pPr>
         <w:pStyle w:val="Nzev"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6C81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E66C6EB" wp14:editId="77EA0C18">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5033010</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
@@ -1329,51 +1329,69 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>osobám, které v příslušném kalendářním roce dovrší věku 18 let, ve výši 450 Kč,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A291CFA" w14:textId="77777777" w:rsidR="00E467F3" w:rsidRDefault="00D900F7">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>osobám, ve věku 70 let a to od kalendářního roku následujícího po roce, ve kterém tento věk dovršily, ve výši 250 Kč.</w:t>
+        <w:t xml:space="preserve">osobám, ve věku 70 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>let</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a to od kalendářního roku následujícího po roce, ve kterém tento věk dovršily, ve výši 250 Kč.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16499876" w14:textId="77777777" w:rsidR="00E467F3" w:rsidRDefault="00D900F7">
       <w:pPr>
         <w:pStyle w:val="Odstavec"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V případě, že poplatník nesplní povinnost ohlásit údaj rozhodný pro osvobození nebo úlevu ve lhůtách stanovených touto vyhláškou nebo zákonem, nárok na osvobození nebo úlevu zaniká</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1661,160 +1679,162 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A579E75" w14:textId="77777777" w:rsidR="00E467F3" w:rsidRDefault="00E467F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E467F3">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ABB72BD" w14:textId="77777777" w:rsidR="00431131" w:rsidRDefault="00431131">
+    <w:p w14:paraId="2A04330B" w14:textId="77777777" w:rsidR="005E19A2" w:rsidRDefault="005E19A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="009524F9" w14:textId="77777777" w:rsidR="00431131" w:rsidRDefault="00431131">
+    <w:p w14:paraId="36921BB4" w14:textId="77777777" w:rsidR="005E19A2" w:rsidRDefault="005E19A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Songti SC">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PingFang SC">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4888D12D" w14:textId="77777777" w:rsidR="00431131" w:rsidRDefault="00431131">
+    <w:p w14:paraId="0B78DA99" w14:textId="77777777" w:rsidR="005E19A2" w:rsidRDefault="005E19A2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4019417D" w14:textId="77777777" w:rsidR="00431131" w:rsidRDefault="00431131">
+    <w:p w14:paraId="223022E3" w14:textId="77777777" w:rsidR="005E19A2" w:rsidRDefault="005E19A2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="446544C4" w14:textId="77777777" w:rsidR="00E467F3" w:rsidRPr="00DB6C81" w:rsidRDefault="00D900F7">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6C81">
         <w:rPr>
           <w:rStyle w:val="Znakypropoznmkupodarou0"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -1973,128 +1993,128 @@
         <w:t>§ 10g zákona o místních poplatcích</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="56B2DDEB" w14:textId="77777777" w:rsidR="00E467F3" w:rsidRDefault="00D900F7">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakypropoznmkupodarou0"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>§ 14a odst. 6 zákona o místních poplatcích</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DB76B8C" w14:textId="77777777" w:rsidR="0087110B" w:rsidRDefault="0087110B" w:rsidP="0087110B">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="50A5889D" w14:textId="77777777" w:rsidR="0087110B" w:rsidRDefault="0087110B" w:rsidP="0087110B">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7976D60F" w14:textId="77777777" w:rsidR="0087110B" w:rsidRDefault="0087110B">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75EE71A7" w14:textId="77777777" w:rsidR="0087110B" w:rsidRDefault="0087110B" w:rsidP="0087110B">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="578B0B67" w14:textId="77777777" w:rsidR="0087110B" w:rsidRDefault="0087110B" w:rsidP="0087110B">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0C415273" w14:textId="77777777" w:rsidR="0087110B" w:rsidRPr="0087110B" w:rsidRDefault="0087110B" w:rsidP="0087110B">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0087110B">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>--- Obec Vižina ---</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4104CC0F" w14:textId="77777777" w:rsidR="0087110B" w:rsidRDefault="0087110B">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="103C09B8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F522BA3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -3030,114 +3050,118 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1367485703">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1908881946">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="161825554">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1906183039">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E467F3"/>
     <w:rsid w:val="001F7F85"/>
     <w:rsid w:val="00431131"/>
+    <w:rsid w:val="005E19A2"/>
+    <w:rsid w:val="00616C3D"/>
     <w:rsid w:val="00793C63"/>
     <w:rsid w:val="0085656D"/>
     <w:rsid w:val="0087110B"/>
+    <w:rsid w:val="00984264"/>
     <w:rsid w:val="00D900F7"/>
     <w:rsid w:val="00DB6C81"/>
     <w:rsid w:val="00E467F3"/>
     <w:rsid w:val="00FB53DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="76200C07"/>
   <w15:docId w15:val="{70ABDFEB-3937-4BA6-9EEC-B205F4053AC9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="Songti SC" w:hAnsi="Liberation Serif" w:cs="Arial Unicode MS"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cs-CZ" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3820,51 +3844,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0087110B"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -4090,51 +4114,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>728</Words>
   <Characters>4301</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>