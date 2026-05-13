--- v0 (2026-03-28)
+++ v1 (2026-05-13)
@@ -197,67 +197,51 @@
       <w:r w:rsidR="005A3C7E" w:rsidRPr="009F771A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009F771A" w:rsidRPr="009F771A">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="009F771A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009F771A" w:rsidRPr="009F771A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F771A">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="009F771A" w:rsidRPr="009F771A">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00271BD0">
         <w:rPr>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00271BD0">
-        <w:t xml:space="preserve">usnesla vydat na základě </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. § 11 a § 102 odst. 2 písm. d) zákona č. 128/2000 Sb., o obcích (obecní zřízení), ve znění pozdějších předpisů, toto nařízení: </w:t>
+        <w:t xml:space="preserve">usnesla vydat na základě ust. § 18 odst. 1 zákona č. 455/1991 Sb., o živnostenském podnikání (živnostenský zákon), ve znění pozdějších předpisů, a v souladu s ust. § 11 a § 102 odst. 2 písm. d) zákona č. 128/2000 Sb., o obcích (obecní zřízení), ve znění pozdějších předpisů, toto nařízení: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169F3F33" w14:textId="77777777" w:rsidR="00271BD0" w:rsidRPr="00271BD0" w:rsidRDefault="00271BD0" w:rsidP="007932CA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00271BD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Čl. 1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76483681" w14:textId="77777777" w:rsidR="00271BD0" w:rsidRPr="00271BD0" w:rsidRDefault="00271BD0" w:rsidP="007932CA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00271BD0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vymezení základních pojmů pro účely tohoto nařízení </w:t>
       </w:r>
@@ -869,56 +853,56 @@
     </w:p>
     <w:p w14:paraId="2D9A87CC" w14:textId="77777777" w:rsidR="00271BD0" w:rsidRPr="00AC50E3" w:rsidRDefault="00271BD0" w:rsidP="007932CA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC50E3">
         <w:t xml:space="preserve">b) u oděvů samostatným odděleným prostorem a zrcadlem pro jejich vyzkoušení, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C586CB0" w14:textId="77777777" w:rsidR="00271BD0" w:rsidRPr="00AC50E3" w:rsidRDefault="00271BD0" w:rsidP="007932CA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC50E3">
         <w:t xml:space="preserve">c) u obuvi místem ke zkoušení obuvi vsedě, zrcadlem a lžící na nazouvání bot, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074E4BAC" w14:textId="77777777" w:rsidR="00271BD0" w:rsidRPr="00AC50E3" w:rsidRDefault="00271BD0" w:rsidP="007932CA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC50E3">
         <w:t xml:space="preserve">d) u elektrospotřebičů a elektronického zboží přípojkami energií pro předvedení prodávaného zboží. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B9ADA5" w14:textId="77777777" w:rsidR="00271BD0" w:rsidRPr="00AC50E3" w:rsidRDefault="00271BD0" w:rsidP="007932CA">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">5) Předsunuté prodejní místo může být umístěno pouze v těsné blízkosti provozovny, a to tak, že prodejní zařízení, vč. na něm vystaveného zboží, umístěné před provozovnou nesmí být vyšší než 1,7 m a zároveň do veřejného prostranství (př. do chodníku, podloubí atp.) nesmí zasahovat více než 0,6 m od zdi (výlohy) nemovitosti a nesmí bránit průchodu tak, jak je uvedeno v odst. 15 tohoto článku (viz zobrazení v příloze č. 2 tohoto nařízení). Předsunuté prodejní místo nesmí zasahovat před vedlejší provozovnu a nesmí přesahovat přes obvodovou zeď nemovitosti, v níž se provozovna nachází. Každá provozovna smí zřídit pouze jedno předsunuté prodejní místo. </w:t>
+    <w:p w14:paraId="61B9ADA5" w14:textId="196F2F44" w:rsidR="00271BD0" w:rsidRPr="00AC50E3" w:rsidRDefault="00271BD0" w:rsidP="007932CA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC50E3">
+        <w:t xml:space="preserve">5) Předsunuté prodejní místo může být umístěno pouze v těsné blízkosti provozovny, a to tak, že prodejní zařízení, vč. na něm vystaveného zboží, umístěné před provozovnou nesmí být vyšší než 1,7 m a zároveň do veřejného prostranství (př. do chodníku, podloubí atp.) nesmí zasahovat více než 0,6 m od zdi (výlohy) nemovitosti a nesmí bránit průchodu tak, jak je uvedeno v odst. 15 tohoto článku. Předsunuté prodejní místo nesmí zasahovat před vedlejší provozovnu a nesmí přesahovat přes obvodovou zeď nemovitosti, v níž se provozovna nachází. Každá provozovna smí zřídit pouze jedno předsunuté prodejní místo. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B477A92" w14:textId="1116C355" w:rsidR="00271BD0" w:rsidRPr="00AC50E3" w:rsidRDefault="00271BD0" w:rsidP="007932CA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC50E3">
         <w:t>6) Provozovna umístěná v nemovitosti s podloubím může zřídit jedno předsunuté prodejní místo přilehlé k protějšímu sloupu (pilíři) podloubí, a to tak, že prodejní zařízení, vč. na něm vystaveného zboží, může být umístěno pouze na vnitřní straně sloupu (pilíře) podloubí (straně přivrácené ke zdi (výloze) nemovitosti), a to tak, že nesmí být vyšší než 1,7 m, nesmí přesahovat do průchodu mezi jednotlivými sloupy (pilíři), nesmí zasahovat do průchodu podloubím více než 0,4 m a nesmí bránit průchodu tak, jak je uvedeno v odst. 16) tohoto článk</w:t>
       </w:r>
       <w:r w:rsidR="00071CB5">
         <w:t xml:space="preserve">u. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC50E3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7035EE88" w14:textId="77777777" w:rsidR="00271BD0" w:rsidRPr="00AC50E3" w:rsidRDefault="00271BD0" w:rsidP="007932CA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC50E3">
         <w:t xml:space="preserve">7) Provozovna umístěná v nemovitosti s podloubím může zřídit pouze jedno předsunuté prodejní místo, tedy buď prodejní místo dle odst. 5) tohoto článku, nebo prodejní místo dle odst. 6) tohoto </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC50E3">
         <w:lastRenderedPageBreak/>
@@ -1862,59 +1846,51 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>JUDr.</w:t>
       </w:r>
       <w:r w:rsidR="00995E83">
         <w:t xml:space="preserve">, Mgr. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Michal Tupý </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">            Ing. Jitka </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">            Ing. Jitka Pawingerová </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB36E6B" w14:textId="197F98BB" w:rsidR="003721B2" w:rsidRDefault="00EE038B" w:rsidP="007932CA">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00995E83">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00271BD0" w:rsidRPr="00BD21CB">
         <w:t xml:space="preserve">starosta </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -2050,50 +2026,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="512037804"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="06D4E172" w14:textId="2690776F" w:rsidR="007932CA" w:rsidRDefault="007932CA">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7024A013" w14:textId="77777777" w:rsidR="007932CA" w:rsidRDefault="007932CA">
@@ -2285,85 +2262,85 @@
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="240986961">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1954047944">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00271BD0"/>
     <w:rsid w:val="0000264B"/>
     <w:rsid w:val="000620B1"/>
     <w:rsid w:val="00071CB5"/>
     <w:rsid w:val="00091906"/>
     <w:rsid w:val="000D4B59"/>
     <w:rsid w:val="00130E8C"/>
     <w:rsid w:val="001404D3"/>
     <w:rsid w:val="00145141"/>
     <w:rsid w:val="00162C03"/>
     <w:rsid w:val="00172950"/>
+    <w:rsid w:val="00197548"/>
     <w:rsid w:val="001B7CF3"/>
     <w:rsid w:val="001C3594"/>
     <w:rsid w:val="001E7DF1"/>
     <w:rsid w:val="001F001F"/>
     <w:rsid w:val="0020604D"/>
     <w:rsid w:val="00225164"/>
     <w:rsid w:val="00271BD0"/>
     <w:rsid w:val="00275250"/>
     <w:rsid w:val="00282260"/>
     <w:rsid w:val="00283228"/>
     <w:rsid w:val="00364326"/>
     <w:rsid w:val="003721B2"/>
     <w:rsid w:val="003C1CD5"/>
     <w:rsid w:val="003F5E9E"/>
     <w:rsid w:val="0044301D"/>
     <w:rsid w:val="004D2007"/>
     <w:rsid w:val="004F52CE"/>
     <w:rsid w:val="004F650B"/>
     <w:rsid w:val="005209BE"/>
     <w:rsid w:val="005237DB"/>
     <w:rsid w:val="005A3C7E"/>
     <w:rsid w:val="005C0BD8"/>
     <w:rsid w:val="006415C1"/>
     <w:rsid w:val="00643D77"/>
     <w:rsid w:val="0065781F"/>
@@ -2373,50 +2350,51 @@
     <w:rsid w:val="00683680"/>
     <w:rsid w:val="007327FA"/>
     <w:rsid w:val="00760690"/>
     <w:rsid w:val="0077706A"/>
     <w:rsid w:val="007932CA"/>
     <w:rsid w:val="007C5423"/>
     <w:rsid w:val="008421D6"/>
     <w:rsid w:val="00854424"/>
     <w:rsid w:val="008F097A"/>
     <w:rsid w:val="009768F8"/>
     <w:rsid w:val="00995E83"/>
     <w:rsid w:val="009A0B08"/>
     <w:rsid w:val="009E09F0"/>
     <w:rsid w:val="009E31DF"/>
     <w:rsid w:val="009E690D"/>
     <w:rsid w:val="009F3632"/>
     <w:rsid w:val="009F771A"/>
     <w:rsid w:val="00A35D8C"/>
     <w:rsid w:val="00A43135"/>
     <w:rsid w:val="00A61244"/>
     <w:rsid w:val="00A82BEF"/>
     <w:rsid w:val="00A84E9F"/>
     <w:rsid w:val="00AB4FB3"/>
     <w:rsid w:val="00AC50E3"/>
     <w:rsid w:val="00AE6334"/>
+    <w:rsid w:val="00AF6D8B"/>
     <w:rsid w:val="00B01D88"/>
     <w:rsid w:val="00B356DC"/>
     <w:rsid w:val="00B36237"/>
     <w:rsid w:val="00B57566"/>
     <w:rsid w:val="00B579E7"/>
     <w:rsid w:val="00B92F49"/>
     <w:rsid w:val="00BD21CB"/>
     <w:rsid w:val="00BF3D57"/>
     <w:rsid w:val="00C36A30"/>
     <w:rsid w:val="00C6157A"/>
     <w:rsid w:val="00C9680D"/>
     <w:rsid w:val="00CD366B"/>
     <w:rsid w:val="00CF47C3"/>
     <w:rsid w:val="00D31EE1"/>
     <w:rsid w:val="00D5795E"/>
     <w:rsid w:val="00DD16E6"/>
     <w:rsid w:val="00E60302"/>
     <w:rsid w:val="00E921DF"/>
     <w:rsid w:val="00EE038B"/>
     <w:rsid w:val="00F00861"/>
     <w:rsid w:val="00F56A47"/>
     <w:rsid w:val="00F76254"/>
     <w:rsid w:val="00F80B57"/>
     <w:rsid w:val="00F9045C"/>
     <w:rsid w:val="00FE29E7"/>
@@ -3709,70 +3687,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100026481FBC5C7D84586BD096BCBAD018F" ma:contentTypeVersion="13" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="0fc0af10e02e7a6aa8c464ca8ee21e10">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="18b04240-79e1-4690-af5c-07445cecaaca" xmlns:ns3="79f49608-df94-4601-9447-6b5129c6a62c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac59cd93925ce19dabcb7d4cc7657d06" ns2:_="" ns3:_="">
     <xsd:import namespace="18b04240-79e1-4690-af5c-07445cecaaca"/>
     <xsd:import namespace="79f49608-df94-4601-9447-6b5129c6a62c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -3935,103 +3893,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="18b04240-79e1-4690-af5c-07445cecaaca">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="79f49608-df94-4601-9447-6b5129c6a62c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCC1468C-37B8-4FC7-8991-E15E6F8DC7FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="18b04240-79e1-4690-af5c-07445cecaaca"/>
     <ds:schemaRef ds:uri="79f49608-df94-4601-9447-6b5129c6a62c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66373B1A-7822-4DAC-AD6E-419B0DC79F93}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="18b04240-79e1-4690-af5c-07445cecaaca"/>
+    <ds:schemaRef ds:uri="79f49608-df94-4601-9447-6b5129c6a62c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFBE5304-D3FB-4589-8773-AD1E1F91DFFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2646</Words>
-  <Characters>15617</Characters>
+  <Words>2640</Words>
+  <Characters>15576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
+  <Lines>129</Lines>
   <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18227</CharactersWithSpaces>
+  <CharactersWithSpaces>18180</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Místostarosta</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100026481FBC5C7D84586BD096BCBAD018F</vt:lpwstr>
   </property>