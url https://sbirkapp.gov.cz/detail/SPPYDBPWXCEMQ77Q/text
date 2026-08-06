--- v0 (2026-06-15)
+++ v1 (2026-08-06)
@@ -773,51 +773,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Čl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F2267">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A8A0016" w14:textId="77777777" w:rsidR="00641850" w:rsidRPr="003F2267" w:rsidRDefault="00641850" w:rsidP="00B7282A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B322A7A" w14:textId="2E40D6AD" w:rsidR="00641850" w:rsidRDefault="00641850" w:rsidP="00B7282A">
+    <w:p w14:paraId="5B322A7A" w14:textId="327F887E" w:rsidR="00641850" w:rsidRDefault="00641850" w:rsidP="00B7282A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F2267">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Obecně</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F2267">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5064,50 +5064,57 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="006876EA" w:rsidRPr="003F2267">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/2026</w:t>
       </w:r>
       <w:r w:rsidR="00F575AF" w:rsidRPr="003F2267">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00363F38" w:rsidRPr="003F2267">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81F7A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obecně </w:t>
       </w:r>
       <w:r w:rsidR="00F575AF" w:rsidRPr="003F2267">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>závazné vyhlášky hlavního města Prahy č. 7/2026</w:t>
       </w:r>
       <w:r w:rsidR="00F927CE" w:rsidRPr="003F2267">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="003F2267">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>se mění takto:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BDEAE93" w14:textId="77777777" w:rsidR="00362E94" w:rsidRPr="003F2267" w:rsidRDefault="00362E94" w:rsidP="00B7282A">
       <w:pPr>
@@ -6352,67 +6359,51 @@
         </w:rPr>
         <w:t> Chodov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E9D3603" w14:textId="1A61BD23" w:rsidR="00932D9A" w:rsidRPr="003F2267" w:rsidRDefault="00932D9A" w:rsidP="00760874">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
           <w:tab w:val="right" w:pos="4678"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F2267">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">úsek komunikace III. třídy </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> na pozemcích </w:t>
+        <w:t xml:space="preserve">úsek komunikace III. třídy 5245-NN1174 na pozemcích </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00217AC0" w:rsidRPr="003F2267">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>parc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00217AC0" w:rsidRPr="003F2267">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. č.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F2267">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 536/447, 536/448 v </w:t>
       </w:r>
       <w:r w:rsidR="00217AC0" w:rsidRPr="003F2267">
@@ -12465,51 +12456,51 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1228026961">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1141456200">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="813646668">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1862745412">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="293753562">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1148129752">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="50"/>
   <w:drawingGridVerticalSpacing w:val="68"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
@@ -12928,50 +12919,51 @@
     <w:rsid w:val="003C1565"/>
     <w:rsid w:val="003C1AAE"/>
     <w:rsid w:val="003C364C"/>
     <w:rsid w:val="003C4A1A"/>
     <w:rsid w:val="003C4E67"/>
     <w:rsid w:val="003C5BCA"/>
     <w:rsid w:val="003C5E44"/>
     <w:rsid w:val="003D22B9"/>
     <w:rsid w:val="003D333B"/>
     <w:rsid w:val="003D3AE7"/>
     <w:rsid w:val="003D42B2"/>
     <w:rsid w:val="003D52BC"/>
     <w:rsid w:val="003D54D3"/>
     <w:rsid w:val="003D61BD"/>
     <w:rsid w:val="003D632F"/>
     <w:rsid w:val="003E145A"/>
     <w:rsid w:val="003E30CD"/>
     <w:rsid w:val="003E3319"/>
     <w:rsid w:val="003F078D"/>
     <w:rsid w:val="003F09FF"/>
     <w:rsid w:val="003F2267"/>
     <w:rsid w:val="003F789C"/>
     <w:rsid w:val="003F7A04"/>
     <w:rsid w:val="003F7D50"/>
     <w:rsid w:val="00404CE5"/>
+    <w:rsid w:val="00404D07"/>
     <w:rsid w:val="004104EA"/>
     <w:rsid w:val="00410EC7"/>
     <w:rsid w:val="004118F1"/>
     <w:rsid w:val="0041224E"/>
     <w:rsid w:val="00417CF7"/>
     <w:rsid w:val="004200E4"/>
     <w:rsid w:val="00420C28"/>
     <w:rsid w:val="00422A80"/>
     <w:rsid w:val="00423BD4"/>
     <w:rsid w:val="00425573"/>
     <w:rsid w:val="00427215"/>
     <w:rsid w:val="0043163B"/>
     <w:rsid w:val="004323B5"/>
     <w:rsid w:val="004335E9"/>
     <w:rsid w:val="0043764D"/>
     <w:rsid w:val="0043788A"/>
     <w:rsid w:val="00441669"/>
     <w:rsid w:val="004424AF"/>
     <w:rsid w:val="0044382A"/>
     <w:rsid w:val="00443E57"/>
     <w:rsid w:val="00444406"/>
     <w:rsid w:val="0044576D"/>
     <w:rsid w:val="00447359"/>
     <w:rsid w:val="00450DB5"/>
     <w:rsid w:val="00453506"/>
@@ -13167,50 +13159,51 @@
     <w:rsid w:val="005E5F40"/>
     <w:rsid w:val="005E6197"/>
     <w:rsid w:val="005E7574"/>
     <w:rsid w:val="005E77FC"/>
     <w:rsid w:val="005E7A46"/>
     <w:rsid w:val="005E7AF9"/>
     <w:rsid w:val="005E7B89"/>
     <w:rsid w:val="005F0538"/>
     <w:rsid w:val="005F0D7D"/>
     <w:rsid w:val="005F2C66"/>
     <w:rsid w:val="005F309B"/>
     <w:rsid w:val="005F6533"/>
     <w:rsid w:val="006004D5"/>
     <w:rsid w:val="00600A78"/>
     <w:rsid w:val="00600D5F"/>
     <w:rsid w:val="00604894"/>
     <w:rsid w:val="0060631C"/>
     <w:rsid w:val="006079A9"/>
     <w:rsid w:val="00610A49"/>
     <w:rsid w:val="0061350E"/>
     <w:rsid w:val="00613F4B"/>
     <w:rsid w:val="00614256"/>
     <w:rsid w:val="00615822"/>
     <w:rsid w:val="00617378"/>
     <w:rsid w:val="00617F01"/>
+    <w:rsid w:val="00622E32"/>
     <w:rsid w:val="00623E81"/>
     <w:rsid w:val="00624ACF"/>
     <w:rsid w:val="0062595E"/>
     <w:rsid w:val="00630A1E"/>
     <w:rsid w:val="006332AC"/>
     <w:rsid w:val="006333B6"/>
     <w:rsid w:val="00634422"/>
     <w:rsid w:val="00636200"/>
     <w:rsid w:val="00640626"/>
     <w:rsid w:val="00641307"/>
     <w:rsid w:val="00641850"/>
     <w:rsid w:val="00642071"/>
     <w:rsid w:val="006432F8"/>
     <w:rsid w:val="00644E41"/>
     <w:rsid w:val="00646918"/>
     <w:rsid w:val="00646AE6"/>
     <w:rsid w:val="00651540"/>
     <w:rsid w:val="00651B2E"/>
     <w:rsid w:val="006524A4"/>
     <w:rsid w:val="0065312B"/>
     <w:rsid w:val="006536ED"/>
     <w:rsid w:val="0065401C"/>
     <w:rsid w:val="006541BB"/>
     <w:rsid w:val="00655A2C"/>
     <w:rsid w:val="00656A46"/>
@@ -13625,50 +13618,51 @@
     <w:rsid w:val="00A444BE"/>
     <w:rsid w:val="00A44546"/>
     <w:rsid w:val="00A44B19"/>
     <w:rsid w:val="00A46F8E"/>
     <w:rsid w:val="00A501CF"/>
     <w:rsid w:val="00A51A06"/>
     <w:rsid w:val="00A51C25"/>
     <w:rsid w:val="00A5297E"/>
     <w:rsid w:val="00A55329"/>
     <w:rsid w:val="00A55C40"/>
     <w:rsid w:val="00A577F7"/>
     <w:rsid w:val="00A60038"/>
     <w:rsid w:val="00A64F38"/>
     <w:rsid w:val="00A65151"/>
     <w:rsid w:val="00A65CDF"/>
     <w:rsid w:val="00A67CB4"/>
     <w:rsid w:val="00A7242D"/>
     <w:rsid w:val="00A727F5"/>
     <w:rsid w:val="00A72A91"/>
     <w:rsid w:val="00A73C74"/>
     <w:rsid w:val="00A75575"/>
     <w:rsid w:val="00A75820"/>
     <w:rsid w:val="00A769FB"/>
     <w:rsid w:val="00A80205"/>
     <w:rsid w:val="00A8153D"/>
+    <w:rsid w:val="00A81F7A"/>
     <w:rsid w:val="00A862D7"/>
     <w:rsid w:val="00A864BD"/>
     <w:rsid w:val="00A869A8"/>
     <w:rsid w:val="00A87D1B"/>
     <w:rsid w:val="00A9103C"/>
     <w:rsid w:val="00A94B6B"/>
     <w:rsid w:val="00A94D61"/>
     <w:rsid w:val="00A95BB8"/>
     <w:rsid w:val="00A95D10"/>
     <w:rsid w:val="00A95FC3"/>
     <w:rsid w:val="00A95FDD"/>
     <w:rsid w:val="00A96963"/>
     <w:rsid w:val="00A96B93"/>
     <w:rsid w:val="00AA518B"/>
     <w:rsid w:val="00AA6EEB"/>
     <w:rsid w:val="00AA7FCB"/>
     <w:rsid w:val="00AB00A2"/>
     <w:rsid w:val="00AB0F31"/>
     <w:rsid w:val="00AB1BF0"/>
     <w:rsid w:val="00AB3059"/>
     <w:rsid w:val="00AB3182"/>
     <w:rsid w:val="00AB31F3"/>
     <w:rsid w:val="00AB44B8"/>
     <w:rsid w:val="00AB4932"/>
     <w:rsid w:val="00AB50D5"/>
@@ -15414,69 +15408,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8275A80-72F1-4FCD-A87D-A6150C5E7A61}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3417</Words>
-  <Characters>17196</Characters>
+  <Words>3418</Words>
+  <Characters>17202</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>143</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Příloha č</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MHMP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20572</CharactersWithSpaces>
+  <CharactersWithSpaces>20579</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Příloha č</dc:title>
   <dc:subject/>
   <dc:creator>INF</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>