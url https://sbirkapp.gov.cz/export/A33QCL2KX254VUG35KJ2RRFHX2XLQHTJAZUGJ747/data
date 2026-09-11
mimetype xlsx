--- v0 (2026-07-28)
+++ v1 (2026-09-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1047" uniqueCount="440">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1061" uniqueCount="446">
   <si>
     <t>Publikující</t>
   </si>
   <si>
     <t>Publikující ID OVM (IČO)</t>
   </si>
   <si>
     <t>Datová schránka publikujícího</t>
   </si>
   <si>
     <t>Kraj publikujícího</t>
   </si>
   <si>
     <t>Číslo právního předpisu</t>
   </si>
   <si>
     <t>Druh právního předpisu</t>
   </si>
   <si>
     <t>Název právního předpisu</t>
   </si>
   <si>
     <t>Datum vydání</t>
   </si>
   <si>
@@ -93,72 +93,90 @@
   <si>
     <t>Zrušeno k</t>
   </si>
   <si>
     <t>URL záznamu</t>
   </si>
   <si>
     <t>ID zprávy prvotního vkladu</t>
   </si>
   <si>
     <t>Verze</t>
   </si>
   <si>
     <t>Město Hodonín</t>
   </si>
   <si>
     <t>00284891</t>
   </si>
   <si>
     <t>mwvbvks</t>
   </si>
   <si>
     <t>Jihomoravský kraj</t>
   </si>
   <si>
+    <t>5/2026</t>
+  </si>
+  <si>
+    <t>Nařízení</t>
+  </si>
+  <si>
+    <t>Nařízení města Hodonín - Tržní řád</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>Běžný</t>
+  </si>
+  <si>
+    <t>regulace prodeje zboží a nabízení služeb - tržní řád; regulace podomního a pochůzkového prodeje a nabízení služeb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zákon č. 455/1991 Sb., živnostenský zákon - § 18 odst. 1 ; zákon č. 455/1991 Sb., živnostenský zákon - § 18 odst. 4 </t>
+  </si>
+  <si>
+    <t>4/2026: Tržní řád</t>
+  </si>
+  <si>
+    <t>1763431583</t>
+  </si>
+  <si>
     <t>4/2026</t>
   </si>
   <si>
-    <t>Nařízení</t>
-[...1 lines deleted...]
-  <si>
     <t>Tržní řád</t>
   </si>
   <si>
     <t>2026-08-04</t>
   </si>
   <si>
-    <t>Běžný</t>
-[...7 lines deleted...]
-  <si>
     <t>2/2022: Město Hodonín</t>
+  </si>
+  <si>
+    <t>5/2026: Nařízení města Hodonín - Tržní řád; 5/2026: Nařízení města Hodonín - Tržní řád</t>
   </si>
   <si>
     <t>1736990398</t>
   </si>
   <si>
     <t>3/2026</t>
   </si>
   <si>
     <t>Obecně závazná vyhláška</t>
   </si>
   <si>
     <t>Obecně závazná vyhláška o nočním klidu</t>
   </si>
   <si>
     <t>2026-07-22</t>
   </si>
   <si>
     <t>noční klid</t>
   </si>
   <si>
     <t>zákon č. 251/2016 Sb., o některých přestupcích - § 5 odst. 7</t>
   </si>
   <si>
     <t>2/2026: Obecně závazná vyhláška o nočním klidu</t>
   </si>
@@ -1682,51 +1700,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W80"/>
+  <dimension ref="A1:W81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="19.7109375" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" customWidth="1"/>
     <col min="7" max="7" width="70.7109375" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="28.7109375" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="70.7109375" customWidth="1"/>
     <col min="14" max="14" width="70.7109375" customWidth="1"/>
     <col min="15" max="15" width="51.7109375" customWidth="1"/>
     <col min="16" max="16" width="70.7109375" customWidth="1"/>
     <col min="17" max="17" width="70.7109375" customWidth="1"/>
@@ -1810,4739 +1828,4802 @@
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="1">
-        <v>46217</v>
+        <v>46266</v>
       </c>
       <c r="I2" s="1">
-        <v>46223.60101120108</v>
+        <v>46273.47619949689</v>
       </c>
       <c r="J2" t="s">
         <v>30</v>
       </c>
       <c r="K2" t="s">
         <v>31</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="b">
         <v>1</v>
       </c>
       <c r="U2" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPUMCFKFMBJ3UEG", "https://sbirkapp.gov.cz/detail/SPPUMCFKFMBJ3UEG")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPHVBJLC76AS736", "https://sbirkapp.gov.cz/detail/SPPHVBJLC76AS736")</f>
         <v>0</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
       <c r="W2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G3" t="s">
         <v>37</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" s="1">
+        <v>46217</v>
+      </c>
+      <c r="I3" s="1">
+        <v>46223.60101120108</v>
+      </c>
+      <c r="J3" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="K3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" t="s">
+        <v>39</v>
+      </c>
+      <c r="R3" t="s">
         <v>40</v>
       </c>
-      <c r="N3" t="s">
+      <c r="S3" t="b">
+        <v>1</v>
+      </c>
+      <c r="T3" s="1">
+        <v>46288</v>
+      </c>
+      <c r="U3" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPUMCFKFMBJ3UEG", "https://sbirkapp.gov.cz/detail/SPPUMCFKFMBJ3UEG")</f>
+        <v>0</v>
+      </c>
+      <c r="V3" t="s">
         <v>41</v>
       </c>
-      <c r="P3" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="W3">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" t="s">
         <v>44</v>
       </c>
-      <c r="F4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H4" s="1">
-        <v>46077</v>
+        <v>46196</v>
       </c>
       <c r="I4" s="1">
-        <v>46092.53554650787</v>
+        <v>46210.37396357887</v>
       </c>
       <c r="J4" t="s">
         <v>45</v>
       </c>
       <c r="K4" t="s">
         <v>31</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="S4" t="b">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>46225</v>
+        <v>1</v>
       </c>
       <c r="U4" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPXPUIIMUVENIFM", "https://sbirkapp.gov.cz/detail/SPPXPUIIMUVENIFM")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPNFRPH5DXUQFNE", "https://sbirkapp.gov.cz/detail/SPPNFRPH5DXUQFNE")</f>
         <v>0</v>
       </c>
       <c r="V4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G5" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="H5" s="1">
         <v>46077</v>
       </c>
       <c r="I5" s="1">
-        <v>46092.42010714694</v>
+        <v>46092.53554650787</v>
       </c>
       <c r="J5" t="s">
         <v>51</v>
       </c>
       <c r="K5" t="s">
         <v>31</v>
       </c>
       <c r="M5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" t="s">
         <v>52</v>
       </c>
-      <c r="N5" t="s">
+      <c r="R5" t="s">
         <v>53</v>
       </c>
       <c r="S5" t="b">
         <v>0</v>
       </c>
       <c r="T5" s="1">
-        <v>46174</v>
+        <v>46225</v>
       </c>
       <c r="U5" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPKXTEJAANHCVWI", "https://sbirkapp.gov.cz/detail/SPPKXTEJAANHCVWI")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPXPUIIMUVENIFM", "https://sbirkapp.gov.cz/detail/SPPXPUIIMUVENIFM")</f>
         <v>0</v>
       </c>
       <c r="V5" t="s">
         <v>54</v>
       </c>
       <c r="W5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G6" t="s">
         <v>56</v>
       </c>
       <c r="H6" s="1">
-        <v>45993</v>
+        <v>46077</v>
       </c>
       <c r="I6" s="1">
-        <v>46000.5076974609</v>
+        <v>46092.42010714694</v>
       </c>
       <c r="J6" t="s">
         <v>57</v>
       </c>
       <c r="K6" t="s">
         <v>31</v>
       </c>
       <c r="M6" t="s">
         <v>58</v>
       </c>
       <c r="N6" t="s">
         <v>59</v>
       </c>
       <c r="S6" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="T6" s="1">
+        <v>46174</v>
       </c>
       <c r="U6" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPTIIZ7TR2332H2", "https://sbirkapp.gov.cz/detail/SPPTIIZ7TR2332H2")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPKXTEJAANHCVWI", "https://sbirkapp.gov.cz/detail/SPPKXTEJAANHCVWI")</f>
         <v>0</v>
       </c>
       <c r="V6" t="s">
         <v>60</v>
       </c>
       <c r="W6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>61</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G7" t="s">
         <v>62</v>
       </c>
       <c r="H7" s="1">
         <v>45993</v>
       </c>
       <c r="I7" s="1">
-        <v>46000.50768607253</v>
+        <v>46000.5076974609</v>
       </c>
       <c r="J7" t="s">
         <v>63</v>
       </c>
       <c r="K7" t="s">
         <v>31</v>
       </c>
       <c r="M7" t="s">
         <v>64</v>
       </c>
       <c r="N7" t="s">
         <v>65</v>
       </c>
-      <c r="P7" t="s">
+      <c r="S7" t="b">
+        <v>1</v>
+      </c>
+      <c r="U7" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPTIIZ7TR2332H2", "https://sbirkapp.gov.cz/detail/SPPTIIZ7TR2332H2")</f>
+        <v>0</v>
+      </c>
+      <c r="V7" t="s">
         <v>66</v>
       </c>
-      <c r="S7" t="b">
-[...8 lines deleted...]
-      </c>
       <c r="W7">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
+        <v>67</v>
+      </c>
+      <c r="F8" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" t="s">
         <v>68</v>
       </c>
-      <c r="F8" t="s">
-[...2 lines deleted...]
-      <c r="G8" t="s">
+      <c r="H8" s="1">
+        <v>45993</v>
+      </c>
+      <c r="I8" s="1">
+        <v>46000.50768607253</v>
+      </c>
+      <c r="J8" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="K8" t="s">
         <v>31</v>
       </c>
       <c r="M8" t="s">
+        <v>70</v>
+      </c>
+      <c r="N8" t="s">
         <v>71</v>
       </c>
-      <c r="N8" t="s">
+      <c r="P8" t="s">
         <v>72</v>
       </c>
-      <c r="P8" t="s">
+      <c r="S8" t="b">
+        <v>1</v>
+      </c>
+      <c r="U8" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPQSLPHY5HBBXMW", "https://sbirkapp.gov.cz/detail/SPPQSLPHY5HBBXMW")</f>
+        <v>0</v>
+      </c>
+      <c r="V8" t="s">
         <v>73</v>
-      </c>
-[...8 lines deleted...]
-        <v>74</v>
       </c>
       <c r="W8">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9" t="s">
+        <v>75</v>
+      </c>
+      <c r="H9" s="1">
+        <v>45951</v>
+      </c>
+      <c r="I9" s="1">
+        <v>45954.54685446617</v>
+      </c>
+      <c r="J9" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
       <c r="K9" t="s">
         <v>31</v>
       </c>
       <c r="M9" t="s">
+        <v>77</v>
+      </c>
+      <c r="N9" t="s">
         <v>78</v>
       </c>
-      <c r="N9" t="s">
+      <c r="P9" t="s">
         <v>79</v>
       </c>
       <c r="S9" t="b">
         <v>1</v>
       </c>
-      <c r="T9" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="U9" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP7LEATTZWRYIFY", "https://sbirkapp.gov.cz/detail/SPP7LEATTZWRYIFY")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPCR4HLFYLZKHUW", "https://sbirkapp.gov.cz/detail/SPPCR4HLFYLZKHUW")</f>
         <v>0</v>
       </c>
       <c r="V9" t="s">
         <v>80</v>
       </c>
       <c r="W9">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>81</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G10" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="H10" s="1">
-        <v>45769</v>
+        <v>45741</v>
       </c>
       <c r="I10" s="1">
-        <v>45782.63143672271</v>
+        <v>45784.55702824886</v>
       </c>
       <c r="J10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K10" t="s">
         <v>31</v>
       </c>
       <c r="M10" t="s">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="N10" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="S10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1">
-        <v>46107</v>
+        <v>46388</v>
       </c>
       <c r="U10" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPGK2U34ZPOH7UO", "https://sbirkapp.gov.cz/detail/SPPGK2U34ZPOH7UO")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP7LEATTZWRYIFY", "https://sbirkapp.gov.cz/detail/SPP7LEATTZWRYIFY")</f>
         <v>0</v>
       </c>
       <c r="V10" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="W10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G11" t="s">
-        <v>86</v>
+        <v>44</v>
       </c>
       <c r="H11" s="1">
-        <v>45713</v>
+        <v>45769</v>
       </c>
       <c r="I11" s="1">
-        <v>45726.50460401012</v>
+        <v>45782.63143672271</v>
       </c>
       <c r="J11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K11" t="s">
         <v>31</v>
       </c>
       <c r="M11" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="N11" t="s">
-        <v>53</v>
+        <v>47</v>
+      </c>
+      <c r="P11" t="s">
+        <v>89</v>
+      </c>
+      <c r="R11" t="s">
+        <v>48</v>
       </c>
       <c r="S11" t="b">
         <v>0</v>
       </c>
       <c r="T11" s="1">
-        <v>45809</v>
+        <v>46107</v>
       </c>
       <c r="U11" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP2SXAQWMUJ5Q32", "https://sbirkapp.gov.cz/detail/SPP2SXAQWMUJ5Q32")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPGK2U34ZPOH7UO", "https://sbirkapp.gov.cz/detail/SPPGK2U34ZPOH7UO")</f>
         <v>0</v>
       </c>
       <c r="V11" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="W11">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H12" s="1">
         <v>45713</v>
       </c>
       <c r="I12" s="1">
-        <v>45726.50455985737</v>
+        <v>45726.50460401012</v>
       </c>
       <c r="J12" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="K12" t="s">
         <v>31</v>
       </c>
       <c r="M12" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="N12" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="P12" t="s">
+        <v>59</v>
+      </c>
+      <c r="S12" t="b">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1">
+        <v>45809</v>
+      </c>
+      <c r="U12" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP2SXAQWMUJ5Q32", "https://sbirkapp.gov.cz/detail/SPP2SXAQWMUJ5Q32")</f>
+        <v>0</v>
+      </c>
+      <c r="V12" t="s">
         <v>94</v>
-      </c>
-[...8 lines deleted...]
-        <v>95</v>
       </c>
       <c r="W12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
+        <v>95</v>
+      </c>
+      <c r="F13" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H13" s="1">
         <v>45713</v>
       </c>
       <c r="I13" s="1">
-        <v>45726.50451375766</v>
+        <v>45726.50455985737</v>
       </c>
       <c r="J13" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="K13" t="s">
         <v>31</v>
       </c>
       <c r="M13" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="N13" t="s">
-        <v>41</v>
+        <v>99</v>
       </c>
       <c r="P13" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S13" t="b">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>45797</v>
+        <v>1</v>
       </c>
       <c r="U13" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPY5OJIZ5LH4V2U", "https://sbirkapp.gov.cz/detail/SPPY5OJIZ5LH4V2U")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPLNRJ2M3SOB7I4", "https://sbirkapp.gov.cz/detail/SPPLNRJ2M3SOB7I4")</f>
         <v>0</v>
       </c>
       <c r="V13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="W13">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F14" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G14" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H14" s="1">
-        <v>45629</v>
+        <v>45713</v>
       </c>
       <c r="I14" s="1">
-        <v>45638.38005186812</v>
+        <v>45726.50451375766</v>
       </c>
       <c r="J14" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="K14" t="s">
         <v>31</v>
       </c>
       <c r="M14" t="s">
+        <v>46</v>
+      </c>
+      <c r="N14" t="s">
+        <v>47</v>
+      </c>
+      <c r="P14" t="s">
         <v>104</v>
       </c>
-      <c r="N14" t="s">
+      <c r="R14" t="s">
         <v>105</v>
       </c>
-      <c r="P14" t="s">
+      <c r="S14" t="b">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1">
+        <v>45797</v>
+      </c>
+      <c r="U14" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPY5OJIZ5LH4V2U", "https://sbirkapp.gov.cz/detail/SPPY5OJIZ5LH4V2U")</f>
+        <v>0</v>
+      </c>
+      <c r="V14" t="s">
         <v>106</v>
       </c>
-      <c r="R14" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="W14">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>24</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
+        <v>107</v>
+      </c>
+      <c r="F15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" t="s">
+        <v>108</v>
+      </c>
+      <c r="H15" s="1">
+        <v>45629</v>
+      </c>
+      <c r="I15" s="1">
+        <v>45638.38005186812</v>
+      </c>
+      <c r="J15" t="s">
         <v>109</v>
-      </c>
-[...13 lines deleted...]
-        <v>111</v>
       </c>
       <c r="K15" t="s">
         <v>31</v>
       </c>
       <c r="M15" t="s">
-        <v>71</v>
+        <v>110</v>
       </c>
       <c r="N15" t="s">
-        <v>72</v>
+        <v>111</v>
       </c>
       <c r="P15" t="s">
         <v>112</v>
       </c>
       <c r="R15" t="s">
         <v>113</v>
       </c>
       <c r="S15" t="b">
         <v>0</v>
       </c>
       <c r="T15" s="1">
-        <v>45971</v>
+        <v>46015</v>
       </c>
       <c r="U15" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP2A5TXPEWP6SUG", "https://sbirkapp.gov.cz/detail/SPP2A5TXPEWP6SUG")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPNBTNH7PUQWYN4", "https://sbirkapp.gov.cz/detail/SPPNBTNH7PUQWYN4")</f>
         <v>0</v>
       </c>
       <c r="V15" t="s">
         <v>114</v>
       </c>
       <c r="W15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>24</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>115</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G16" t="s">
         <v>116</v>
       </c>
       <c r="H16" s="1">
-        <v>45454</v>
+        <v>45524</v>
       </c>
       <c r="I16" s="1">
-        <v>45464.3286502574</v>
+        <v>45532.32162166262</v>
       </c>
       <c r="J16" t="s">
         <v>117</v>
       </c>
       <c r="K16" t="s">
         <v>31</v>
       </c>
       <c r="M16" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="N16" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="P16" t="s">
         <v>118</v>
       </c>
       <c r="R16" t="s">
         <v>119</v>
       </c>
       <c r="S16" t="b">
         <v>0</v>
       </c>
       <c r="T16" s="1">
-        <v>45741</v>
+        <v>45971</v>
       </c>
       <c r="U16" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPB4GUATUFVDHCC", "https://sbirkapp.gov.cz/detail/SPPB4GUATUFVDHCC")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP2A5TXPEWP6SUG", "https://sbirkapp.gov.cz/detail/SPP2A5TXPEWP6SUG")</f>
         <v>0</v>
       </c>
       <c r="V16" t="s">
         <v>120</v>
       </c>
       <c r="W16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>24</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>121</v>
       </c>
       <c r="F17" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G17" t="s">
         <v>122</v>
       </c>
       <c r="H17" s="1">
-        <v>45412</v>
+        <v>45454</v>
       </c>
       <c r="I17" s="1">
-        <v>45429.3156446132</v>
+        <v>45464.3286502574</v>
       </c>
       <c r="J17" t="s">
         <v>123</v>
       </c>
       <c r="K17" t="s">
         <v>31</v>
       </c>
       <c r="M17" t="s">
+        <v>46</v>
+      </c>
+      <c r="N17" t="s">
+        <v>47</v>
+      </c>
+      <c r="P17" t="s">
         <v>124</v>
       </c>
-      <c r="N17" t="s">
+      <c r="R17" t="s">
         <v>125</v>
       </c>
-      <c r="P17" t="s">
+      <c r="S17" t="b">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1">
+        <v>45741</v>
+      </c>
+      <c r="U17" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPB4GUATUFVDHCC", "https://sbirkapp.gov.cz/detail/SPPB4GUATUFVDHCC")</f>
+        <v>0</v>
+      </c>
+      <c r="V17" t="s">
         <v>126</v>
       </c>
-      <c r="S17" t="b">
-[...8 lines deleted...]
-      </c>
       <c r="W17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
+        <v>127</v>
+      </c>
+      <c r="F18" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" t="s">
         <v>128</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18" t="s">
+      <c r="H18" s="1">
+        <v>45412</v>
+      </c>
+      <c r="I18" s="1">
+        <v>45429.3156446132</v>
+      </c>
+      <c r="J18" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>130</v>
       </c>
       <c r="K18" t="s">
         <v>31</v>
       </c>
       <c r="M18" t="s">
-        <v>40</v>
+        <v>130</v>
       </c>
       <c r="N18" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
       <c r="P18" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="S18" t="b">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>45479</v>
+        <v>1</v>
       </c>
       <c r="U18" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP5W235EZXDD5Y2", "https://sbirkapp.gov.cz/detail/SPP5W235EZXDD5Y2")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPQHBHJ6D3B6LQC", "https://sbirkapp.gov.cz/detail/SPPQHBHJ6D3B6LQC")</f>
         <v>0</v>
       </c>
       <c r="V18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="W18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F19" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H19" s="1">
         <v>45349</v>
       </c>
       <c r="I19" s="1">
-        <v>45357.39493156514</v>
+        <v>45357.39496089977</v>
       </c>
       <c r="J19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K19" t="s">
         <v>31</v>
       </c>
       <c r="M19" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="N19" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="P19" t="s">
-        <v>136</v>
+        <v>137</v>
+      </c>
+      <c r="R19" t="s">
+        <v>104</v>
       </c>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" s="1">
-        <v>45444</v>
+        <v>45479</v>
       </c>
       <c r="U19" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPTYMFRFXUV7NWI", "https://sbirkapp.gov.cz/detail/SPPTYMFRFXUV7NWI")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP5W235EZXDD5Y2", "https://sbirkapp.gov.cz/detail/SPP5W235EZXDD5Y2")</f>
         <v>0</v>
       </c>
       <c r="V19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="W19">
         <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H20" s="1">
-        <v>45272</v>
+        <v>45349</v>
       </c>
       <c r="I20" s="1">
-        <v>45280.26818642454</v>
+        <v>45357.39493156514</v>
       </c>
       <c r="J20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="K20" t="s">
         <v>31</v>
       </c>
       <c r="M20" t="s">
-        <v>104</v>
+        <v>58</v>
       </c>
       <c r="N20" t="s">
-        <v>105</v>
+        <v>59</v>
       </c>
       <c r="P20" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>142</v>
       </c>
       <c r="S20" t="b">
         <v>0</v>
       </c>
       <c r="T20" s="1">
-        <v>45653</v>
+        <v>45444</v>
       </c>
       <c r="U20" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP6EANKVFKPHIFK", "https://sbirkapp.gov.cz/detail/SPP6EANKVFKPHIFK")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPTYMFRFXUV7NWI", "https://sbirkapp.gov.cz/detail/SPPTYMFRFXUV7NWI")</f>
         <v>0</v>
       </c>
       <c r="V20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="W20">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F21" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H21" s="1">
         <v>45272</v>
       </c>
       <c r="I21" s="1">
-        <v>45273.40674256284</v>
+        <v>45280.26818642454</v>
       </c>
       <c r="J21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="K21" t="s">
         <v>31</v>
       </c>
       <c r="M21" t="s">
-        <v>146</v>
+        <v>110</v>
       </c>
       <c r="N21" t="s">
+        <v>111</v>
+      </c>
+      <c r="P21" t="s">
         <v>147</v>
       </c>
-      <c r="P21" t="s">
+      <c r="R21" t="s">
+        <v>72</v>
+      </c>
+      <c r="S21" t="b">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1">
+        <v>45653</v>
+      </c>
+      <c r="U21" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP6EANKVFKPHIFK", "https://sbirkapp.gov.cz/detail/SPP6EANKVFKPHIFK")</f>
+        <v>0</v>
+      </c>
+      <c r="V21" t="s">
         <v>148</v>
-      </c>
-[...8 lines deleted...]
-        <v>149</v>
       </c>
       <c r="W21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>24</v>
       </c>
       <c r="C22" t="s">
         <v>25</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22" t="s">
+        <v>149</v>
+      </c>
+      <c r="F22" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="H22" s="1">
         <v>45272</v>
       </c>
       <c r="I22" s="1">
-        <v>45273.40671071946</v>
+        <v>45273.40674256284</v>
       </c>
       <c r="J22" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="K22" t="s">
         <v>31</v>
       </c>
       <c r="M22" t="s">
         <v>152</v>
       </c>
       <c r="N22" t="s">
         <v>153</v>
       </c>
       <c r="P22" t="s">
         <v>154</v>
       </c>
       <c r="S22" t="b">
         <v>1</v>
       </c>
       <c r="U22" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPQ6DX5EHZXPYZ6", "https://sbirkapp.gov.cz/detail/SPPQ6DX5EHZXPYZ6")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPABKP4NLXOENGM", "https://sbirkapp.gov.cz/detail/SPPABKP4NLXOENGM")</f>
         <v>0</v>
       </c>
       <c r="V22" t="s">
         <v>155</v>
       </c>
       <c r="W22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23" t="s">
         <v>25</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>156</v>
       </c>
       <c r="F23" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G23" t="s">
         <v>157</v>
       </c>
       <c r="H23" s="1">
         <v>45272</v>
       </c>
       <c r="I23" s="1">
-        <v>45273.40667917573</v>
+        <v>45273.40671071946</v>
       </c>
       <c r="J23" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="K23" t="s">
         <v>31</v>
       </c>
       <c r="M23" t="s">
         <v>158</v>
       </c>
       <c r="N23" t="s">
         <v>159</v>
       </c>
       <c r="P23" t="s">
         <v>160</v>
       </c>
       <c r="S23" t="b">
         <v>1</v>
       </c>
       <c r="U23" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP22VKTHXSOCTFI", "https://sbirkapp.gov.cz/detail/SPP22VKTHXSOCTFI")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPQ6DX5EHZXPYZ6", "https://sbirkapp.gov.cz/detail/SPPQ6DX5EHZXPYZ6")</f>
         <v>0</v>
       </c>
       <c r="V23" t="s">
         <v>161</v>
       </c>
       <c r="W23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>25</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>162</v>
       </c>
       <c r="F24" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="G24" t="s">
         <v>163</v>
       </c>
       <c r="H24" s="1">
-        <v>45223</v>
+        <v>45272</v>
       </c>
       <c r="I24" s="1">
-        <v>45230.46820773692</v>
+        <v>45273.40667917573</v>
       </c>
       <c r="J24" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="K24" t="s">
         <v>31</v>
       </c>
       <c r="M24" t="s">
-        <v>71</v>
+        <v>164</v>
       </c>
       <c r="N24" t="s">
-        <v>72</v>
+        <v>165</v>
       </c>
       <c r="P24" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>166</v>
       </c>
       <c r="S24" t="b">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>45550</v>
+        <v>1</v>
       </c>
       <c r="U24" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP2AEV4FFYO6FBG", "https://sbirkapp.gov.cz/detail/SPP2AEV4FFYO6FBG")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP22VKTHXSOCTFI", "https://sbirkapp.gov.cz/detail/SPP22VKTHXSOCTFI")</f>
         <v>0</v>
       </c>
       <c r="V24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="W24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F25" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H25" s="1">
-        <v>45097</v>
+        <v>45223</v>
       </c>
       <c r="I25" s="1">
-        <v>45107.44285237293</v>
+        <v>45230.46820773692</v>
       </c>
       <c r="J25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K25" t="s">
         <v>31</v>
       </c>
       <c r="M25" t="s">
-        <v>104</v>
+        <v>77</v>
       </c>
       <c r="N25" t="s">
-        <v>105</v>
+        <v>78</v>
       </c>
       <c r="P25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="R25" t="s">
-        <v>106</v>
+        <v>79</v>
       </c>
       <c r="S25" t="b">
         <v>0</v>
       </c>
       <c r="T25" s="1">
-        <v>45295</v>
+        <v>45550</v>
       </c>
       <c r="U25" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP6TZKXZJH5KRJE", "https://sbirkapp.gov.cz/detail/SPP6TZKXZJH5KRJE")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP2AEV4FFYO6FBG", "https://sbirkapp.gov.cz/detail/SPP2AEV4FFYO6FBG")</f>
         <v>0</v>
       </c>
       <c r="V25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="W25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>23</v>
       </c>
       <c r="B26" t="s">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F26" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H26" s="1">
         <v>45097</v>
       </c>
       <c r="I26" s="1">
-        <v>45107.44283913945</v>
+        <v>45107.44285237293</v>
       </c>
       <c r="J26" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="K26" t="s">
         <v>31</v>
       </c>
       <c r="M26" t="s">
-        <v>174</v>
+        <v>110</v>
       </c>
       <c r="N26" t="s">
-        <v>175</v>
+        <v>111</v>
       </c>
       <c r="P26" t="s">
         <v>176</v>
       </c>
+      <c r="R26" t="s">
+        <v>112</v>
+      </c>
       <c r="S26" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="T26" s="1">
+        <v>45295</v>
       </c>
       <c r="U26" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPV4VFQ5AJQUB4C", "https://sbirkapp.gov.cz/detail/SPPV4VFQ5AJQUB4C")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP6TZKXZJH5KRJE", "https://sbirkapp.gov.cz/detail/SPP6TZKXZJH5KRJE")</f>
         <v>0</v>
       </c>
       <c r="V26" t="s">
         <v>177</v>
       </c>
       <c r="W26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>178</v>
       </c>
       <c r="F27" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G27" t="s">
         <v>179</v>
       </c>
       <c r="H27" s="1">
-        <v>45048</v>
+        <v>45097</v>
       </c>
       <c r="I27" s="1">
-        <v>45051.39472532608</v>
+        <v>45107.44283913945</v>
       </c>
       <c r="J27" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="K27" t="s">
         <v>31</v>
       </c>
       <c r="M27" t="s">
-        <v>40</v>
+        <v>180</v>
       </c>
       <c r="N27" t="s">
-        <v>41</v>
+        <v>181</v>
       </c>
       <c r="P27" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="R27" t="s">
         <v>182</v>
       </c>
       <c r="S27" t="b">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>45372</v>
+        <v>1</v>
       </c>
       <c r="U27" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPNRTDS5EKX4CWE", "https://sbirkapp.gov.cz/detail/SPPNRTDS5EKX4CWE")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPV4VFQ5AJQUB4C", "https://sbirkapp.gov.cz/detail/SPPV4VFQ5AJQUB4C")</f>
         <v>0</v>
       </c>
       <c r="V27" t="s">
         <v>183</v>
       </c>
       <c r="W27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>24</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>184</v>
       </c>
       <c r="F28" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G28" t="s">
         <v>185</v>
       </c>
       <c r="H28" s="1">
-        <v>44985</v>
+        <v>45048</v>
       </c>
       <c r="I28" s="1">
-        <v>44995.24972501223</v>
+        <v>45051.39472532608</v>
       </c>
       <c r="J28" t="s">
         <v>186</v>
       </c>
       <c r="K28" t="s">
         <v>31</v>
       </c>
       <c r="M28" t="s">
+        <v>46</v>
+      </c>
+      <c r="N28" t="s">
+        <v>47</v>
+      </c>
+      <c r="P28" t="s">
         <v>187</v>
       </c>
-      <c r="N28" t="s">
+      <c r="R28" t="s">
         <v>188</v>
       </c>
-      <c r="P28" t="s">
+      <c r="S28" t="b">
+        <v>0</v>
+      </c>
+      <c r="T28" s="1">
+        <v>45372</v>
+      </c>
+      <c r="U28" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPNRTDS5EKX4CWE", "https://sbirkapp.gov.cz/detail/SPPNRTDS5EKX4CWE")</f>
+        <v>0</v>
+      </c>
+      <c r="V28" t="s">
         <v>189</v>
       </c>
-      <c r="R28" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="W28">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>24</v>
       </c>
       <c r="C29" t="s">
         <v>25</v>
       </c>
       <c r="D29" t="s">
         <v>26</v>
       </c>
       <c r="E29" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="F29" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G29" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="H29" s="1">
         <v>44985</v>
       </c>
       <c r="I29" s="1">
-        <v>44993.67422840368</v>
+        <v>44995.24972501223</v>
       </c>
       <c r="J29" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="K29" t="s">
         <v>31</v>
       </c>
       <c r="M29" t="s">
+        <v>193</v>
+      </c>
+      <c r="N29" t="s">
+        <v>194</v>
+      </c>
+      <c r="P29" t="s">
         <v>195</v>
       </c>
-      <c r="N29" t="s">
+      <c r="R29" t="s">
         <v>196</v>
       </c>
-      <c r="P29" t="s">
+      <c r="S29" t="b">
+        <v>0</v>
+      </c>
+      <c r="T29" s="1">
+        <v>45122</v>
+      </c>
+      <c r="U29" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPZUPOQMSFHYQAA", "https://sbirkapp.gov.cz/detail/SPPZUPOQMSFHYQAA")</f>
+        <v>0</v>
+      </c>
+      <c r="V29" t="s">
         <v>197</v>
       </c>
-      <c r="S29" t="b">
-[...8 lines deleted...]
-      </c>
       <c r="W29">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>23</v>
       </c>
       <c r="B30" t="s">
         <v>24</v>
       </c>
       <c r="C30" t="s">
         <v>25</v>
       </c>
       <c r="D30" t="s">
         <v>26</v>
       </c>
       <c r="E30" t="s">
+        <v>198</v>
+      </c>
+      <c r="F30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G30" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
       <c r="H30" s="1">
         <v>44985</v>
       </c>
       <c r="I30" s="1">
-        <v>44993.67212546735</v>
+        <v>44993.67422840368</v>
       </c>
       <c r="J30" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="K30" t="s">
         <v>31</v>
       </c>
       <c r="M30" t="s">
         <v>201</v>
       </c>
       <c r="N30" t="s">
         <v>202</v>
       </c>
       <c r="P30" t="s">
         <v>203</v>
       </c>
       <c r="S30" t="b">
         <v>1</v>
       </c>
       <c r="U30" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPBFZ67ZMJ3LXI4", "https://sbirkapp.gov.cz/detail/SPPBFZ67ZMJ3LXI4")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP5JVLDB7MLNTW2", "https://sbirkapp.gov.cz/detail/SPP5JVLDB7MLNTW2")</f>
         <v>0</v>
       </c>
       <c r="V30" t="s">
         <v>204</v>
       </c>
       <c r="W30">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" t="s">
         <v>24</v>
       </c>
       <c r="C31" t="s">
         <v>25</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>205</v>
       </c>
       <c r="F31" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G31" t="s">
         <v>206</v>
       </c>
       <c r="H31" s="1">
         <v>44985</v>
       </c>
       <c r="I31" s="1">
-        <v>44993.62741346018</v>
+        <v>44993.67212546735</v>
       </c>
       <c r="J31" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="K31" t="s">
         <v>31</v>
       </c>
       <c r="M31" t="s">
-        <v>52</v>
+        <v>207</v>
       </c>
       <c r="N31" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="R31" t="s">
         <v>208</v>
       </c>
+      <c r="P31" t="s">
+        <v>209</v>
+      </c>
       <c r="S31" t="b">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>45383</v>
+        <v>1</v>
       </c>
       <c r="U31" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPBDCUQZR4OD72E", "https://sbirkapp.gov.cz/detail/SPPBDCUQZR4OD72E")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPBFZ67ZMJ3LXI4", "https://sbirkapp.gov.cz/detail/SPPBFZ67ZMJ3LXI4")</f>
         <v>0</v>
       </c>
       <c r="V31" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="W31">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
         <v>24</v>
       </c>
       <c r="C32" t="s">
         <v>25</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F32" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G32" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H32" s="1">
-        <v>36307</v>
+        <v>44985</v>
       </c>
       <c r="I32" s="1">
-        <v>44980.50299415265</v>
+        <v>44993.62741346018</v>
       </c>
       <c r="J32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="K32" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>36308</v>
+        <v>31</v>
       </c>
       <c r="M32" t="s">
+        <v>58</v>
+      </c>
+      <c r="N32" t="s">
+        <v>59</v>
+      </c>
+      <c r="R32" t="s">
         <v>214</v>
       </c>
-      <c r="N32" t="s">
+      <c r="S32" t="b">
+        <v>0</v>
+      </c>
+      <c r="T32" s="1">
+        <v>45383</v>
+      </c>
+      <c r="U32" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPBDCUQZR4OD72E", "https://sbirkapp.gov.cz/detail/SPPBDCUQZR4OD72E")</f>
+        <v>0</v>
+      </c>
+      <c r="V32" t="s">
         <v>215</v>
       </c>
-      <c r="S32" t="b">
-[...8 lines deleted...]
-      </c>
       <c r="W32">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>23</v>
       </c>
       <c r="B33" t="s">
         <v>24</v>
       </c>
       <c r="C33" t="s">
         <v>25</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33" t="s">
+        <v>216</v>
+      </c>
+      <c r="F33" t="s">
+        <v>43</v>
+      </c>
+      <c r="G33" t="s">
         <v>217</v>
       </c>
-      <c r="F33" t="s">
-[...2 lines deleted...]
-      <c r="G33" t="s">
+      <c r="H33" s="1">
+        <v>36307</v>
+      </c>
+      <c r="I33" s="1">
+        <v>44980.50299415265</v>
+      </c>
+      <c r="J33" t="s">
         <v>218</v>
       </c>
-      <c r="H33" s="1">
-[...5 lines deleted...]
-      <c r="J33" t="s">
+      <c r="K33" t="s">
         <v>219</v>
       </c>
-      <c r="K33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L33" s="1">
-        <v>36272</v>
+        <v>36308</v>
       </c>
       <c r="M33" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N33" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="S33" t="b">
         <v>1</v>
       </c>
       <c r="U33" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPJGT6FJ6USGFHW", "https://sbirkapp.gov.cz/detail/SPPJGT6FJ6USGFHW")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPGKCEMNVFZEAWI", "https://sbirkapp.gov.cz/detail/SPPGKCEMNVFZEAWI")</f>
         <v>0</v>
       </c>
       <c r="V33" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="W33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>23</v>
       </c>
       <c r="B34" t="s">
         <v>24</v>
       </c>
       <c r="C34" t="s">
         <v>25</v>
       </c>
       <c r="D34" t="s">
         <v>26</v>
       </c>
       <c r="E34" t="s">
+        <v>223</v>
+      </c>
+      <c r="F34" t="s">
+        <v>43</v>
+      </c>
+      <c r="G34" t="s">
+        <v>224</v>
+      </c>
+      <c r="H34" s="1">
+        <v>36244</v>
+      </c>
+      <c r="I34" s="1">
+        <v>44979.64029973283</v>
+      </c>
+      <c r="J34" t="s">
+        <v>225</v>
+      </c>
+      <c r="K34" t="s">
+        <v>219</v>
+      </c>
+      <c r="L34" s="1">
+        <v>36272</v>
+      </c>
+      <c r="M34" t="s">
+        <v>220</v>
+      </c>
+      <c r="N34" t="s">
         <v>221</v>
       </c>
-      <c r="F34" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="S34" t="b">
         <v>1</v>
       </c>
       <c r="U34" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPY534XON4RI4ZY", "https://sbirkapp.gov.cz/detail/SPPY534XON4RI4ZY")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPJGT6FJ6USGFHW", "https://sbirkapp.gov.cz/detail/SPPJGT6FJ6USGFHW")</f>
         <v>0</v>
       </c>
       <c r="V34" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="W34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>23</v>
       </c>
       <c r="B35" t="s">
         <v>24</v>
       </c>
       <c r="C35" t="s">
         <v>25</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F35" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G35" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="H35" s="1">
-        <v>37796</v>
+        <v>38335</v>
       </c>
       <c r="I35" s="1">
-        <v>44979.63555201266</v>
+        <v>44979.63556111553</v>
       </c>
       <c r="J35" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="K35" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L35" s="1">
-        <v>37809</v>
+        <v>38341</v>
       </c>
       <c r="M35" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N35" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="S35" t="b">
         <v>1</v>
       </c>
       <c r="U35" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPSLP2HGALZZMR6", "https://sbirkapp.gov.cz/detail/SPPSLP2HGALZZMR6")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPY534XON4RI4ZY", "https://sbirkapp.gov.cz/detail/SPPY534XON4RI4ZY")</f>
         <v>0</v>
       </c>
       <c r="V35" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="W35">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>23</v>
       </c>
       <c r="B36" t="s">
         <v>24</v>
       </c>
       <c r="C36" t="s">
         <v>25</v>
       </c>
       <c r="D36" t="s">
         <v>26</v>
       </c>
       <c r="E36" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F36" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="G36" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="H36" s="1">
-        <v>38391</v>
+        <v>37796</v>
       </c>
       <c r="I36" s="1">
-        <v>44979.62398390903</v>
+        <v>44979.63555201266</v>
       </c>
       <c r="J36" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="K36" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L36" s="1">
-        <v>38393</v>
+        <v>37809</v>
       </c>
       <c r="M36" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N36" t="s">
-        <v>232</v>
+        <v>221</v>
       </c>
       <c r="S36" t="b">
         <v>1</v>
       </c>
       <c r="U36" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPIMAN3QUGDF7XE", "https://sbirkapp.gov.cz/detail/SPPIMAN3QUGDF7XE")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPSLP2HGALZZMR6", "https://sbirkapp.gov.cz/detail/SPPSLP2HGALZZMR6")</f>
         <v>0</v>
       </c>
       <c r="V36" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="W36">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" t="s">
         <v>24</v>
       </c>
       <c r="C37" t="s">
         <v>25</v>
       </c>
       <c r="D37" t="s">
         <v>26</v>
       </c>
       <c r="E37" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F37" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G37" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H37" s="1">
-        <v>38405</v>
+        <v>38391</v>
       </c>
       <c r="I37" s="1">
-        <v>44979.62081501558</v>
+        <v>44979.62398390903</v>
       </c>
       <c r="J37" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="K37" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L37" s="1">
-        <v>38407</v>
+        <v>38393</v>
       </c>
       <c r="M37" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N37" t="s">
-        <v>215</v>
+        <v>238</v>
       </c>
       <c r="S37" t="b">
         <v>1</v>
       </c>
       <c r="U37" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPJV7ZCBGKPJDAQ", "https://sbirkapp.gov.cz/detail/SPPJV7ZCBGKPJDAQ")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPIMAN3QUGDF7XE", "https://sbirkapp.gov.cz/detail/SPPIMAN3QUGDF7XE")</f>
         <v>0</v>
       </c>
       <c r="V37" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="W37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>23</v>
       </c>
       <c r="B38" t="s">
         <v>24</v>
       </c>
       <c r="C38" t="s">
         <v>25</v>
       </c>
       <c r="D38" t="s">
         <v>26</v>
       </c>
       <c r="E38" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="F38" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G38" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="H38" s="1">
-        <v>38496</v>
+        <v>38405</v>
       </c>
       <c r="I38" s="1">
-        <v>44979.61764733345</v>
+        <v>44979.62081501558</v>
       </c>
       <c r="J38" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="K38" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L38" s="1">
-        <v>38504</v>
+        <v>38407</v>
       </c>
       <c r="M38" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N38" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="S38" t="b">
         <v>1</v>
       </c>
       <c r="U38" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPDVJT6TNHZGS7C", "https://sbirkapp.gov.cz/detail/SPPDVJT6TNHZGS7C")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPJV7ZCBGKPJDAQ", "https://sbirkapp.gov.cz/detail/SPPJV7ZCBGKPJDAQ")</f>
         <v>0</v>
       </c>
       <c r="V38" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="W38">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>23</v>
       </c>
       <c r="B39" t="s">
         <v>24</v>
       </c>
       <c r="C39" t="s">
         <v>25</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="F39" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G39" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="H39" s="1">
         <v>38496</v>
       </c>
       <c r="I39" s="1">
-        <v>44979.61031318867</v>
+        <v>44979.61764733345</v>
       </c>
       <c r="J39" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="K39" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L39" s="1">
-        <v>38516</v>
+        <v>38504</v>
       </c>
       <c r="M39" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N39" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="S39" t="b">
         <v>1</v>
       </c>
       <c r="U39" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP6QEKLMW72PZHS", "https://sbirkapp.gov.cz/detail/SPP6QEKLMW72PZHS")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPDVJT6TNHZGS7C", "https://sbirkapp.gov.cz/detail/SPPDVJT6TNHZGS7C")</f>
         <v>0</v>
       </c>
       <c r="V39" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="W39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>23</v>
       </c>
       <c r="B40" t="s">
         <v>24</v>
       </c>
       <c r="C40" t="s">
         <v>25</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F40" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G40" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="H40" s="1">
-        <v>38531</v>
+        <v>38496</v>
       </c>
       <c r="I40" s="1">
-        <v>44979.60454102784</v>
+        <v>44979.61031318867</v>
       </c>
       <c r="J40" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="K40" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L40" s="1">
-        <v>38532</v>
+        <v>38516</v>
       </c>
       <c r="M40" t="s">
-        <v>92</v>
+        <v>220</v>
       </c>
       <c r="N40" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>221</v>
       </c>
       <c r="S40" t="b">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>45741</v>
+        <v>1</v>
       </c>
       <c r="U40" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPHUYAGS6QSAGG4", "https://sbirkapp.gov.cz/detail/SPPHUYAGS6QSAGG4")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP6QEKLMW72PZHS", "https://sbirkapp.gov.cz/detail/SPP6QEKLMW72PZHS")</f>
         <v>0</v>
       </c>
       <c r="V40" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="W40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" t="s">
         <v>24</v>
       </c>
       <c r="C41" t="s">
         <v>25</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F41" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G41" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H41" s="1">
-        <v>38496</v>
+        <v>38531</v>
       </c>
       <c r="I41" s="1">
-        <v>44979.60453155061</v>
+        <v>44979.60454102784</v>
       </c>
       <c r="J41" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="K41" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L41" s="1">
-        <v>38511</v>
+        <v>38532</v>
       </c>
       <c r="M41" t="s">
-        <v>214</v>
+        <v>98</v>
       </c>
       <c r="N41" t="s">
-        <v>215</v>
+        <v>99</v>
+      </c>
+      <c r="R41" t="s">
+        <v>255</v>
       </c>
       <c r="S41" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="T41" s="1">
+        <v>45741</v>
       </c>
       <c r="U41" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPPICXOCPRV55O6", "https://sbirkapp.gov.cz/detail/SPPPICXOCPRV55O6")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPHUYAGS6QSAGG4", "https://sbirkapp.gov.cz/detail/SPPHUYAGS6QSAGG4")</f>
         <v>0</v>
       </c>
       <c r="V41" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="W41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>23</v>
       </c>
       <c r="B42" t="s">
         <v>24</v>
       </c>
       <c r="C42" t="s">
         <v>25</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F42" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G42" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="H42" s="1">
-        <v>38580</v>
+        <v>38496</v>
       </c>
       <c r="I42" s="1">
-        <v>44979.58254682899</v>
+        <v>44979.60453155061</v>
       </c>
       <c r="J42" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="K42" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L42" s="1">
-        <v>38588</v>
+        <v>38511</v>
       </c>
       <c r="M42" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N42" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="S42" t="b">
         <v>1</v>
       </c>
       <c r="U42" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPYELJBQRA35KSI", "https://sbirkapp.gov.cz/detail/SPPYELJBQRA35KSI")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPPICXOCPRV55O6", "https://sbirkapp.gov.cz/detail/SPPPICXOCPRV55O6")</f>
         <v>0</v>
       </c>
       <c r="V42" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="W42">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>23</v>
       </c>
       <c r="B43" t="s">
         <v>24</v>
       </c>
       <c r="C43" t="s">
         <v>25</v>
       </c>
       <c r="D43" t="s">
         <v>26</v>
       </c>
       <c r="E43" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F43" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G43" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H43" s="1">
-        <v>38622</v>
+        <v>38580</v>
       </c>
       <c r="I43" s="1">
-        <v>44979.58083475386</v>
+        <v>44979.58254682899</v>
       </c>
       <c r="J43" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="K43" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L43" s="1">
-        <v>38632</v>
+        <v>38588</v>
       </c>
       <c r="M43" t="s">
-        <v>262</v>
+        <v>220</v>
       </c>
       <c r="N43" t="s">
-        <v>263</v>
+        <v>221</v>
       </c>
       <c r="S43" t="b">
         <v>1</v>
       </c>
       <c r="U43" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPMOMDY7GEQE5JM", "https://sbirkapp.gov.cz/detail/SPPMOMDY7GEQE5JM")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPYELJBQRA35KSI", "https://sbirkapp.gov.cz/detail/SPPYELJBQRA35KSI")</f>
         <v>0</v>
       </c>
       <c r="V43" t="s">
         <v>264</v>
       </c>
       <c r="W43">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>23</v>
       </c>
       <c r="B44" t="s">
         <v>24</v>
       </c>
       <c r="C44" t="s">
         <v>25</v>
       </c>
       <c r="D44" t="s">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>265</v>
       </c>
       <c r="F44" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G44" t="s">
         <v>266</v>
       </c>
       <c r="H44" s="1">
-        <v>39070</v>
+        <v>38622</v>
       </c>
       <c r="I44" s="1">
-        <v>44979.56559120421</v>
+        <v>44979.58083475386</v>
       </c>
       <c r="J44" t="s">
         <v>267</v>
       </c>
       <c r="K44" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L44" s="1">
-        <v>39073</v>
+        <v>38632</v>
       </c>
       <c r="M44" t="s">
-        <v>214</v>
+        <v>268</v>
       </c>
       <c r="N44" t="s">
-        <v>215</v>
+        <v>269</v>
       </c>
       <c r="S44" t="b">
         <v>1</v>
       </c>
       <c r="U44" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPVOAHT27TVRPXM", "https://sbirkapp.gov.cz/detail/SPPVOAHT27TVRPXM")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPMOMDY7GEQE5JM", "https://sbirkapp.gov.cz/detail/SPPMOMDY7GEQE5JM")</f>
         <v>0</v>
       </c>
       <c r="V44" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="W44">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>23</v>
       </c>
       <c r="B45" t="s">
         <v>24</v>
       </c>
       <c r="C45" t="s">
         <v>25</v>
       </c>
       <c r="D45" t="s">
         <v>26</v>
       </c>
       <c r="E45" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F45" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G45" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="H45" s="1">
-        <v>39413</v>
+        <v>39070</v>
       </c>
       <c r="I45" s="1">
-        <v>44979.55825232505</v>
+        <v>44979.56559120421</v>
       </c>
       <c r="J45" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="K45" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L45" s="1">
-        <v>39415</v>
+        <v>39073</v>
       </c>
       <c r="M45" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N45" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="S45" t="b">
         <v>1</v>
       </c>
       <c r="U45" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPSPZNSIMB5ZC3S", "https://sbirkapp.gov.cz/detail/SPPSPZNSIMB5ZC3S")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPVOAHT27TVRPXM", "https://sbirkapp.gov.cz/detail/SPPVOAHT27TVRPXM")</f>
         <v>0</v>
       </c>
       <c r="V45" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="W45">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>23</v>
       </c>
       <c r="B46" t="s">
         <v>24</v>
       </c>
       <c r="C46" t="s">
         <v>25</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="F46" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G46" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="H46" s="1">
-        <v>39168</v>
+        <v>39413</v>
       </c>
       <c r="I46" s="1">
-        <v>44979.55824308301</v>
+        <v>44979.55825232505</v>
       </c>
       <c r="J46" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="K46" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L46" s="1">
-        <v>39177</v>
+        <v>39415</v>
       </c>
       <c r="M46" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N46" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="S46" t="b">
         <v>1</v>
       </c>
       <c r="U46" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPLHJ67YIOEOCJY", "https://sbirkapp.gov.cz/detail/SPPLHJ67YIOEOCJY")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPSPZNSIMB5ZC3S", "https://sbirkapp.gov.cz/detail/SPPSPZNSIMB5ZC3S")</f>
         <v>0</v>
       </c>
       <c r="V46" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="W46">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>23</v>
       </c>
       <c r="B47" t="s">
         <v>24</v>
       </c>
       <c r="C47" t="s">
         <v>25</v>
       </c>
       <c r="D47" t="s">
         <v>26</v>
       </c>
       <c r="E47" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="F47" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G47" t="s">
-        <v>168</v>
+        <v>280</v>
       </c>
       <c r="H47" s="1">
-        <v>42122</v>
+        <v>39168</v>
       </c>
       <c r="I47" s="1">
-        <v>44951.29677580171</v>
+        <v>44979.55824308301</v>
       </c>
       <c r="J47" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="K47" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L47" s="1">
-        <v>42129</v>
+        <v>39177</v>
       </c>
       <c r="M47" t="s">
-        <v>104</v>
+        <v>220</v>
       </c>
       <c r="N47" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>221</v>
       </c>
       <c r="S47" t="b">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>45122</v>
+        <v>1</v>
       </c>
       <c r="U47" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP72XRKYB32MEHW", "https://sbirkapp.gov.cz/detail/SPP72XRKYB32MEHW")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPLHJ67YIOEOCJY", "https://sbirkapp.gov.cz/detail/SPPLHJ67YIOEOCJY")</f>
         <v>0</v>
       </c>
       <c r="V47" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="W47">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>23</v>
       </c>
       <c r="B48" t="s">
         <v>24</v>
       </c>
       <c r="C48" t="s">
         <v>25</v>
       </c>
       <c r="D48" t="s">
         <v>26</v>
       </c>
       <c r="E48" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="F48" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G48" t="s">
-        <v>281</v>
+        <v>174</v>
       </c>
       <c r="H48" s="1">
-        <v>44257</v>
+        <v>42122</v>
       </c>
       <c r="I48" s="1">
-        <v>44951.29676665602</v>
+        <v>44951.29677580171</v>
       </c>
       <c r="J48" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="K48" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L48" s="1">
-        <v>44267</v>
+        <v>42129</v>
       </c>
       <c r="M48" t="s">
-        <v>283</v>
+        <v>110</v>
       </c>
       <c r="N48" t="s">
-        <v>284</v>
+        <v>111</v>
+      </c>
+      <c r="R48" t="s">
+        <v>147</v>
       </c>
       <c r="S48" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="T48" s="1">
+        <v>45122</v>
       </c>
       <c r="U48" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPOB6HNVR6G4ZSE", "https://sbirkapp.gov.cz/detail/SPPOB6HNVR6G4ZSE")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP72XRKYB32MEHW", "https://sbirkapp.gov.cz/detail/SPP72XRKYB32MEHW")</f>
         <v>0</v>
       </c>
       <c r="V48" t="s">
         <v>285</v>
       </c>
       <c r="W48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>23</v>
       </c>
       <c r="B49" t="s">
         <v>24</v>
       </c>
       <c r="C49" t="s">
         <v>25</v>
       </c>
       <c r="D49" t="s">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>286</v>
       </c>
       <c r="F49" t="s">
+        <v>43</v>
+      </c>
+      <c r="G49" t="s">
         <v>287</v>
       </c>
-      <c r="G49" t="s">
-[...6 lines deleted...]
-        <v>288</v>
+      <c r="H49" s="1">
+        <v>44257</v>
+      </c>
+      <c r="I49" s="1">
+        <v>44951.29676665602</v>
       </c>
       <c r="J49" t="s">
         <v>288</v>
       </c>
       <c r="K49" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>219</v>
+      </c>
+      <c r="L49" s="1">
+        <v>44267</v>
       </c>
       <c r="M49" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="N49" t="s">
-        <v>288</v>
-[...20 lines deleted...]
-        <v>288</v>
+        <v>290</v>
+      </c>
+      <c r="S49" t="b">
+        <v>1</v>
+      </c>
+      <c r="U49" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPOB6HNVR6G4ZSE", "https://sbirkapp.gov.cz/detail/SPPOB6HNVR6G4ZSE")</f>
+        <v>0</v>
       </c>
       <c r="V49" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="W49">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>23</v>
       </c>
       <c r="B50" t="s">
         <v>24</v>
       </c>
       <c r="C50" t="s">
         <v>25</v>
       </c>
       <c r="D50" t="s">
         <v>26</v>
       </c>
       <c r="E50" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F50" t="s">
-        <v>37</v>
+        <v>293</v>
       </c>
       <c r="G50" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>44951.29674856149</v>
+        <v>294</v>
+      </c>
+      <c r="H50" t="s">
+        <v>294</v>
+      </c>
+      <c r="I50" t="s">
+        <v>294</v>
       </c>
       <c r="J50" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="K50" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>43906</v>
+        <v>294</v>
+      </c>
+      <c r="L50" t="s">
+        <v>294</v>
       </c>
       <c r="M50" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="N50" t="s">
         <v>294</v>
       </c>
+      <c r="O50" t="s">
+        <v>294</v>
+      </c>
       <c r="P50" t="s">
+        <v>294</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>294</v>
+      </c>
+      <c r="R50" t="s">
+        <v>294</v>
+      </c>
+      <c r="S50" t="s">
+        <v>294</v>
+      </c>
+      <c r="T50" t="s">
+        <v>294</v>
+      </c>
+      <c r="U50" t="s">
+        <v>294</v>
+      </c>
+      <c r="V50" t="s">
         <v>295</v>
       </c>
-      <c r="R50" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="W50">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>23</v>
       </c>
       <c r="B51" t="s">
         <v>24</v>
       </c>
       <c r="C51" t="s">
         <v>25</v>
       </c>
       <c r="D51" t="s">
         <v>26</v>
       </c>
       <c r="E51" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F51" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G51" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="H51" s="1">
         <v>43886</v>
       </c>
       <c r="I51" s="1">
-        <v>44951.2967392604</v>
+        <v>44951.29674856149</v>
       </c>
       <c r="J51" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="K51" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L51" s="1">
         <v>43906</v>
       </c>
       <c r="M51" t="s">
+        <v>299</v>
+      </c>
+      <c r="N51" t="s">
         <v>300</v>
       </c>
-      <c r="N51" t="s">
+      <c r="P51" t="s">
         <v>301</v>
       </c>
-      <c r="P51" t="s">
+      <c r="R51" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="S51" t="b">
         <v>0</v>
       </c>
       <c r="T51" s="1">
         <v>45008</v>
       </c>
       <c r="U51" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPUPM3NZZGL3J2M", "https://sbirkapp.gov.cz/detail/SPPUPM3NZZGL3J2M")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPJC2HCCITJHKKC", "https://sbirkapp.gov.cz/detail/SPPJC2HCCITJHKKC")</f>
         <v>0</v>
       </c>
       <c r="V51" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="W51">
         <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>23</v>
       </c>
       <c r="B52" t="s">
         <v>24</v>
       </c>
       <c r="C52" t="s">
         <v>25</v>
       </c>
       <c r="D52" t="s">
         <v>26</v>
       </c>
       <c r="E52" t="s">
+        <v>304</v>
+      </c>
+      <c r="F52" t="s">
+        <v>43</v>
+      </c>
+      <c r="G52" t="s">
         <v>305</v>
       </c>
-      <c r="F52" t="s">
-[...2 lines deleted...]
-      <c r="G52" t="s">
+      <c r="H52" s="1">
+        <v>43886</v>
+      </c>
+      <c r="I52" s="1">
+        <v>44951.2967392604</v>
+      </c>
+      <c r="J52" t="s">
+        <v>298</v>
+      </c>
+      <c r="K52" t="s">
+        <v>219</v>
+      </c>
+      <c r="L52" s="1">
+        <v>43906</v>
+      </c>
+      <c r="M52" t="s">
         <v>306</v>
       </c>
-      <c r="H52" s="1">
-[...5 lines deleted...]
-      <c r="J52" t="s">
+      <c r="N52" t="s">
         <v>307</v>
       </c>
-      <c r="K52" t="s">
-[...9 lines deleted...]
-        <v>196</v>
+      <c r="P52" t="s">
+        <v>308</v>
       </c>
       <c r="R52" t="s">
-        <v>197</v>
+        <v>309</v>
       </c>
       <c r="S52" t="b">
         <v>0</v>
       </c>
       <c r="T52" s="1">
-        <v>43921</v>
+        <v>45008</v>
       </c>
       <c r="U52" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPTONGN6MNEBWVY", "https://sbirkapp.gov.cz/detail/SPPTONGN6MNEBWVY")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPUPM3NZZGL3J2M", "https://sbirkapp.gov.cz/detail/SPPUPM3NZZGL3J2M")</f>
         <v>0</v>
       </c>
       <c r="V52" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="W52">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>23</v>
       </c>
       <c r="B53" t="s">
         <v>24</v>
       </c>
       <c r="C53" t="s">
         <v>25</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="F53" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G53" t="s">
-        <v>299</v>
+        <v>312</v>
       </c>
       <c r="H53" s="1">
         <v>43130</v>
       </c>
       <c r="I53" s="1">
-        <v>44951.29672154191</v>
+        <v>44951.29673091767</v>
       </c>
       <c r="J53" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="K53" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L53" s="1">
         <v>43137</v>
       </c>
       <c r="M53" t="s">
-        <v>300</v>
+        <v>201</v>
       </c>
       <c r="N53" t="s">
-        <v>301</v>
+        <v>202</v>
       </c>
       <c r="R53" t="s">
         <v>203</v>
       </c>
       <c r="S53" t="b">
         <v>0</v>
       </c>
       <c r="T53" s="1">
         <v>43921</v>
       </c>
       <c r="U53" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPMZWMBMYLRYIZ4", "https://sbirkapp.gov.cz/detail/SPPMZWMBMYLRYIZ4")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPTONGN6MNEBWVY", "https://sbirkapp.gov.cz/detail/SPPTONGN6MNEBWVY")</f>
         <v>0</v>
       </c>
       <c r="V53" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="W53">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>23</v>
       </c>
       <c r="B54" t="s">
         <v>24</v>
       </c>
       <c r="C54" t="s">
         <v>25</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="F54" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="G54" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
       <c r="H54" s="1">
-        <v>43116</v>
+        <v>43130</v>
       </c>
       <c r="I54" s="1">
-        <v>44951.29671226606</v>
+        <v>44951.29672154191</v>
       </c>
       <c r="J54" t="s">
         <v>313</v>
       </c>
       <c r="K54" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L54" s="1">
-        <v>43124</v>
+        <v>43137</v>
       </c>
       <c r="M54" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="N54" t="s">
-        <v>315</v>
+        <v>307</v>
+      </c>
+      <c r="R54" t="s">
+        <v>209</v>
       </c>
       <c r="S54" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="T54" s="1">
+        <v>43921</v>
       </c>
       <c r="U54" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP4OFPGE5ZZAR52", "https://sbirkapp.gov.cz/detail/SPP4OFPGE5ZZAR52")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPMZWMBMYLRYIZ4", "https://sbirkapp.gov.cz/detail/SPPMZWMBMYLRYIZ4")</f>
         <v>0</v>
       </c>
       <c r="V54" t="s">
         <v>316</v>
       </c>
       <c r="W54">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>23</v>
       </c>
       <c r="B55" t="s">
         <v>24</v>
       </c>
       <c r="C55" t="s">
         <v>25</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>317</v>
       </c>
       <c r="F55" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G55" t="s">
         <v>318</v>
       </c>
       <c r="H55" s="1">
-        <v>42990</v>
+        <v>43116</v>
       </c>
       <c r="I55" s="1">
-        <v>44951.29670297469</v>
+        <v>44951.29671226606</v>
       </c>
       <c r="J55" t="s">
         <v>319</v>
       </c>
       <c r="K55" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L55" s="1">
-        <v>42993</v>
+        <v>43124</v>
       </c>
       <c r="M55" t="s">
-        <v>214</v>
+        <v>320</v>
       </c>
       <c r="N55" t="s">
-        <v>215</v>
+        <v>321</v>
       </c>
       <c r="S55" t="b">
         <v>1</v>
       </c>
       <c r="U55" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP7N3GY5UIHS7SY", "https://sbirkapp.gov.cz/detail/SPP7N3GY5UIHS7SY")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP4OFPGE5ZZAR52", "https://sbirkapp.gov.cz/detail/SPP4OFPGE5ZZAR52")</f>
         <v>0</v>
       </c>
       <c r="V55" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="W55">
         <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>23</v>
       </c>
       <c r="B56" t="s">
         <v>24</v>
       </c>
       <c r="C56" t="s">
         <v>25</v>
       </c>
       <c r="D56" t="s">
         <v>26</v>
       </c>
       <c r="E56" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="F56" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="G56" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="H56" s="1">
-        <v>42969</v>
+        <v>42990</v>
       </c>
       <c r="I56" s="1">
-        <v>44951.29669378112</v>
+        <v>44951.29670297469</v>
       </c>
       <c r="J56" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="K56" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L56" s="1">
-        <v>42975</v>
+        <v>42993</v>
       </c>
       <c r="M56" t="s">
-        <v>314</v>
+        <v>220</v>
       </c>
       <c r="N56" t="s">
-        <v>315</v>
+        <v>221</v>
       </c>
       <c r="S56" t="b">
         <v>1</v>
       </c>
       <c r="U56" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPB3PDOTJ5N5TL4", "https://sbirkapp.gov.cz/detail/SPPB3PDOTJ5N5TL4")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP7N3GY5UIHS7SY", "https://sbirkapp.gov.cz/detail/SPP7N3GY5UIHS7SY")</f>
         <v>0</v>
       </c>
       <c r="V56" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="W56">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>23</v>
       </c>
       <c r="B57" t="s">
         <v>24</v>
       </c>
       <c r="C57" t="s">
         <v>25</v>
       </c>
       <c r="D57" t="s">
         <v>26</v>
       </c>
       <c r="E57" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
       <c r="G57" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="H57" s="1">
-        <v>42535</v>
+        <v>42969</v>
       </c>
       <c r="I57" s="1">
-        <v>44951.29668559727</v>
+        <v>44951.29669378112</v>
       </c>
       <c r="J57" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="K57" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L57" s="1">
-        <v>42548</v>
+        <v>42975</v>
       </c>
       <c r="M57" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="N57" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="S57" t="b">
         <v>1</v>
       </c>
       <c r="U57" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPAFHHWJ2KDZYEO", "https://sbirkapp.gov.cz/detail/SPPAFHHWJ2KDZYEO")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPB3PDOTJ5N5TL4", "https://sbirkapp.gov.cz/detail/SPPB3PDOTJ5N5TL4")</f>
         <v>0</v>
       </c>
       <c r="V57" t="s">
         <v>330</v>
       </c>
       <c r="W57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>23</v>
       </c>
       <c r="B58" t="s">
         <v>24</v>
       </c>
       <c r="C58" t="s">
         <v>25</v>
       </c>
       <c r="D58" t="s">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>331</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58" t="s">
         <v>332</v>
       </c>
       <c r="H58" s="1">
-        <v>42081</v>
+        <v>42535</v>
       </c>
       <c r="I58" s="1">
-        <v>44951.29667618826</v>
+        <v>44951.29668559727</v>
       </c>
       <c r="J58" t="s">
         <v>333</v>
       </c>
       <c r="K58" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L58" s="1">
-        <v>42101</v>
+        <v>42548</v>
       </c>
       <c r="M58" t="s">
-        <v>78</v>
+        <v>334</v>
       </c>
       <c r="N58" t="s">
-        <v>79</v>
+        <v>335</v>
       </c>
       <c r="S58" t="b">
         <v>1</v>
       </c>
       <c r="U58" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPQZSH65V3LOFMA", "https://sbirkapp.gov.cz/detail/SPPQZSH65V3LOFMA")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPAFHHWJ2KDZYEO", "https://sbirkapp.gov.cz/detail/SPPAFHHWJ2KDZYEO")</f>
         <v>0</v>
       </c>
       <c r="V58" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="W58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>23</v>
       </c>
       <c r="B59" t="s">
         <v>24</v>
       </c>
       <c r="C59" t="s">
         <v>25</v>
       </c>
       <c r="D59" t="s">
         <v>26</v>
       </c>
       <c r="E59" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="H59" s="1">
-        <v>39609</v>
+        <v>42081</v>
       </c>
       <c r="I59" s="1">
-        <v>44951.29666697957</v>
+        <v>44951.29667618826</v>
       </c>
       <c r="J59" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="K59" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L59" s="1">
-        <v>39622</v>
+        <v>42101</v>
       </c>
       <c r="M59" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N59" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="S59" t="b">
         <v>1</v>
       </c>
       <c r="U59" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPRRMBE43DCGZMY", "https://sbirkapp.gov.cz/detail/SPPRRMBE43DCGZMY")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPQZSH65V3LOFMA", "https://sbirkapp.gov.cz/detail/SPPQZSH65V3LOFMA")</f>
         <v>0</v>
       </c>
       <c r="V59" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="W59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>23</v>
       </c>
       <c r="B60" t="s">
         <v>24</v>
       </c>
       <c r="C60" t="s">
         <v>25</v>
       </c>
       <c r="D60" t="s">
         <v>26</v>
       </c>
       <c r="E60" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F60" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G60" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="H60" s="1">
-        <v>42353</v>
+        <v>39609</v>
       </c>
       <c r="I60" s="1">
-        <v>44951.29665792776</v>
+        <v>44951.29666697957</v>
       </c>
       <c r="J60" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="K60" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L60" s="1">
-        <v>42359</v>
+        <v>39622</v>
       </c>
       <c r="M60" t="s">
-        <v>214</v>
+        <v>84</v>
       </c>
       <c r="N60" t="s">
-        <v>215</v>
+        <v>85</v>
       </c>
       <c r="S60" t="b">
         <v>1</v>
       </c>
       <c r="U60" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPXYSL47TSFM4A4", "https://sbirkapp.gov.cz/detail/SPPXYSL47TSFM4A4")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPRRMBE43DCGZMY", "https://sbirkapp.gov.cz/detail/SPPRRMBE43DCGZMY")</f>
         <v>0</v>
       </c>
       <c r="V60" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="W60">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>23</v>
       </c>
       <c r="B61" t="s">
         <v>24</v>
       </c>
       <c r="C61" t="s">
         <v>25</v>
       </c>
       <c r="D61" t="s">
         <v>26</v>
       </c>
       <c r="E61" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F61" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G61" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="H61" s="1">
-        <v>40967</v>
+        <v>42353</v>
       </c>
       <c r="I61" s="1">
-        <v>44951.29664839344</v>
+        <v>44951.29665792776</v>
       </c>
       <c r="J61" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="K61" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L61" s="1">
-        <v>40974</v>
+        <v>42359</v>
       </c>
       <c r="M61" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N61" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="S61" t="b">
         <v>1</v>
       </c>
       <c r="U61" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPDWOQNQPBQAZBI", "https://sbirkapp.gov.cz/detail/SPPDWOQNQPBQAZBI")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPXYSL47TSFM4A4", "https://sbirkapp.gov.cz/detail/SPPXYSL47TSFM4A4")</f>
         <v>0</v>
       </c>
       <c r="V61" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="W61">
         <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>23</v>
       </c>
       <c r="B62" t="s">
         <v>24</v>
       </c>
       <c r="C62" t="s">
         <v>25</v>
       </c>
       <c r="D62" t="s">
         <v>26</v>
       </c>
       <c r="E62" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F62" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="G62" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="H62" s="1">
-        <v>43522</v>
+        <v>40967</v>
       </c>
       <c r="I62" s="1">
-        <v>44950.32207230262</v>
+        <v>44951.29664839344</v>
       </c>
       <c r="J62" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="K62" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L62" s="1">
-        <v>43536</v>
+        <v>40974</v>
       </c>
       <c r="M62" t="s">
-        <v>71</v>
+        <v>220</v>
       </c>
       <c r="N62" t="s">
-        <v>72</v>
+        <v>221</v>
       </c>
       <c r="S62" t="b">
         <v>1</v>
       </c>
       <c r="U62" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPHHYGJLOQ73ZYY", "https://sbirkapp.gov.cz/detail/SPPHHYGJLOQ73ZYY")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPDWOQNQPBQAZBI", "https://sbirkapp.gov.cz/detail/SPPDWOQNQPBQAZBI")</f>
         <v>0</v>
       </c>
       <c r="V62" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="W62">
         <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
         <v>23</v>
       </c>
       <c r="B63" t="s">
         <v>24</v>
       </c>
       <c r="C63" t="s">
         <v>25</v>
       </c>
       <c r="D63" t="s">
         <v>26</v>
       </c>
       <c r="E63" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="F63" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G63" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="H63" s="1">
-        <v>44005</v>
+        <v>43522</v>
       </c>
       <c r="I63" s="1">
-        <v>44949.69373092131</v>
+        <v>44950.32207230262</v>
       </c>
       <c r="J63" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="K63" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L63" s="1">
-        <v>44011</v>
+        <v>43536</v>
       </c>
       <c r="M63" t="s">
-        <v>152</v>
+        <v>77</v>
       </c>
       <c r="N63" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>78</v>
       </c>
       <c r="S63" t="b">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>44835</v>
+        <v>1</v>
       </c>
       <c r="U63" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPUCSWL3EQI3YYA", "https://sbirkapp.gov.cz/detail/SPPUCSWL3EQI3YYA")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPHHYGJLOQ73ZYY", "https://sbirkapp.gov.cz/detail/SPPHHYGJLOQ73ZYY")</f>
         <v>0</v>
       </c>
       <c r="V63" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="W63">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
         <v>23</v>
       </c>
       <c r="B64" t="s">
         <v>24</v>
       </c>
       <c r="C64" t="s">
         <v>25</v>
       </c>
       <c r="D64" t="s">
         <v>26</v>
       </c>
       <c r="E64" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F64" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G64" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H64" s="1">
-        <v>43809</v>
+        <v>44005</v>
       </c>
       <c r="I64" s="1">
-        <v>44949.69372112134</v>
+        <v>44949.69373092131</v>
       </c>
       <c r="J64" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="K64" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L64" s="1">
-        <v>43812</v>
+        <v>44011</v>
       </c>
       <c r="M64" t="s">
-        <v>214</v>
+        <v>158</v>
       </c>
       <c r="N64" t="s">
-        <v>215</v>
+        <v>159</v>
+      </c>
+      <c r="R64" t="s">
+        <v>360</v>
       </c>
       <c r="S64" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="T64" s="1">
+        <v>44835</v>
       </c>
       <c r="U64" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPLPMRNEB5AAGKA", "https://sbirkapp.gov.cz/detail/SPPLPMRNEB5AAGKA")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPUCSWL3EQI3YYA", "https://sbirkapp.gov.cz/detail/SPPUCSWL3EQI3YYA")</f>
         <v>0</v>
       </c>
       <c r="V64" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="W64">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
         <v>23</v>
       </c>
       <c r="B65" t="s">
         <v>24</v>
       </c>
       <c r="C65" t="s">
         <v>25</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
       <c r="E65" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F65" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G65" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="H65" s="1">
-        <v>34830</v>
+        <v>43809</v>
       </c>
       <c r="I65" s="1">
-        <v>44949.67014725082</v>
+        <v>44949.69372112134</v>
       </c>
       <c r="J65" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="K65" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L65" s="1">
-        <v>34834</v>
+        <v>43812</v>
       </c>
       <c r="M65" t="s">
-        <v>363</v>
+        <v>220</v>
       </c>
       <c r="N65" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="Q65" t="s">
+        <v>221</v>
+      </c>
+      <c r="S65" t="b">
+        <v>1</v>
+      </c>
+      <c r="U65" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPLPMRNEB5AAGKA", "https://sbirkapp.gov.cz/detail/SPPLPMRNEB5AAGKA")</f>
+        <v>0</v>
+      </c>
+      <c r="V65" t="s">
         <v>365</v>
       </c>
-      <c r="S65" t="b">
-[...8 lines deleted...]
-      </c>
       <c r="W65">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
         <v>23</v>
       </c>
       <c r="B66" t="s">
         <v>24</v>
       </c>
       <c r="C66" t="s">
         <v>25</v>
       </c>
       <c r="D66" t="s">
         <v>26</v>
       </c>
       <c r="E66" t="s">
+        <v>366</v>
+      </c>
+      <c r="F66" t="s">
+        <v>43</v>
+      </c>
+      <c r="G66" t="s">
         <v>367</v>
       </c>
-      <c r="F66" t="s">
-[...2 lines deleted...]
-      <c r="G66" t="s">
+      <c r="H66" s="1">
+        <v>34830</v>
+      </c>
+      <c r="I66" s="1">
+        <v>44949.67014725082</v>
+      </c>
+      <c r="J66" t="s">
         <v>368</v>
       </c>
-      <c r="H66" s="1">
-[...5 lines deleted...]
-      <c r="J66" t="s">
+      <c r="K66" t="s">
+        <v>219</v>
+      </c>
+      <c r="L66" s="1">
+        <v>34834</v>
+      </c>
+      <c r="M66" t="s">
         <v>369</v>
       </c>
-      <c r="K66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N66" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="R66" t="s">
         <v>370</v>
       </c>
+      <c r="Q66" t="s">
+        <v>371</v>
+      </c>
       <c r="S66" t="b">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>45292</v>
+        <v>1</v>
       </c>
       <c r="U66" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPBOUMYLTYQEMOC", "https://sbirkapp.gov.cz/detail/SPPBOUMYLTYQEMOC")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPKXMBZNDOBWBVC", "https://sbirkapp.gov.cz/detail/SPPKXMBZNDOBWBVC")</f>
         <v>0</v>
       </c>
       <c r="V66" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="W66">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>23</v>
       </c>
       <c r="B67" t="s">
         <v>24</v>
       </c>
       <c r="C67" t="s">
         <v>25</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F67" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G67" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H67" s="1">
-        <v>44257</v>
+        <v>44460</v>
       </c>
       <c r="I67" s="1">
-        <v>44949.67012959897</v>
+        <v>44949.67013898308</v>
       </c>
       <c r="J67" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="K67" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L67" s="1">
-        <v>44267</v>
+        <v>44494</v>
       </c>
       <c r="M67" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="N67" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="R67" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="S67" t="b">
         <v>0</v>
       </c>
       <c r="T67" s="1">
         <v>45292</v>
       </c>
       <c r="U67" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPZ3MPYM2HPS3FK", "https://sbirkapp.gov.cz/detail/SPPZ3MPYM2HPS3FK")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPBOUMYLTYQEMOC", "https://sbirkapp.gov.cz/detail/SPPBOUMYLTYQEMOC")</f>
         <v>0</v>
       </c>
       <c r="V67" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="W67">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>23</v>
       </c>
       <c r="B68" t="s">
         <v>24</v>
       </c>
       <c r="C68" t="s">
         <v>25</v>
       </c>
       <c r="D68" t="s">
         <v>26</v>
       </c>
       <c r="E68" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F68" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G68" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="H68" s="1">
-        <v>38468</v>
+        <v>44257</v>
       </c>
       <c r="I68" s="1">
-        <v>44949.6559310914</v>
+        <v>44949.67012959897</v>
       </c>
       <c r="J68" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="K68" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L68" s="1">
-        <v>38476</v>
+        <v>44267</v>
       </c>
       <c r="M68" t="s">
-        <v>380</v>
+        <v>164</v>
       </c>
       <c r="N68" t="s">
+        <v>165</v>
+      </c>
+      <c r="R68" t="s">
         <v>381</v>
       </c>
       <c r="S68" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="T68" s="1">
+        <v>45292</v>
       </c>
       <c r="U68" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPTJUASX7ZYYKY4", "https://sbirkapp.gov.cz/detail/SPPTJUASX7ZYYKY4")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPZ3MPYM2HPS3FK", "https://sbirkapp.gov.cz/detail/SPPZ3MPYM2HPS3FK")</f>
         <v>0</v>
       </c>
       <c r="V68" t="s">
         <v>382</v>
       </c>
       <c r="W68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>23</v>
       </c>
       <c r="B69" t="s">
         <v>24</v>
       </c>
       <c r="C69" t="s">
         <v>25</v>
       </c>
       <c r="D69" t="s">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>383</v>
       </c>
       <c r="F69" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G69" t="s">
         <v>384</v>
       </c>
       <c r="H69" s="1">
-        <v>38531</v>
+        <v>38468</v>
       </c>
       <c r="I69" s="1">
-        <v>44949.64334460819</v>
+        <v>44949.6559310914</v>
       </c>
       <c r="J69" t="s">
         <v>385</v>
       </c>
       <c r="K69" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L69" s="1">
-        <v>38540</v>
+        <v>38476</v>
       </c>
       <c r="M69" t="s">
         <v>386</v>
       </c>
       <c r="N69" t="s">
         <v>387</v>
       </c>
-      <c r="R69" t="s">
+      <c r="S69" t="b">
+        <v>1</v>
+      </c>
+      <c r="U69" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPTJUASX7ZYYKY4", "https://sbirkapp.gov.cz/detail/SPPTJUASX7ZYYKY4")</f>
+        <v>0</v>
+      </c>
+      <c r="V69" t="s">
         <v>388</v>
-      </c>
-[...11 lines deleted...]
-        <v>389</v>
       </c>
       <c r="W69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>23</v>
       </c>
       <c r="B70" t="s">
         <v>24</v>
       </c>
       <c r="C70" t="s">
         <v>25</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70" t="s">
+        <v>389</v>
+      </c>
+      <c r="F70" t="s">
+        <v>43</v>
+      </c>
+      <c r="G70" t="s">
         <v>390</v>
       </c>
-      <c r="F70" t="s">
-[...2 lines deleted...]
-      <c r="G70" t="s">
+      <c r="H70" s="1">
+        <v>38531</v>
+      </c>
+      <c r="I70" s="1">
+        <v>44949.64334460819</v>
+      </c>
+      <c r="J70" t="s">
         <v>391</v>
       </c>
-      <c r="H70" s="1">
-[...5 lines deleted...]
-      <c r="J70" t="s">
+      <c r="K70" t="s">
+        <v>219</v>
+      </c>
+      <c r="L70" s="1">
+        <v>38540</v>
+      </c>
+      <c r="M70" t="s">
         <v>392</v>
       </c>
-      <c r="K70" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N70" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="O70" t="s">
         <v>393</v>
       </c>
+      <c r="R70" t="s">
+        <v>394</v>
+      </c>
       <c r="S70" t="b">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="T70" s="1">
+        <v>45444</v>
       </c>
       <c r="U70" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPCJZNAHVAJ6MCM", "https://sbirkapp.gov.cz/detail/SPPCJZNAHVAJ6MCM")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPYFE4ZFG3LBW2W", "https://sbirkapp.gov.cz/detail/SPPYFE4ZFG3LBW2W")</f>
         <v>0</v>
       </c>
       <c r="V70" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="W70">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
         <v>23</v>
       </c>
       <c r="B71" t="s">
         <v>24</v>
       </c>
       <c r="C71" t="s">
         <v>25</v>
       </c>
       <c r="D71" t="s">
         <v>26</v>
       </c>
       <c r="E71" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F71" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G71" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H71" s="1">
-        <v>42248</v>
+        <v>38580</v>
       </c>
       <c r="I71" s="1">
-        <v>44949.61062912249</v>
+        <v>44949.63952026845</v>
       </c>
       <c r="J71" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="K71" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L71" s="1">
-        <v>42263</v>
+        <v>38596</v>
       </c>
       <c r="M71" t="s">
-        <v>104</v>
+        <v>369</v>
       </c>
       <c r="N71" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>370</v>
+      </c>
+      <c r="O71" t="s">
+        <v>399</v>
       </c>
       <c r="S71" t="b">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>45122</v>
+        <v>1</v>
       </c>
       <c r="U71" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPGU3TVNBZMGR3S", "https://sbirkapp.gov.cz/detail/SPPGU3TVNBZMGR3S")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPCJZNAHVAJ6MCM", "https://sbirkapp.gov.cz/detail/SPPCJZNAHVAJ6MCM")</f>
         <v>0</v>
       </c>
       <c r="V71" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="W71">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
         <v>23</v>
       </c>
       <c r="B72" t="s">
         <v>24</v>
       </c>
       <c r="C72" t="s">
         <v>25</v>
       </c>
       <c r="D72" t="s">
         <v>26</v>
       </c>
       <c r="E72" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="F72" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G72" t="s">
-        <v>173</v>
+        <v>402</v>
       </c>
       <c r="H72" s="1">
-        <v>43809</v>
+        <v>42248</v>
       </c>
       <c r="I72" s="1">
-        <v>44949.58124045475</v>
+        <v>44949.61062912249</v>
       </c>
       <c r="J72" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="K72" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L72" s="1">
-        <v>43819</v>
+        <v>42263</v>
       </c>
       <c r="M72" t="s">
-        <v>401</v>
+        <v>110</v>
       </c>
       <c r="N72" t="s">
-        <v>402</v>
+        <v>111</v>
       </c>
       <c r="R72" t="s">
-        <v>403</v>
+        <v>147</v>
       </c>
       <c r="S72" t="b">
         <v>0</v>
       </c>
       <c r="T72" s="1">
-        <v>45010</v>
+        <v>45122</v>
       </c>
       <c r="U72" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPRHS2XLQXMRTCW", "https://sbirkapp.gov.cz/detail/SPPRHS2XLQXMRTCW")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPGU3TVNBZMGR3S", "https://sbirkapp.gov.cz/detail/SPPGU3TVNBZMGR3S")</f>
         <v>0</v>
       </c>
       <c r="V72" t="s">
         <v>404</v>
       </c>
       <c r="W72">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
         <v>23</v>
       </c>
       <c r="B73" t="s">
         <v>24</v>
       </c>
       <c r="C73" t="s">
         <v>25</v>
       </c>
       <c r="D73" t="s">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>405</v>
       </c>
       <c r="F73" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G73" t="s">
-        <v>38</v>
+        <v>179</v>
       </c>
       <c r="H73" s="1">
-        <v>44369</v>
+        <v>43809</v>
       </c>
       <c r="I73" s="1">
-        <v>44949.56062639481</v>
+        <v>44949.58124045475</v>
       </c>
       <c r="J73" t="s">
         <v>406</v>
       </c>
       <c r="K73" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L73" s="1">
-        <v>44371</v>
+        <v>43819</v>
       </c>
       <c r="M73" t="s">
-        <v>40</v>
+        <v>407</v>
       </c>
       <c r="N73" t="s">
-        <v>41</v>
+        <v>408</v>
       </c>
       <c r="R73" t="s">
-        <v>181</v>
+        <v>409</v>
       </c>
       <c r="S73" t="b">
         <v>0</v>
       </c>
       <c r="T73" s="1">
-        <v>44702</v>
+        <v>45010</v>
       </c>
       <c r="U73" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPPEK6RDJLXGD4E", "https://sbirkapp.gov.cz/detail/SPPPEK6RDJLXGD4E")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPRHS2XLQXMRTCW", "https://sbirkapp.gov.cz/detail/SPPRHS2XLQXMRTCW")</f>
         <v>0</v>
       </c>
       <c r="V73" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="W73">
         <v>2</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
         <v>23</v>
       </c>
       <c r="B74" t="s">
         <v>24</v>
       </c>
       <c r="C74" t="s">
         <v>25</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="F74" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="G74" t="s">
-        <v>409</v>
+        <v>44</v>
       </c>
       <c r="H74" s="1">
-        <v>44901</v>
+        <v>44369</v>
       </c>
       <c r="I74" s="1">
-        <v>44911.44372583659</v>
+        <v>44949.56062639481</v>
       </c>
       <c r="J74" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="K74" t="s">
-        <v>31</v>
+        <v>219</v>
+      </c>
+      <c r="L74" s="1">
+        <v>44371</v>
       </c>
       <c r="M74" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="N74" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>47</v>
       </c>
       <c r="R74" t="s">
-        <v>112</v>
+        <v>187</v>
       </c>
       <c r="S74" t="b">
         <v>0</v>
       </c>
       <c r="T74" s="1">
-        <v>45245</v>
+        <v>44702</v>
       </c>
       <c r="U74" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPQILU6METIQZ42", "https://sbirkapp.gov.cz/detail/SPPQILU6METIQZ42")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPPEK6RDJLXGD4E", "https://sbirkapp.gov.cz/detail/SPPPEK6RDJLXGD4E")</f>
         <v>0</v>
       </c>
       <c r="V74" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="W74">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
         <v>23</v>
       </c>
       <c r="B75" t="s">
         <v>24</v>
       </c>
       <c r="C75" t="s">
         <v>25</v>
       </c>
       <c r="D75" t="s">
         <v>26</v>
       </c>
       <c r="E75" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="F75" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G75" t="s">
-        <v>352</v>
+        <v>415</v>
       </c>
       <c r="H75" s="1">
-        <v>44908</v>
+        <v>44901</v>
       </c>
       <c r="I75" s="1">
-        <v>44909.5730953341</v>
+        <v>44911.44372583659</v>
       </c>
       <c r="J75" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="K75" t="s">
         <v>31</v>
       </c>
       <c r="M75" t="s">
-        <v>152</v>
+        <v>77</v>
       </c>
       <c r="N75" t="s">
-        <v>153</v>
+        <v>78</v>
       </c>
       <c r="P75" t="s">
-        <v>354</v>
+        <v>417</v>
       </c>
       <c r="R75" t="s">
-        <v>415</v>
+        <v>118</v>
       </c>
       <c r="S75" t="b">
         <v>0</v>
       </c>
       <c r="T75" s="1">
-        <v>45292</v>
+        <v>45245</v>
       </c>
       <c r="U75" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP2YFJ2H6LTJNTW", "https://sbirkapp.gov.cz/detail/SPP2YFJ2H6LTJNTW")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPQILU6METIQZ42", "https://sbirkapp.gov.cz/detail/SPPQILU6METIQZ42")</f>
         <v>0</v>
       </c>
       <c r="V75" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="W75">
         <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
         <v>23</v>
       </c>
       <c r="B76" t="s">
         <v>24</v>
       </c>
       <c r="C76" t="s">
         <v>25</v>
       </c>
       <c r="D76" t="s">
         <v>26</v>
       </c>
       <c r="E76" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="F76" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="G76" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="H76" s="1">
-        <v>44817</v>
+        <v>44908</v>
       </c>
       <c r="I76" s="1">
-        <v>44820.299440979</v>
+        <v>44909.5730953341</v>
       </c>
       <c r="J76" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="K76" t="s">
         <v>31</v>
       </c>
       <c r="M76" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="N76" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="P76" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>360</v>
       </c>
       <c r="R76" t="s">
-        <v>154</v>
+        <v>421</v>
       </c>
       <c r="S76" t="b">
         <v>0</v>
       </c>
       <c r="T76" s="1">
-        <v>44927</v>
+        <v>45292</v>
       </c>
       <c r="U76" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP6FNXOYGQGN5FU", "https://sbirkapp.gov.cz/detail/SPP6FNXOYGQGN5FU")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP2YFJ2H6LTJNTW", "https://sbirkapp.gov.cz/detail/SPP2YFJ2H6LTJNTW")</f>
         <v>0</v>
       </c>
       <c r="V76" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="W76">
         <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
         <v>23</v>
       </c>
       <c r="B77" t="s">
         <v>24</v>
       </c>
       <c r="C77" t="s">
         <v>25</v>
       </c>
       <c r="D77" t="s">
         <v>26</v>
       </c>
       <c r="E77" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="F77" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="G77" t="s">
-        <v>422</v>
+        <v>358</v>
       </c>
       <c r="H77" s="1">
-        <v>44691</v>
+        <v>44817</v>
       </c>
       <c r="I77" s="1">
-        <v>44714.37609471029</v>
+        <v>44820.299440979</v>
       </c>
       <c r="J77" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K77" t="s">
         <v>31</v>
       </c>
       <c r="M77" t="s">
-        <v>71</v>
+        <v>158</v>
       </c>
       <c r="N77" t="s">
-        <v>72</v>
+        <v>159</v>
+      </c>
+      <c r="P77" t="s">
+        <v>425</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>160</v>
       </c>
       <c r="R77" t="s">
-        <v>424</v>
+        <v>160</v>
       </c>
       <c r="S77" t="b">
         <v>0</v>
       </c>
       <c r="T77" s="1">
-        <v>44926</v>
+        <v>44927</v>
       </c>
       <c r="U77" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP5AQH526TMBZSU", "https://sbirkapp.gov.cz/detail/SPP5AQH526TMBZSU")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP6FNXOYGQGN5FU", "https://sbirkapp.gov.cz/detail/SPP6FNXOYGQGN5FU")</f>
         <v>0</v>
       </c>
       <c r="V77" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="W77">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
         <v>23</v>
       </c>
       <c r="B78" t="s">
         <v>24</v>
       </c>
       <c r="C78" t="s">
         <v>25</v>
       </c>
       <c r="D78" t="s">
         <v>26</v>
       </c>
       <c r="E78" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F78" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G78" t="s">
-        <v>38</v>
+        <v>428</v>
       </c>
       <c r="H78" s="1">
-        <v>44684</v>
+        <v>44691</v>
       </c>
       <c r="I78" s="1">
-        <v>44687.50385002444</v>
+        <v>44714.37609471029</v>
       </c>
       <c r="J78" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="K78" t="s">
         <v>31</v>
       </c>
       <c r="M78" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="N78" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>78</v>
       </c>
       <c r="R78" t="s">
-        <v>131</v>
+        <v>430</v>
       </c>
       <c r="S78" t="b">
         <v>0</v>
       </c>
       <c r="T78" s="1">
-        <v>45066</v>
+        <v>44926</v>
       </c>
       <c r="U78" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPFD4CDYVR3BF6E", "https://sbirkapp.gov.cz/detail/SPPFD4CDYVR3BF6E")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP5AQH526TMBZSU", "https://sbirkapp.gov.cz/detail/SPP5AQH526TMBZSU")</f>
         <v>0</v>
       </c>
       <c r="V78" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="W78">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
         <v>23</v>
       </c>
       <c r="B79" t="s">
         <v>24</v>
       </c>
       <c r="C79" t="s">
         <v>25</v>
       </c>
       <c r="D79" t="s">
         <v>26</v>
       </c>
       <c r="E79" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="F79" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="G79" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="H79" s="1">
-        <v>44643</v>
+        <v>44684</v>
       </c>
       <c r="I79" s="1">
-        <v>44649.53623324691</v>
+        <v>44687.50385002444</v>
       </c>
       <c r="J79" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="K79" t="s">
         <v>31</v>
       </c>
       <c r="M79" t="s">
-        <v>432</v>
+        <v>46</v>
       </c>
       <c r="N79" t="s">
-        <v>433</v>
+        <v>47</v>
+      </c>
+      <c r="P79" t="s">
+        <v>434</v>
       </c>
       <c r="R79" t="s">
-        <v>434</v>
+        <v>137</v>
       </c>
       <c r="S79" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T79" s="1">
-        <v>46238</v>
+        <v>45066</v>
       </c>
       <c r="U79" s="2">
-        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPXVCYFR2Q4JHIO", "https://sbirkapp.gov.cz/detail/SPPXVCYFR2Q4JHIO")</f>
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPFD4CDYVR3BF6E", "https://sbirkapp.gov.cz/detail/SPPFD4CDYVR3BF6E")</f>
         <v>0</v>
       </c>
       <c r="V79" t="s">
         <v>435</v>
       </c>
       <c r="W79">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
         <v>23</v>
       </c>
       <c r="B80" t="s">
         <v>24</v>
       </c>
       <c r="C80" t="s">
         <v>25</v>
       </c>
       <c r="D80" t="s">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>436</v>
       </c>
       <c r="F80" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G80" t="s">
+        <v>23</v>
+      </c>
+      <c r="H80" s="1">
+        <v>44643</v>
+      </c>
+      <c r="I80" s="1">
+        <v>44649.53623324691</v>
+      </c>
+      <c r="J80" t="s">
         <v>437</v>
-      </c>
-[...7 lines deleted...]
-        <v>438</v>
       </c>
       <c r="K80" t="s">
         <v>31</v>
       </c>
       <c r="M80" t="s">
-        <v>52</v>
+        <v>438</v>
       </c>
       <c r="N80" t="s">
-        <v>53</v>
+        <v>439</v>
+      </c>
+      <c r="R80" t="s">
+        <v>440</v>
       </c>
       <c r="S80" t="b">
         <v>0</v>
       </c>
       <c r="T80" s="1">
+        <v>46238</v>
+      </c>
+      <c r="U80" s="2">
+        <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPXVCYFR2Q4JHIO", "https://sbirkapp.gov.cz/detail/SPPXVCYFR2Q4JHIO")</f>
+        <v>0</v>
+      </c>
+      <c r="V80" t="s">
+        <v>441</v>
+      </c>
+      <c r="W80">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:23">
+      <c r="A81" t="s">
+        <v>23</v>
+      </c>
+      <c r="B81" t="s">
+        <v>24</v>
+      </c>
+      <c r="C81" t="s">
+        <v>25</v>
+      </c>
+      <c r="D81" t="s">
+        <v>26</v>
+      </c>
+      <c r="E81" t="s">
+        <v>442</v>
+      </c>
+      <c r="F81" t="s">
+        <v>43</v>
+      </c>
+      <c r="G81" t="s">
+        <v>443</v>
+      </c>
+      <c r="H81" s="1">
+        <v>44621</v>
+      </c>
+      <c r="I81" s="1">
+        <v>44635.34493169714</v>
+      </c>
+      <c r="J81" t="s">
+        <v>444</v>
+      </c>
+      <c r="K81" t="s">
+        <v>31</v>
+      </c>
+      <c r="M81" t="s">
+        <v>58</v>
+      </c>
+      <c r="N81" t="s">
+        <v>59</v>
+      </c>
+      <c r="S81" t="b">
+        <v>0</v>
+      </c>
+      <c r="T81" s="1">
         <v>44713</v>
       </c>
-      <c r="U80" s="2">
+      <c r="U81" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPUCTO676PQBW74", "https://sbirkapp.gov.cz/detail/SPPUCTO676PQBW74")</f>
         <v>0</v>
       </c>
-      <c r="V80" t="s">
-[...2 lines deleted...]
-      <c r="W80">
+      <c r="V81" t="s">
+        <v>445</v>
+      </c>
+      <c r="W81">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">