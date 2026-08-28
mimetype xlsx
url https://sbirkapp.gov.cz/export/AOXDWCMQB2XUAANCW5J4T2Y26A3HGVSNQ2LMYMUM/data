--- v0 (2026-07-14)
+++ v1 (2026-08-28)
@@ -213,51 +213,51 @@
   <si>
     <t>1315879124</t>
   </si>
   <si>
     <t>1/2024</t>
   </si>
   <si>
     <t>Obecně závazná vyhláška obce Pěnčín, kterou se stanoví část společného školského obvodu základní školy</t>
   </si>
   <si>
     <t>školské obvody - základní školy</t>
   </si>
   <si>
     <t>zákon č. 561/2004 Sb., školský zákon - § 178 odst. 2 písm. c)</t>
   </si>
   <si>
     <t>1315877654</t>
   </si>
   <si>
     <t>1/2023</t>
   </si>
   <si>
     <t>OZV o místním poplatku za odkládání komunálního odpadu z nemovité věci</t>
   </si>
   <si>
-    <t>2023-01-01</t>
+    <t>2023-11-24</t>
   </si>
   <si>
     <t>5/2024: kterou se mění obecně závazná vyhláška č. 1/2023, o místním poplatku za odkládání komunálního odpadu z nemovité věci; 5/2024: kterou se mění obecně závazná vyhláška č. 1/2023, o místním poplatku za odkládání komunálního odpadu z nemovité věci</t>
   </si>
   <si>
     <t>1268459311</t>
   </si>
   <si>
     <t>5/2020</t>
   </si>
   <si>
     <t>Obecně závazná vyhláška obce Pěnčín č. 5/2020 o místním poplatku ze vstupného</t>
   </si>
   <si>
     <t>2020-10-01</t>
   </si>
   <si>
     <t>Dle přechodného ustanovení</t>
   </si>
   <si>
     <t>3/2024: Obecně závazná vyhláška obce Pěnčín o místním poplatku za vstupného</t>
   </si>
   <si>
     <t>1268451685</t>
   </si>
@@ -1139,51 +1139,51 @@
         <v>32</v>
       </c>
       <c r="N8" t="s">
         <v>33</v>
       </c>
       <c r="Q8" t="s">
         <v>68</v>
       </c>
       <c r="R8" t="s">
         <v>40</v>
       </c>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" s="1">
         <v>46023</v>
       </c>
       <c r="U8" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPFF6O64ISN2FS4", "https://sbirkapp.gov.cz/detail/SPPFF6O64ISN2FS4")</f>
         <v>0</v>
       </c>
       <c r="V8" t="s">
         <v>69</v>
       </c>
       <c r="W8">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>70</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9" t="s">
         <v>71</v>
       </c>
       <c r="H9" s="1">