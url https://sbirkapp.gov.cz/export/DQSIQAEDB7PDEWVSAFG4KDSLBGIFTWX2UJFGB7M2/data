--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -555,51 +555,51 @@
   <si>
     <t>1288573918</t>
   </si>
   <si>
     <t>13/2023</t>
   </si>
   <si>
     <t>o zákazu požívání alkoholických nápojů na veřejném prostranství</t>
   </si>
   <si>
     <t>2024-01-03</t>
   </si>
   <si>
     <t>1288203470</t>
   </si>
   <si>
     <t>12/2023</t>
   </si>
   <si>
     <t>o pravidlech pohybu psů na veřejném prostranství</t>
   </si>
   <si>
     <t>06/2007: Obecně závazná vyhláška města Hradec Králové č. 6/2007 o pravidlech pro pohyb psů na veřejném prostranství</t>
   </si>
   <si>
-    <t>5/2024: OZV kterou se mění obecně závazná vyhláška statutárního města Hradec Králové č. 12/2023,  o pravidlech pohybu psů na veřejném prostranství; 2/2025: OZV kterou se mění obecně závazná vyhláška statutárního města Hradec Králové č. 12/2023, o pravidlech pohybu psů na veřejném prostranství; 5/2026: Obecně závazná vyhláška statutárního města Hradec Králové, kterou se mění obecně závazná vyhláška statutárního města Hradec Králové č. 12/2023,  o pravidlech pohybu psů na veřejném prostranství</t>
+    <t>5/2024: OZV kterou se mění obecně závazná vyhláška statutárního města Hradec Králové č. 12/2023,  o pravidlech pohybu psů na veřejném prostranství; 2/2025: OZV kterou se mění obecně závazná vyhláška statutárního města Hradec Králové č. 12/2023, o pravidlech pohybu psů na veřejném prostranství; 5/2026: Obecně závazná vyhláška statutárního města Hradec Králové, kterou se mění obecně závazná vyhláška statutárního města Hradec Králové č. 12/2023,  o pravidlech pohybu psů na veřejném prostranství; 5/2026: Obecně závazná vyhláška statutárního města Hradec Králové, kterou se mění obecně závazná vyhláška statutárního města Hradec Králové č. 12/2023,  o pravidlech pohybu psů na veřejném prostranství</t>
   </si>
   <si>
     <t>1288201557</t>
   </si>
   <si>
     <t>11/2023</t>
   </si>
   <si>
     <t>Obecně závazná vyhláška statutárního města Hradec Králové, kterou se zrušuje obecně závazná vyhláška statutárního města Hradec Králové č. 4/2012,  o udržování čistoty ulic a jiných veřejných prostranství, o ochraně životního prostředí, veřejné zeleně a o užívání zařízení sloužících potřebám veřejnosti ve městě Hradec Králové, a obecně závazná vyhláška statutárního města Hradec Králové č. 4/2014, kterou se mění a doplňuje obecně závazná vyhláška statutárního města Hradec Králové č. 4/2012, o udržování čistoty ulic a jiných veřejných prostranství, o ochraně životního prostředí, veřejné zeleně a o užívání zařízení sloužících potřebám veřejnosti ve městě Hradec Králové</t>
   </si>
   <si>
     <t>2024-01-02</t>
   </si>
   <si>
     <t>4/2012: Obecně závazná vyhláška města Hradec Králové, o udržování čistoty ulic a jiných veřejných prostranství, o ochraně životního prostředí, veřejné zeleně a o užívání zařízení sloužících potřebám veřejnosti ve městě Hradec Králové; 4/2014: Obecně závazná vyhláška města Hradec Králové, kterou se mění obecně závazná vyhláška Statutárního města Hradec Králové č. 4/2012, o udržování čistoty ulic a jiných veřejných prostranství, o ochraně životního prostředí, veřejné zeleně a o užívání zařízení sloužících potřebám veřejnosti ve městě Hradec Králové</t>
   </si>
   <si>
     <t>1287471022</t>
   </si>
   <si>
     <t>10/2023</t>
   </si>
   <si>
     <t>Obecně závazná vyhláška statutárního města Hradec Králové, kterou se vydává požární řád statutárního města Hradec Králové</t>
   </si>
@@ -2030,51 +2030,51 @@
         <v>38</v>
       </c>
       <c r="K3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>39</v>
       </c>
       <c r="N3" t="s">
         <v>40</v>
       </c>
       <c r="O3" t="s">
         <v>41</v>
       </c>
       <c r="S3" t="b">
         <v>1</v>
       </c>
       <c r="U3" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPQ6TMWLZFRIGBW", "https://sbirkapp.gov.cz/detail/SPPQ6TMWLZFRIGBW")</f>
         <v>0</v>
       </c>
       <c r="V3" t="s">
         <v>42</v>
       </c>
       <c r="W3">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>43</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="1">