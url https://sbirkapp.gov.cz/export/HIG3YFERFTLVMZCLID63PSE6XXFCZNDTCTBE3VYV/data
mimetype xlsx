--- v0 (2026-07-05)
+++ v1 (2026-08-24)
@@ -171,51 +171,51 @@
   <si>
     <t>2/2021: o místním poplatku ze psů</t>
   </si>
   <si>
     <t>1281325250</t>
   </si>
   <si>
     <t>1/2023</t>
   </si>
   <si>
     <t>VÝMAZ</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1281319457</t>
   </si>
   <si>
     <t>1/2013</t>
   </si>
   <si>
     <t>Obecně závazná vyhláška č. 1/2013 o ochraně nočního klidu a regulaci hlučných činností</t>
   </si>
   <si>
-    <t>2021-07-05</t>
+    <t>2013-07-05</t>
   </si>
   <si>
     <t>Dle přechodného ustanovení</t>
   </si>
   <si>
     <t>veřejný pořádek - hlučné činnosti</t>
   </si>
   <si>
     <t>zákon č. 128/2000 Sb., o obcích - § 10 písm. a) - hlučné činnosti</t>
   </si>
   <si>
     <t>1010199841</t>
   </si>
   <si>
     <t>2/2021</t>
   </si>
   <si>
     <t>2022-01-01</t>
   </si>
   <si>
     <t>2/2023: o místním poplatku ze psů</t>
   </si>
   <si>
     <t>1010195614</t>
   </si>
@@ -979,51 +979,51 @@
         <v>53</v>
       </c>
       <c r="K6" t="s">
         <v>54</v>
       </c>
       <c r="L6" s="1">
         <v>41445</v>
       </c>
       <c r="M6" t="s">
         <v>55</v>
       </c>
       <c r="N6" t="s">
         <v>56</v>
       </c>
       <c r="S6" t="b">
         <v>1</v>
       </c>
       <c r="U6" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPP5AAVEEURGH37A", "https://sbirkapp.gov.cz/detail/SPP5AAVEEURGH37A")</f>
         <v>0</v>
       </c>
       <c r="V6" t="s">
         <v>57</v>
       </c>
       <c r="W6">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>58</v>
       </c>
       <c r="F7" t="s">
         <v>28</v>
       </c>
       <c r="G7" t="s">
         <v>42</v>
       </c>
       <c r="H7" s="1">