--- v0 (2026-07-10)
+++ v1 (2026-08-24)
@@ -108,54 +108,54 @@
   <si>
     <t>00251984</t>
   </si>
   <si>
     <t>fb9bfyg</t>
   </si>
   <si>
     <t>Jihočeský kraj</t>
   </si>
   <si>
     <t>2/2026</t>
   </si>
   <si>
     <t>Nařízení</t>
   </si>
   <si>
     <t>Tržní řád</t>
   </si>
   <si>
     <t>2026-07-16</t>
   </si>
   <si>
     <t>Běžný</t>
   </si>
   <si>
-    <t>regulace prodeje zboží a nabízení služeb - tržní řád</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">zákon č. 455/1991 Sb., živnostenský zákon - § 18 odst. 1 </t>
+    <t>regulace prodeje zboží a nabízení služeb - tržní řád; regulace podomního a pochůzkového prodeje a nabízení služeb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zákon č. 455/1991 Sb., živnostenský zákon - § 18 odst. 1 ; zákon č. 455/1991 Sb., živnostenský zákon - § 18 odst. 4 </t>
   </si>
   <si>
     <t>1725045628</t>
   </si>
   <si>
     <t>1/2026</t>
   </si>
   <si>
     <t>Obecně závazná vyhláška</t>
   </si>
   <si>
     <t>o regulaci konzumace alkoholických nápojů na veřejných prostranstvích</t>
   </si>
   <si>
     <t>2026-07-09</t>
   </si>
   <si>
     <t>alkohol - regulace alkoholu na akcích; veřejný pořádek - konzumace alkoholu</t>
   </si>
   <si>
     <t>zákon č. 65/2017 Sb., o ochraně zdraví před škodlivými účinky návykových látek - § 17 odst. 2 písm. b); zákon č. 128/2000 Sb., o obcích - § 10 písm. a) - konzumace alkoholu</t>
   </si>
   <si>
     <t>1720840986</t>
   </si>
@@ -1061,51 +1061,51 @@
         <v>46204.34512359361</v>
       </c>
       <c r="J2" t="s">
         <v>30</v>
       </c>
       <c r="K2" t="s">
         <v>31</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="b">
         <v>1</v>
       </c>
       <c r="U2" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPYOUVQAH7CXHLM", "https://sbirkapp.gov.cz/detail/SPPYOUVQAH7CXHLM")</f>
         <v>0</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
       <c r="W2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
       <c r="G3" t="s">
         <v>37</v>
       </c>
       <c r="H3" s="1">
@@ -1115,51 +1115,51 @@
         <v>46197.59388806943</v>
       </c>
       <c r="J3" t="s">
         <v>38</v>
       </c>
       <c r="K3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>39</v>
       </c>
       <c r="N3" t="s">
         <v>40</v>
       </c>
       <c r="S3" t="b">
         <v>1</v>
       </c>
       <c r="U3" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPQIDKK4QVQDYNO", "https://sbirkapp.gov.cz/detail/SPPQIDKK4QVQDYNO")</f>
         <v>0</v>
       </c>
       <c r="V3" t="s">
         <v>41</v>
       </c>
       <c r="W3">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>42</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4" t="s">
         <v>43</v>
       </c>
       <c r="H4" s="1">