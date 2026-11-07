--- v0 (2026-08-08)
+++ v1 (2026-11-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="426" uniqueCount="191">
   <si>
     <t>Publikující</t>
   </si>
   <si>
     <t>Publikující ID OVM (IČO)</t>
   </si>
   <si>
     <t>Datová schránka publikujícího</t>
   </si>
   <si>
     <t>Kraj publikujícího</t>
   </si>
   <si>
     <t>Číslo právního předpisu</t>
   </si>
   <si>
     <t>Druh právního předpisu</t>
   </si>
   <si>
     <t>Název právního předpisu</t>
   </si>
   <si>
     <t>Datum vydání</t>
   </si>
   <si>
@@ -384,255 +384,246 @@
   <si>
     <t>1455526158</t>
   </si>
   <si>
     <t>1/1992</t>
   </si>
   <si>
     <t>Tržní řád města</t>
   </si>
   <si>
     <t>1992-09-08</t>
   </si>
   <si>
     <t>regulace prodeje zboží a nabízení služeb - tržní řád</t>
   </si>
   <si>
     <t xml:space="preserve">zákon č. 455/1991 Sb., živnostenský zákon - § 18 odst. 1 </t>
   </si>
   <si>
     <t>1455524269</t>
   </si>
   <si>
     <t>2/2020</t>
   </si>
   <si>
-    <t>Obecně závazná vyhláška, kterou se mění obecně závazná vyhláška č. 2/2019 o místních poplatcích</t>
-[...2 lines deleted...]
-    <t>2021-01-01</t>
+    <t>1452223342</t>
+  </si>
+  <si>
+    <t>1/2019</t>
+  </si>
+  <si>
+    <t>1452221592</t>
+  </si>
+  <si>
+    <t>1/2014</t>
+  </si>
+  <si>
+    <t>Obecně závazná vyhláška, kterou se stanoví systém komunitního kompostování a způsob využití zeleného kompostu k údržbě a obnově veřejné zeleně na území obce</t>
+  </si>
+  <si>
+    <t>2015-01-01</t>
+  </si>
+  <si>
+    <t>1452209372</t>
+  </si>
+  <si>
+    <t>3/1998</t>
+  </si>
+  <si>
+    <t>Obecně závazná vyhláška o pravidlech umisťování reklamních a jiných zařízení platná na územním obvodu města Hluboká nad Vltavou</t>
+  </si>
+  <si>
+    <t>1999-03-04</t>
+  </si>
+  <si>
+    <t>veřejný pořádek - plakátování; jiná</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zákon č. 128/2000 Sb., o obcích - § 10 písm. c) - plakátování; ústavní zákon č. 1/1993 Sb., Ústava České republiky - čl. 104 odst. 3 </t>
+  </si>
+  <si>
+    <t>2/2025: Obecně závazná vyhláška, kterou se ruší obecně závazná vyhláška č. 3/1998; 2/2025: Obecně závazná vyhláška, kterou se ruší obecně závazná vyhláška č. 3/1998</t>
+  </si>
+  <si>
+    <t>1451379968</t>
+  </si>
+  <si>
+    <t>2/2014</t>
+  </si>
+  <si>
+    <t>Požární řád obce</t>
+  </si>
+  <si>
+    <t>2015-01-02</t>
+  </si>
+  <si>
+    <t>požární ochrana - požární řád</t>
+  </si>
+  <si>
+    <t>zákon č. 133/1985 Sb., o požární ochraně - § 29 odst. 1 písm. o) bod 1</t>
+  </si>
+  <si>
+    <t>1451371296</t>
+  </si>
+  <si>
+    <t>1/2015</t>
+  </si>
+  <si>
+    <t>Nařízení obce, kterým se zakazuje podomní a pochůzkový prodej na území města</t>
+  </si>
+  <si>
+    <t>2015-07-15</t>
+  </si>
+  <si>
+    <t>regulace podomního a pochůzkového prodeje a nabízení služeb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zákon č. 455/1991 Sb., živnostenský zákon - § 18 odst. 4 </t>
+  </si>
+  <si>
+    <t>1451357804</t>
+  </si>
+  <si>
+    <t>1/2017</t>
+  </si>
+  <si>
+    <t>Obecně závazná vyhláška, kterou se stanovuje rozsah a způsob zajištění odděleného soustřeďování složek komunálního odpadu na území města Hluboká nad Vltavou</t>
+  </si>
+  <si>
+    <t>2017-04-25</t>
+  </si>
+  <si>
+    <t>1/2026: Obecně závazná vyhláška, kterou se stanovuje obecní systém odpadového hospodářství</t>
+  </si>
+  <si>
+    <t>1451354557</t>
+  </si>
+  <si>
+    <t>1/2018</t>
+  </si>
+  <si>
+    <t>Obecně závazná vyhláška o regulaci provozování hazardních her</t>
+  </si>
+  <si>
+    <t>2018-03-01</t>
+  </si>
+  <si>
+    <t>hazardní hry</t>
+  </si>
+  <si>
+    <t>zákon č. 186/2016 Sb., o hazardních hrách - § 12 odst. 1</t>
+  </si>
+  <si>
+    <t>1451340351</t>
+  </si>
+  <si>
+    <t>2/2019</t>
+  </si>
+  <si>
+    <t>Obecně závazná vyhláška o místních poplatcích</t>
+  </si>
+  <si>
+    <t>2020-01-01</t>
+  </si>
+  <si>
+    <t>místní poplatek ze psů; místní poplatek z pobytu; místní poplatek za užívání veřejného prostranství</t>
+  </si>
+  <si>
+    <t>zákon č. 565/1990 Sb., o místních poplatcích - § 14 - ze psů; zákon č. 565/1990 Sb., o místních poplatcích - § 14 - z pobytu; zákon č. 565/1990 Sb., o místních poplatcích - § 14 - za užívání veřejného prostranství</t>
+  </si>
+  <si>
+    <t>4/2025: Obecně závazná vyhláška města Hluboká nad Vltavou  o místním poplatku ze psů; 5/2025: Obecně závazná vyhláška města Hluboká nad Vltavou  o místním poplatku za užívání veřejného prostranství; 5/2025: Obecně závazná vyhláška města Hluboká nad Vltavou  o místním poplatku za užívání veřejného prostranství</t>
+  </si>
+  <si>
+    <t>1451332611</t>
+  </si>
+  <si>
+    <t>2/2021</t>
+  </si>
+  <si>
+    <t>Obecně závazná vyhláška o místním poplatku za obecní systém odpadového hospodářství</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>6/2025: Obecně závazná vyhláška města Hluboká nad Vltavou o místním poplatku za obecní systém odpadového hospodářství</t>
+  </si>
+  <si>
+    <t>1451326294</t>
+  </si>
+  <si>
+    <t>1/2007</t>
+  </si>
+  <si>
+    <t>Obecně závazná vyhláška o zřízení Městské policie v Hluboké nad Vltavou</t>
+  </si>
+  <si>
+    <t>2007-02-20</t>
+  </si>
+  <si>
+    <t>obecní policie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zákon č. 553/1991 Sb., o obecní policii - § 1 odst. 1 </t>
+  </si>
+  <si>
+    <t>1448694716</t>
+  </si>
+  <si>
+    <t>1/2024</t>
+  </si>
+  <si>
+    <t>o stanovení místního koeficientu pro jednotlivé skupiny nemovitých věcí</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>daň z nemovitých věcí - místní koeficient</t>
+  </si>
+  <si>
+    <t>zákon č. 338/1992 Sb., o dani z nemovitých věcí - § 12 odst. 1 písm. a) bod 4</t>
+  </si>
+  <si>
+    <t>1379873816</t>
+  </si>
+  <si>
+    <t>1/2023</t>
+  </si>
+  <si>
+    <t>o místním poplatku z pobytu</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
   </si>
   <si>
     <t>místní poplatek z pobytu</t>
   </si>
   <si>
     <t>zákon č. 565/1990 Sb., o místních poplatcích - § 14 - z pobytu</t>
-  </si>
-[...193 lines deleted...]
-    <t>2024-01-01</t>
   </si>
   <si>
     <t>1285612294</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -967,53 +958,53 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="16.7109375" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" customWidth="1"/>
     <col min="7" max="7" width="70.7109375" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="28.7109375" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" customWidth="1"/>
     <col min="13" max="13" width="70.7109375" customWidth="1"/>
     <col min="14" max="14" width="70.7109375" customWidth="1"/>
-    <col min="15" max="15" width="55.7109375" customWidth="1"/>
+    <col min="15" max="15" width="3.7109375" customWidth="1"/>
     <col min="16" max="16" width="70.7109375" customWidth="1"/>
-    <col min="17" max="17" width="70.7109375" customWidth="1"/>
+    <col min="17" max="17" width="3.7109375" customWidth="1"/>
     <col min="18" max="18" width="70.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" customWidth="1"/>
     <col min="21" max="21" width="49.7109375" customWidth="1"/>
     <col min="22" max="22" width="12.7109375" customWidth="1"/>
     <col min="23" max="23" width="3.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -2015,807 +2006,815 @@
       </c>
       <c r="V17" t="s">
         <v>122</v>
       </c>
       <c r="W17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>123</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="G18" t="s">
+        <v>52</v>
+      </c>
+      <c r="H18" t="s">
+        <v>52</v>
+      </c>
+      <c r="I18" t="s">
+        <v>52</v>
+      </c>
+      <c r="J18" t="s">
+        <v>52</v>
+      </c>
+      <c r="K18" t="s">
+        <v>52</v>
+      </c>
+      <c r="L18" t="s">
+        <v>52</v>
+      </c>
+      <c r="M18" t="s">
+        <v>52</v>
+      </c>
+      <c r="N18" t="s">
+        <v>52</v>
+      </c>
+      <c r="O18" t="s">
+        <v>52</v>
+      </c>
+      <c r="P18" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>52</v>
+      </c>
+      <c r="R18" t="s">
+        <v>52</v>
+      </c>
+      <c r="S18" t="s">
+        <v>52</v>
+      </c>
+      <c r="T18" t="s">
+        <v>52</v>
+      </c>
+      <c r="U18" t="s">
+        <v>52</v>
+      </c>
+      <c r="V18" t="s">
         <v>124</v>
-      </c>
-[...32 lines deleted...]
-        <v>128</v>
       </c>
       <c r="W18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="F19" t="s">
         <v>51</v>
       </c>
       <c r="G19" t="s">
         <v>52</v>
       </c>
       <c r="H19" t="s">
         <v>52</v>
       </c>
       <c r="I19" t="s">
         <v>52</v>
       </c>
       <c r="J19" t="s">
         <v>52</v>
       </c>
       <c r="K19" t="s">
         <v>52</v>
       </c>
       <c r="L19" t="s">
         <v>52</v>
       </c>
       <c r="M19" t="s">
         <v>52</v>
       </c>
       <c r="N19" t="s">
         <v>52</v>
       </c>
       <c r="O19" t="s">
         <v>52</v>
       </c>
       <c r="P19" t="s">
         <v>52</v>
       </c>
       <c r="Q19" t="s">
         <v>52</v>
       </c>
       <c r="R19" t="s">
         <v>52</v>
       </c>
       <c r="S19" t="s">
         <v>52</v>
       </c>
       <c r="T19" t="s">
         <v>52</v>
       </c>
       <c r="U19" t="s">
         <v>52</v>
       </c>
       <c r="V19" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="W19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="F20" t="s">
         <v>37</v>
       </c>
       <c r="G20" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="H20" s="1">
         <v>41906</v>
       </c>
       <c r="I20" s="1">
         <v>45639.3485900439</v>
       </c>
       <c r="J20" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="K20" t="s">
         <v>93</v>
       </c>
       <c r="L20" s="1">
         <v>41919</v>
       </c>
       <c r="M20" t="s">
         <v>46</v>
       </c>
       <c r="N20" t="s">
         <v>47</v>
       </c>
       <c r="S20" t="b">
         <v>1</v>
       </c>
       <c r="U20" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPQ7TX34BXUXLPW", "https://sbirkapp.gov.cz/detail/SPPQ7TX34BXUXLPW")</f>
         <v>0</v>
       </c>
       <c r="V20" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="W20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="F21" t="s">
         <v>37</v>
       </c>
       <c r="G21" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="H21" s="1">
         <v>36087</v>
       </c>
       <c r="I21" s="1">
         <v>45637.61164641015</v>
       </c>
       <c r="J21" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="K21" t="s">
         <v>93</v>
       </c>
       <c r="L21" s="1">
         <v>36208</v>
       </c>
       <c r="M21" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="N21" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="R21" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" s="1">
         <v>46023</v>
       </c>
       <c r="U21" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPW2QTJYXZICDJA", "https://sbirkapp.gov.cz/detail/SPPW2QTJYXZICDJA")</f>
         <v>0</v>
       </c>
       <c r="V21" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="W21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
         <v>24</v>
       </c>
       <c r="C22" t="s">
         <v>25</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="F22" t="s">
         <v>37</v>
       </c>
       <c r="G22" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="H22" s="1">
         <v>41988</v>
       </c>
       <c r="I22" s="1">
         <v>45637.60575118633</v>
       </c>
       <c r="J22" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="K22" t="s">
         <v>93</v>
       </c>
       <c r="L22" s="1">
         <v>41992</v>
       </c>
       <c r="M22" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="N22" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="S22" t="b">
         <v>1</v>
       </c>
       <c r="U22" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPQV2GPWSBFTM6W", "https://sbirkapp.gov.cz/detail/SPPQV2GPWSBFTM6W")</f>
         <v>0</v>
       </c>
       <c r="V22" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="W22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23" t="s">
         <v>25</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="H23" s="1">
         <v>42163</v>
       </c>
       <c r="I23" s="1">
         <v>45637.59220153036</v>
       </c>
       <c r="J23" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="K23" t="s">
         <v>93</v>
       </c>
       <c r="L23" s="1">
         <v>42185</v>
       </c>
       <c r="M23" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="N23" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="S23" t="b">
         <v>1</v>
       </c>
       <c r="U23" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPJ2VDKN6TG56L2", "https://sbirkapp.gov.cz/detail/SPPJ2VDKN6TG56L2")</f>
         <v>0</v>
       </c>
       <c r="V23" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="W23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>25</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="F24" t="s">
         <v>37</v>
       </c>
       <c r="G24" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="H24" s="1">
         <v>42821</v>
       </c>
       <c r="I24" s="1">
         <v>45637.58915326552</v>
       </c>
       <c r="J24" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="K24" t="s">
         <v>93</v>
       </c>
       <c r="L24" s="1">
         <v>42835</v>
       </c>
       <c r="M24" t="s">
         <v>46</v>
       </c>
       <c r="N24" t="s">
         <v>47</v>
       </c>
       <c r="R24" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="S24" t="b">
         <v>0</v>
       </c>
       <c r="T24" s="1">
         <v>46082</v>
       </c>
       <c r="U24" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPPH2EY6QCJBWCI", "https://sbirkapp.gov.cz/detail/SPPPH2EY6QCJBWCI")</f>
         <v>0</v>
       </c>
       <c r="V24" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="W24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="F25" t="s">
         <v>37</v>
       </c>
       <c r="G25" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="H25" s="1">
         <v>43136</v>
       </c>
       <c r="I25" s="1">
         <v>45637.57865074113</v>
       </c>
       <c r="J25" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="K25" t="s">
         <v>93</v>
       </c>
       <c r="L25" s="1">
         <v>43144</v>
       </c>
       <c r="M25" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="N25" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="S25" t="b">
         <v>1</v>
       </c>
       <c r="U25" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPKBCMOIG3C2FSQ", "https://sbirkapp.gov.cz/detail/SPPKBCMOIG3C2FSQ")</f>
         <v>0</v>
       </c>
       <c r="V25" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="W25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>23</v>
       </c>
       <c r="B26" t="s">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="F26" t="s">
         <v>37</v>
       </c>
       <c r="G26" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="H26" s="1">
         <v>43801</v>
       </c>
       <c r="I26" s="1">
         <v>45637.57426160015</v>
       </c>
       <c r="J26" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="K26" t="s">
         <v>93</v>
       </c>
       <c r="L26" s="1">
         <v>43808</v>
       </c>
       <c r="M26" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="N26" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="R26" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" s="1">
         <v>46023</v>
       </c>
       <c r="U26" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPR63OJ4ET7ONP4", "https://sbirkapp.gov.cz/detail/SPPR63OJ4ET7ONP4")</f>
         <v>0</v>
       </c>
       <c r="V26" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="W26">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>23</v>
       </c>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="F27" t="s">
         <v>37</v>
       </c>
       <c r="G27" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="H27" s="1">
         <v>44529</v>
       </c>
       <c r="I27" s="1">
         <v>45637.56740855268</v>
       </c>
       <c r="J27" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="K27" t="s">
         <v>93</v>
       </c>
       <c r="L27" s="1">
         <v>44531</v>
       </c>
       <c r="M27" t="s">
         <v>57</v>
       </c>
       <c r="N27" t="s">
         <v>58</v>
       </c>
       <c r="R27" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="S27" t="b">
         <v>0</v>
       </c>
       <c r="T27" s="1">
         <v>46023</v>
       </c>
       <c r="U27" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPAGSFBFTYWJMDW", "https://sbirkapp.gov.cz/detail/SPPAGSFBFTYWJMDW")</f>
         <v>0</v>
       </c>
       <c r="V27" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="W27">
         <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>23</v>
       </c>
       <c r="B28" t="s">
         <v>24</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="F28" t="s">
         <v>37</v>
       </c>
       <c r="G28" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="H28" s="1">
         <v>39118</v>
       </c>
       <c r="I28" s="1">
         <v>45631.56335778675</v>
       </c>
       <c r="J28" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="K28" t="s">
         <v>93</v>
       </c>
       <c r="L28" s="1">
         <v>39118</v>
       </c>
       <c r="M28" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="N28" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="S28" t="b">
         <v>1</v>
       </c>
       <c r="U28" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPKE2426HYCHSQG", "https://sbirkapp.gov.cz/detail/SPPKE2426HYCHSQG")</f>
         <v>0</v>
       </c>
       <c r="V28" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="W28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>23</v>
       </c>
       <c r="B29" t="s">
         <v>24</v>
       </c>
       <c r="C29" t="s">
         <v>25</v>
       </c>
       <c r="D29" t="s">
         <v>26</v>
       </c>
       <c r="E29" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="F29" t="s">
         <v>37</v>
       </c>
       <c r="G29" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="H29" s="1">
         <v>45460</v>
       </c>
       <c r="I29" s="1">
         <v>45474.46683594437</v>
       </c>
       <c r="J29" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="K29" t="s">
         <v>31</v>
       </c>
       <c r="M29" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="N29" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="S29" t="b">
         <v>1</v>
       </c>
       <c r="U29" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPYZ6ATBXZDIMYQ", "https://sbirkapp.gov.cz/detail/SPPYZ6ATBXZDIMYQ")</f>
         <v>0</v>
       </c>
       <c r="V29" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="W29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>23</v>
       </c>
       <c r="B30" t="s">
         <v>24</v>
       </c>
       <c r="C30" t="s">
         <v>25</v>
       </c>
       <c r="D30" t="s">
         <v>26</v>
       </c>
       <c r="E30" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="F30" t="s">
         <v>37</v>
       </c>
       <c r="G30" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="H30" s="1">
         <v>45271</v>
       </c>
       <c r="I30" s="1">
         <v>45274.34625540825</v>
       </c>
       <c r="J30" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="K30" t="s">
         <v>31</v>
       </c>
       <c r="M30" t="s">
-        <v>126</v>
+        <v>188</v>
       </c>
       <c r="N30" t="s">
-        <v>127</v>
+        <v>189</v>
       </c>
       <c r="S30" t="b">
         <v>1</v>
       </c>
       <c r="U30" s="2">
         <f>HYPERLINK("https://sbirkapp.gov.cz/detail/SPPCJBTV5CUXBDKY", "https://sbirkapp.gov.cz/detail/SPPCJBTV5CUXBDKY")</f>
         <v>0</v>
       </c>
       <c r="V30" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="W30">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>